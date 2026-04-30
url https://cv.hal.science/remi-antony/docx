--- v0 (2026-03-17)
+++ v1 (2026-04-30)
@@ -1003,316 +1003,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01277037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic Solar Cells Using a ZnO/Cu/ZnO Anode Deposited by Ion Beam Sputtering at Room Temperature for Flexible Devices</w:t>
+                <w:t xml:space="preserve">Enhanced electron injection and stability in organic light-emitting devices using an ion beam assisted cathode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad El Hajj</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lucas</w:t>
+                <w:t xml:space="preserve">Mahmoud Chakaroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Antony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Barbot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémi Antony</w:t>
+                <w:t xml:space="preserve">A.P.A. Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Moliton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15, pp.84-90</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00926764v1</w:t>
+                <w:t xml:space="preserve">hal-00926739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced electron injection and stability in organic light-emitting devices using an ion beam assisted cathode</w:t>
+                <w:t xml:space="preserve">Organic Solar Cells Using a ZnO/Cu/ZnO Anode Deposited by Ion Beam Sputtering at Room Temperature for Flexible Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud Chakaroun</w:t>
+                <w:t xml:space="preserve">Ahmad El Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Antony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Moliton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jnn.2013.7502⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00926739v1</w:t>
+                <w:t xml:space="preserve">hal-00926764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of ZnO/Ag/ZnO multilayer electrodes obtained by Ion Beam Sputtering for optoelectronic devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1414,90 +1414,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lifetime obtained by ion beam assisted depostion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Chakaroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Antony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Taillepierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Moliton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 27, pp.1043</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1776,90 +1776,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lifetime obtained by ion beam assisted deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Chakaroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Antony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Taillepierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Moliton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 27 (5-8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1918,51 +1918,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical characterization of polychromatic organic light emitting diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Troadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Moliton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3642,51 +3642,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanocomposite Organic and Hybrid Solar Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matt Aldissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schirr-Bonnans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3884,51 +3884,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrodes sans indium performantes avec une couche nanométrique de métal pour cellules solaires flexibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3992,51 +3992,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration and characterization of flexible organic solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4094,243 +4094,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00735020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of ZnO/Ag/ZnO multilayer electrodes obtained by Ion Beam sputtering at room temperature for optoelectronic devices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lucas</w:t>
+                <w:t xml:space="preserve">High Transparent and Conducting Film Based on PEDOT:PSS Doped with SWNT to Replace ITO in Low Cost Manufacturing Opto-Electronic Device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles de Roméo Banoukepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Antony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ichikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Material Research Society (E-MRS), Spring &amp; Bilateral Meeting, Symposium D, "Synthesis, Processing and Characterization of Nanoscale Multi Functional Oxide Films III"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Nice, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">2011 Materials Research Society, Symposium AA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Boston, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00683541v1</w:t>
+                <w:t xml:space="preserve">hal-00687040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Transparent and Conducting Film Based on PEDOT:PSS Doped with SWNT to Replace ITO in Low Cost Manufacturing Opto-Electronic Device</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles de Roméo Banoukepa</w:t>
+                <w:t xml:space="preserve">Optimization of ZnO/Ag/ZnO multilayer electrodes obtained by Ion Beam sputtering at room temperature for optoelectronic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad El Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Antony</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Ichikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 Materials Research Society, Symposium AA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Boston, France</w:t>
+              <w:t xml:space="preserve">European Material Research Society (E-MRS), Spring &amp; Bilateral Meeting, Symposium D, "Synthesis, Processing and Characterization of Nanoscale Multi Functional Oxide Films III"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Nice, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00687040v1</w:t>
+                <w:t xml:space="preserve">hal-00683541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of printable organic electrodes based on various PEDOT:PSS/SWNT mixtures</w:t>
               </w:r>
@@ -5085,51 +5085,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Chakaroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Antony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Moliton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Thématiques des Sections Electronique et Electrotechnique du Club EEA.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5180,51 +5180,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Antony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Moliton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5256,260 +5256,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00757691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OLEDs : Caractérisations polychromatiques et effet de la densification de la cathode sur le veillissement.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Comparative study of optoelectronic properties of various Europium complexes used in organic electroluminescent structures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Chakaroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Antony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Demadrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Moliton</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dielor 06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">SPIE Conference Photonics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Strasbourg, France. pp.Vol. 6192, 619221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00153204v1</w:t>
+                <w:t xml:space="preserve">hal-00153647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of optoelectronic properties of various Europium complexes used in organic electroluminescent structures.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OLEDs : Caractérisations polychromatiques et effet de la densification de la cathode sur le veillissement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Moliton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Antony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Taillepierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Chakaroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Conference Photonics Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Strasbourg, France. pp.Vol. 6192, 619221</w:t>
+              <w:t xml:space="preserve">Dielor 06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00153647v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00153204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved lifetime of organic light-emitting diode with protective silver cathode prepared by ion beam assisted deposition.</w:t>
               </w:r>
@@ -5534,51 +5534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Antony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Chakaroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Moliton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Synthetic Metals ICSM 06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, DUBLIN, Ireland. pp.INCONNU</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5603,103 +5603,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic red light emitting devices with europium complex in various multilayer structures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Chakaroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Antony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Demadrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Krausz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Moliton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Synthetic Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Dublin, France. pp.INCONNU</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5763,51 +5763,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Antony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Taillepierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Moliton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS/IUMRS ICEM 2006 Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, NICE, France. pp.INCONNU</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5871,51 +5871,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Taillepierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Antony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Moliton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque DIELOR 06 (DIspositifs ELectroniques ORganiques).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7444,51 +7444,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407476v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kailash Kailash" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parwaz Asif" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lucas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Re&#7743;i Antony" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Verma" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.70024" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04501859v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Huy Do" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ratier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Boucl&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13061039" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02927242v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issoufou Ibrahim Zamkoye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda El Gbouri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Antony" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13173826" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02178783v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Belchi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Habert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gheno" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vedraine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b01352" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02549182v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Geffroy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumas-Bouchiat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudip. Saha" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b09083" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01246216v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Degbia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Ben Manaa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Schmaltz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2015.12.004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSGQRVT6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01277037v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aumeur El Amrani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2015.07.013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00926764v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad El Hajj" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Barbot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2013.7502" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00926739v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Chakaroun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P.A. Fischer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Moliton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00682824v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Chakaroun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.10.193" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2T24P9Z-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582416v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Taillepierre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489983v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Rom&#233;o Banoukepa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Colas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200982965" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W5GZ1QC0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437358v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326272v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2006.06.015" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1J4K3LW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067791v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Troadec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger C. Hiorns" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1835538" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05318151v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04888243v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean -Louis Leclercq" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiri Ren" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Jamois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam Nguyen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04889114v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Tam Nguyen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Do" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3027593" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04117310v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mayer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Levy-Falk" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04216605v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tripp&#233;-Allard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03871217v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03670797v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03690452v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Galnon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02510678v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesham Hawashin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Moline" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julien-Vergonjanne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sahuguede" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02085927v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Jouane" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Di Bin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02416103v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Allain" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Trigaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02085926v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pibaleau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Habert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pinault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01141080v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916191v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Aldissi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schirr-Bonnans" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoudh Ra&#239;ssi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Louahem M'Sabah" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916412v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ichikawa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.469" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280629v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00735020v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683541v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687040v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619107v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620091v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619061v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619666v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00743293v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00745481v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742515v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358836v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757691v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153204v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153647v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Demadrille" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154064v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154059v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Krausz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153738v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154442v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05318165v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Frouin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05100761v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05350473v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04117328v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Trong Tam" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Mermet-Lyaudoz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03690477v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02416162v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Chalh" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Ait Assou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01841436v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01812142v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firoz Alam" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01415590v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudip Kumar Saha" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audebert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Deleporte" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686564v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00745441v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407476v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kailash Kailash" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parwaz Asif" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lucas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Re&#7743;i Antony" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Verma" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.70024" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04501859v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Huy Do" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ratier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Boucl&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13061039" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02927242v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issoufou Ibrahim Zamkoye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda El Gbouri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Antony" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13173826" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02178783v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Belchi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Habert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gheno" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vedraine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b01352" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02549182v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Geffroy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumas-Bouchiat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudip. Saha" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b09083" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01246216v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Degbia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Ben Manaa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Schmaltz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2015.12.004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSGQRVT6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01277037v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aumeur El Amrani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2015.07.013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00926739v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Chakaroun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P.A. Fischer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Moliton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00926764v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad El Hajj" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Barbot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2013.7502" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00682824v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Chakaroun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.10.193" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2T24P9Z-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582416v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Taillepierre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489983v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Rom&#233;o Banoukepa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Colas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200982965" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W5GZ1QC0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437358v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326272v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2006.06.015" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1J4K3LW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067791v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Troadec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger C. Hiorns" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1835538" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05318151v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04888243v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean -Louis Leclercq" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiri Ren" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Jamois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam Nguyen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04889114v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Tam Nguyen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Do" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3027593" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04117310v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mayer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Levy-Falk" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04216605v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tripp&#233;-Allard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03871217v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03670797v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03690452v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Galnon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02510678v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesham Hawashin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Moline" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julien-Vergonjanne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sahuguede" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02085927v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Jouane" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Di Bin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02416103v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Allain" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Trigaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02085926v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pibaleau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Habert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pinault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01141080v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916191v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Aldissi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schirr-Bonnans" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoudh Ra&#239;ssi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Louahem M'Sabah" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916412v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ichikawa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.469" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280629v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00735020v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687040v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683541v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619107v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620091v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619061v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619666v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00743293v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00745481v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742515v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358836v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757691v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153647v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Demadrille" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153204v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154064v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154059v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Krausz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153738v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154442v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05318165v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Frouin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05100761v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05350473v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04117328v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Trong Tam" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Mermet-Lyaudoz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03690477v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02416162v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Chalh" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Ait Assou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01841436v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01812142v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firoz Alam" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01415590v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudip Kumar Saha" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audebert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Deleporte" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686564v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00745441v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>