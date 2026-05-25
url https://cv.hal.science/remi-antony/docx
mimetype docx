--- v1 (2026-04-30)
+++ v2 (2026-05-25)
@@ -2169,286 +2169,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05318151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingénierie Nanophotonique par Lithographie par Nano-Impression</w:t>
+                <w:t xml:space="preserve">Nanophotonic engineering of perovskite metasurface LEDs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Chevalier</w:t>
+                <w:t xml:space="preserve">Trong Tam Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean -Louis Leclercq</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Tam Nguyen</w:t>
+                <w:t xml:space="preserve">Quang Huy Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Bouclé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reḿi Antony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nano, Micro et Optoélectronique 2024 (JNMO 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organic and Hybrid Light Emitting Materials and Devices XXVIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE Optics and Photonics, Aug 2024, San Diego, United States. pp.131220H, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3027593⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04888243v1</w:t>
+                <w:t xml:space="preserve">hal-04889114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanophotonic engineering of perovskite metasurface LEDs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ingénierie Nanophotonique par Lithographie par Nano-Impression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean -Louis Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trong Tam Nguyen</w:t>
+                <w:t xml:space="preserve">Huiri Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quang Huy Do</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Reḿi Antony</w:t>
+                <w:t xml:space="preserve">Cecile Jamois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tam Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic and Hybrid Light Emitting Materials and Devices XXVIII</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nano, Micro et Optoélectronique 2024 (JNMO 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Le Lazaret, Sète, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04889114v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04888243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of green light-emitting diodes using CsPbBr3 perovskite nanocrystals embedded in polymer matrices</w:t>
               </w:r>
@@ -2559,51 +2559,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unleashing the Potential of CsPbBr3 Nanocrystals Embedded in Polymer Matrices for Quantum-Dot Perovskite Light-Emitting Diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Huy Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2678,243 +2678,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04216605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving device-to-device reproducibility of light-emitting diodes based on layered halide perovskites</w:t>
+                <w:t xml:space="preserve">Fabrication of green light-emitting diodes with optimization of perovskite thin film growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang-Huy Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reḿi Antony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Bouclé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johann Bouclé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Advanced Materials and Nanotechnology (ICAMN 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Hanoi, Vietnam</w:t>
+              <w:t xml:space="preserve">7ème Journées des Pérovskites Halogénées (JPH2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Ecole Centrale de Lyon, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03871217v1</w:t>
+                <w:t xml:space="preserve">hal-03670797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of green light-emitting diodes with optimization of perovskite thin film growth</w:t>
+                <w:t xml:space="preserve">Improving device-to-device reproducibility of light-emitting diodes based on layered halide perovskites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang-Huy Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reḿi Antony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Bouclé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Journées des Pérovskites Halogénées (JPH2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Ecole Centrale de Lyon, Ecully, France</w:t>
+              <w:t xml:space="preserve">5th International Conference on Advanced Materials and Nanotechnology (ICAMN 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Hanoi, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03670797v1</w:t>
+                <w:t xml:space="preserve">hal-03871217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of inverse architecture of green light emitting diodes based on quasi-2D perovskite</w:t>
               </w:r>
@@ -3002,527 +3002,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03690452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of inverted organic solar cells for energy harvesting and visible light communications (VLC)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrodes innovantes à base de nanostructures carbonées pour les cellules solaires pérovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Belchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hesham Hawashin</w:t>
+                <w:t xml:space="preserve">B. Pibaleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Moline</w:t>
+                <w:t xml:space="preserve">A. Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Julien-Vergonjanne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Reḿi Antony</w:t>
+                <w:t xml:space="preserve">Mathieu Pinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Colloque Francophone PLUridisciplinaire sur les Matériaux, l’Environnement et l’Electronique (PLUMEE 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Limoges, France</w:t>
+              <w:t xml:space="preserve">5ème Journées Pérovskites Halogénées (JPH2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02510678v1</w:t>
+                <w:t xml:space="preserve">hal-02085926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of a soft annealing treatment on Bismuth-based lead-free perovskite solar cells processed by sequential low-temperature thermal vapor deposition method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of inverted organic solar cells for energy harvesting and visible light communications (VLC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hesham Hawashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Jouane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hesham Hawashin</w:t>
+                <w:t xml:space="preserve">Brice Moline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Parou</w:t>
+                <w:t xml:space="preserve">Anne Julien-Vergonjanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Di Bin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johann Bouclé</w:t>
+                <w:t xml:space="preserve">Stéphanie Sahuguede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reḿi Antony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Journées Pérovskites Halogénées (JPH2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Limoges, France</w:t>
+              <w:t xml:space="preserve">6ème Colloque Francophone PLUridisciplinaire sur les Matériaux, l’Environnement et l’Electronique (PLUMEE 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02085927v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02510678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentialités des Heptazines pour l’Ingénierie des Interfaces des Dispositifs de l’Electronique Imprimée</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of a soft annealing treatment on Bismuth-based lead-free perovskite solar cells processed by sequential low-temperature thermal vapor deposition method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Allain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Reḿi Antony</w:t>
+                <w:t xml:space="preserve">Youssef Jouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hesham Hawashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Trigaud</w:t>
+                <w:t xml:space="preserve">Nicolas Parou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Di Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Bouclé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Congrès National Sciences et Technologies des Systèmes pi-Conjugués (SPIC 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Arras, France</w:t>
+              <w:t xml:space="preserve">5ème Journées Pérovskites Halogénées (JPH2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02416103v1</w:t>
+                <w:t xml:space="preserve">hal-02085927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrodes innovantes à base de nanostructures carbonées pour les cellules solaires pérovskites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Pibaleau</w:t>
+                <w:t xml:space="preserve">Potentialités des Heptazines pour l’Ingénierie des Interfaces des Dispositifs de l’Electronique Imprimée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issoufou Ibrahim Zamkoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Galnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Habert</w:t>
+                <w:t xml:space="preserve">Clémence Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reḿi Antony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Pinault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Ratier</w:t>
+                <w:t xml:space="preserve">Thierry Trigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Journées Pérovskites Halogénées (JPH2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Limoges, France</w:t>
+              <w:t xml:space="preserve">3ème Congrès National Sciences et Technologies des Systèmes pi-Conjugués (SPIC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02085926v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pérovskites imprimées pour le photovoltaïques, les capteurs autonomes, les dispositifs de positionnement, et les communications optiques sans fils</w:t>
               </w:r>
@@ -3748,289 +3748,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00916191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizations of PEDOT:PSS/SWCNT organic anodes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles de Roméo Banoukepa</w:t>
+                <w:t xml:space="preserve">Elaboration and characterization of flexible organic solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad El Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Antony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 MRS Fall Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Material Research Society (E-MRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Strasbourg, France. Symposium H</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00916412v1</w:t>
+                <w:t xml:space="preserve">hal-00735020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrodes sans indium performantes avec une couche nanométrique de métal pour cellules solaires flexibles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lucas</w:t>
+                <w:t xml:space="preserve">Characterizations of PEDOT:PSS/SWCNT organic anodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles de Roméo Banoukepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Antony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ichikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème congrès National Dispositifs Electroniques Organiques DIELOR 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2011 MRS Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Boston, United States. pp.225-230, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/opl.2012.469⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01280629v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration and characterization of flexible organic solar cells</w:t>
+                <w:t xml:space="preserve">Electrodes sans indium performantes avec une couche nanométrique de métal pour cellules solaires flexibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lucas</w:t>
@@ -4048,73 +4048,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Antony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Material Research Society (E-MRS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Strasbourg, France. Symposium H</w:t>
+              <w:t xml:space="preserve">5ème congrès National Dispositifs Electroniques Organiques DIELOR 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00735020v1</w:t>
+                <w:t xml:space="preserve">hal-01280629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Transparent and Conducting Film Based on PEDOT:PSS Doped with SWNT to Replace ITO in Low Cost Manufacturing Opto-Electronic Device</w:t>
               </w:r>
@@ -4126,51 +4126,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles de Roméo Banoukepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Antony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ichikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4310,256 +4310,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00683541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of printable organic electrodes based on various PEDOT:PSS/SWNT mixtures</w:t>
+                <w:t xml:space="preserve">Characterizations of SWNT based anode for organic optoelectronic devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles de Roméo Banoukepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Antony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ichikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Convention Proceedings, "Large-area, Organic and Printed Electronics Convention", LOPE-C, Frankfurt</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Frankfurt, Germany</w:t>
+              <w:t xml:space="preserve">5th International Meeting on Molecular Electronics ELECMOL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00619107v1</w:t>
+                <w:t xml:space="preserve">hal-00620091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizations of SWNT based anode for organic optoelectronic devices</w:t>
+                <w:t xml:space="preserve">Study of printable organic electrodes based on various PEDOT:PSS/SWNT mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles de Roméo Banoukepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Antony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ichikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Meeting on Molecular Electronics ELECMOL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Electronics Convention Proceedings, "Large-area, Organic and Printed Electronics Convention", LOPE-C, Frankfurt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Frankfurt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620091v1</w:t>
+                <w:t xml:space="preserve">hal-00619107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of high conductive PEDOT:PSS/SWNT nanocomposites for organic optoelectronic devices</w:t>
               </w:r>
@@ -4584,51 +4584,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Antony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ichikawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Organic Electronics - ICOE 2010 - Université Paris Diderot, Paris VII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4679,51 +4679,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles de Roméo Banoukepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Antony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ichikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4755,148 +4755,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00619666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrodes en nanotubes de carbones pour l'optoélectronique organique</w:t>
+                <w:t xml:space="preserve">Characterizations of SWNT films to obtain organic optoelectronic devices anodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles de Roméo Banoukepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Antony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aumeur El Amrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TELECOM 2009 &amp; 6ème JFMMA, Agadir,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Agadir, Morocco. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">E-MRS Spring Meeting 2009,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Strasbourg, France. Symposium N : Carbon Nanotubes and Graphene Low Dimensional Carbon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00743293v1</w:t>
+                <w:t xml:space="preserve">hal-00742515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les diodes électroluminescentes organiques</w:t>
               </w:r>
@@ -4945,135 +4932,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00745481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizations of SWNT films to obtain organic optoelectronic devices anodes</w:t>
+                <w:t xml:space="preserve">Electrodes en nanotubes de carbones pour l'optoélectronique organique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles de Roméo Banoukepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Antony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aumeur El Amrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting 2009,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Strasbourg, France. Symposium N : Carbon Nanotubes and Graphene Low Dimensional Carbon</w:t>
+              <w:t xml:space="preserve">TELECOM 2009 &amp; 6ème JFMMA, Agadir,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Agadir, Morocco. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00742515v1</w:t>
+                <w:t xml:space="preserve">hal-00743293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de la durée de vie de DEL organiques utilisant une cathode LiF-Al.</w:t>
               </w:r>
@@ -5256,1011 +5256,1011 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00757691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of optoelectronic properties of various Europium complexes used in organic electroluminescent structures.</w:t>
+                <w:t xml:space="preserve">Caractérisations de diodes électroluminescentes utilisant une couche de protection en argent déposée par IBAD.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Chakaroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Taillepierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Antony</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Demadrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Moliton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Conference Photonics Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Strasbourg, France. pp.Vol. 6192, 619221</w:t>
+              <w:t xml:space="preserve">Colloque DIELOR 06 (DIspositifs ELectroniques ORganiques).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00153647v1</w:t>
+                <w:t xml:space="preserve">hal-00154442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OLEDs : Caractérisations polychromatiques et effet de la densification de la cathode sur le veillissement.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative study of optoelectronic properties of various Europium complexes used in organic electroluminescent structures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Chakaroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Antony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Demadrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Moliton</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dielor 06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">SPIE Conference Photonics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Strasbourg, France. pp.Vol. 6192, 619221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00153204v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00153647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved lifetime of organic light-emitting diode with protective silver cathode prepared by ion beam assisted deposition.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OLEDs : Caractérisations polychromatiques et effet de la densification de la cathode sur le veillissement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Moliton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Antony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Taillepierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Antony</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Chakaroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Synthetic Metals ICSM 06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, DUBLIN, Ireland. pp.INCONNU</w:t>
+              <w:t xml:space="preserve">Dielor 06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00154064v1</w:t>
+                <w:t xml:space="preserve">hal-00153204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic red light emitting devices with europium complex in various multilayer structures.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud Chakaroun</w:t>
+                <w:t xml:space="preserve">Improved lifetime of organic light-emitting diode with protective silver cathode prepared by ion beam assisted deposition.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Taillepierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Antony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Krausz</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Chakaroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Moliton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Synthetic Metals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Dublin, France. pp.INCONNU</w:t>
+              <w:t xml:space="preserve">International Conference on Synthetic Metals ICSM 06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, DUBLIN, Ireland. pp.INCONNU</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00154059v1</w:t>
+                <w:t xml:space="preserve">hal-00154064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of organic light-emitting lifetime obtained by ion beam assisted deposition.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamad Chakaroun</w:t>
+                <w:t xml:space="preserve">Organic red light emitting devices with europium complex in various multilayer structures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Chakaroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Antony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Taillepierre</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Demadrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Krausz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Moliton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS/IUMRS ICEM 2006 Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, NICE, France. pp.INCONNU</w:t>
+              <w:t xml:space="preserve">International Conference on Synthetic Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Dublin, France. pp.INCONNU</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00153738v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00154059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisations de diodes électroluminescentes utilisant une couche de protection en argent déposée par IBAD.</w:t>
+                <w:t xml:space="preserve">Measurements of organic light-emitting lifetime obtained by ion beam assisted deposition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Chakaroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Antony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Taillepierre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Antony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Moliton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque DIELOR 06 (DIspositifs ELectroniques ORganiques).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, PARIS, France</w:t>
+              <w:t xml:space="preserve">E-MRS/IUMRS ICEM 2006 Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, NICE, France. pp.INCONNU</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00154442v1</w:t>
+                <w:t xml:space="preserve">hal-00153738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (9)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond ITO: Pyridine-Functionalized Highly Transparent and Conductive SILVER NANOWIRE Electrodes Powering Next-Generation Organic Solar Cells</w:t>
+                <w:t xml:space="preserve">Harvesting Sunlight Without Blocking It: Fully Solution-Processed Semi-Transparent OSCs with Spray-Coated Silver Nanowire Electrodes for Agri-PV and Building Integrated Photovoltaics (BIPV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parwaz Asif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Johann Bouclé</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Dat Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole d’Automne du PEPR TASE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Obernai (France), France</w:t>
+              <w:t xml:space="preserve">18th International Conference on Hybrid and Organic Photovoltaics (HOPV26)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Uppsala, Sweden. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05318165v1</w:t>
+                <w:t xml:space="preserve">hal-05626555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silver Nanowire Based Highly Transparent and Conductive Electrodes in Replacement of ITO for Organic Solar Cells</w:t>
+                <w:t xml:space="preserve">Shining a New Light: Silver Nanowire Electrodes as a Transparent and Conductive Alternative to ITO in Organic Solar Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parwaz Asif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Antony</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reḿi Antony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Bouclé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society (E-MRS) 2025 Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Strasbourg, France. 2025</w:t>
+              <w:t xml:space="preserve">Materials for Sustainable Development Conference (MATSUS Fall 25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Valence (Espagne), Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05100761v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05350473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shining a New Light: Silver Nanowire Electrodes as a Transparent and Conductive Alternative to ITO in Organic Solar Cells</w:t>
+                <w:t xml:space="preserve">Beyond ITO: Pyridine-Functionalized Highly Transparent and Conductive SILVER NANOWIRE Electrodes Powering Next-Generation Organic Solar Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parwaz Asif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Frouin</w:t>
@@ -6295,800 +6295,925 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Bouclé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials for Sustainable Development Conference (MATSUS Fall 25)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Valence (Espagne), Spain. </w:t>
+              <w:t xml:space="preserve">Ecole d’Automne du PEPR TASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Obernai (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05350473v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-resonances for simultaneous enhancement of two-photon absorption and photoluminescence extraction in perovskite metasurface</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Quang-Huy Do</w:t>
+                <w:t xml:space="preserve">Silver Nanowire Based Highly Transparent and Conductive Electrodes in Replacement of ITO for Organic Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parwaz Asif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Antony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Bouclé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Journées Pérovskites Halogénées (JPH2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Biarritz (France), France</w:t>
+              <w:t xml:space="preserve">European Materials Research Society (E-MRS) 2025 Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Strasbourg, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04117328v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05100761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of green light-emitting diodes based on layered hybrid bromide perovskites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-resonances for simultaneous enhancement of two-photon absorption and photoluminescence extraction in perovskite metasurface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen Trong Tam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Mermet-Lyaudoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang-Huy Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Bouclé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peroquium: A Two-Day Workshop on Perovskites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Palaiseau, France. </w:t>
+              <w:t xml:space="preserve">8ème Journées Pérovskites Halogénées (JPH2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Biarritz (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03690477v1</w:t>
+                <w:t xml:space="preserve">hal-04117328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic solar cells as energy harvesters and data receivers for visible light communications: the role of interfacial layers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrication of green light-emitting diodes based on layered hybrid bromide perovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang-Huy Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Bouclé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reḿi Antony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Workshop Doctorants XLIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Limoges, France</w:t>
+              <w:t xml:space="preserve">Peroquium: A Two-Day Workshop on Perovskites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Palaiseau, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416162v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic solar cells as energy harvesters and data receivers for visible light communications: the role of interfacial layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hesham Hawashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Chalh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Moline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manal Ait Assou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Vedraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Summer School FOREverPV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Pau, France. </w:t>
+              <w:t xml:space="preserve">9ème Workshop Doctorants XLIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01841436v1</w:t>
+                <w:t xml:space="preserve">hal-02416162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New deposition approach for lead and tin-free metal halide perovskite solar cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organic solar cells as energy harvesters and data receivers for visible light communications: the role of interfacial layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hesham Hawashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Chalh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Jouane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hesham Hawashin</w:t>
+                <w:t xml:space="preserve">Brice Moline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Firoz Alam</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rémi Antony</w:t>
+                <w:t xml:space="preserve">Manal Ait Assou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Vedraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4è Journées Pérovskites Halogénées (JPH 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Autrans (Grenoble), France. , 2018</w:t>
+              <w:t xml:space="preserve">International Summer School FOREverPV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Pau, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01812142v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">New deposition approach for lead and tin-free metal halide perovskite solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Jouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hesham Hawashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firoz Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Antony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4è Journées Pérovskites Halogénées (JPH 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Autrans (Grenoble), France. , 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01812142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comparison between Direct and Indirect Architectures in Perovskite Light Emitting Diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sudip Kumar Saha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Di Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Deleporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OMNT Symposium on Hybrid organic - inorganic Photonics: Boosting Lighting, Energy, Imagers, Sensors by organic materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01415590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7098,206 +7223,206 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les OLEDs : les avancées récentes au niveau expérimental et au niveau industriel ; les applications au niveau de l'éclairage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Antony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00686564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la conductivité d'un film nanocomposite à base de nanotubes de carbone et de PEDOT:PSS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles de Roméo Banoukepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Antony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ichikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00745441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId159"/>
+      <w:footerReference w:type="default" r:id="rId162"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7444,51 +7569,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407476v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kailash Kailash" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parwaz Asif" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lucas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Re&#7743;i Antony" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Verma" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.70024" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04501859v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Huy Do" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ratier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Boucl&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13061039" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02927242v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issoufou Ibrahim Zamkoye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda El Gbouri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Antony" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13173826" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02178783v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Belchi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Habert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gheno" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vedraine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b01352" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02549182v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Geffroy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumas-Bouchiat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudip. Saha" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b09083" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01246216v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Degbia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Ben Manaa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Schmaltz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2015.12.004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSGQRVT6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01277037v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aumeur El Amrani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2015.07.013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00926739v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Chakaroun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P.A. Fischer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Moliton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00926764v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad El Hajj" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Barbot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2013.7502" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00682824v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Chakaroun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.10.193" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2T24P9Z-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582416v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Taillepierre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489983v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Rom&#233;o Banoukepa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Colas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200982965" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W5GZ1QC0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437358v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326272v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2006.06.015" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1J4K3LW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067791v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Troadec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger C. Hiorns" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1835538" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05318151v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04888243v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean -Louis Leclercq" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiri Ren" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Jamois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam Nguyen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04889114v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Tam Nguyen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Do" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3027593" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04117310v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mayer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Levy-Falk" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04216605v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tripp&#233;-Allard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03871217v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03670797v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03690452v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Galnon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02510678v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesham Hawashin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Moline" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julien-Vergonjanne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sahuguede" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02085927v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Jouane" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Di Bin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02416103v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Allain" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Trigaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02085926v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pibaleau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Habert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pinault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01141080v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916191v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Aldissi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schirr-Bonnans" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoudh Ra&#239;ssi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Louahem M'Sabah" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916412v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ichikawa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.469" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280629v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00735020v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687040v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683541v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619107v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620091v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619061v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619666v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00743293v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00745481v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742515v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358836v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757691v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153647v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Demadrille" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153204v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154064v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154059v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Krausz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153738v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154442v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05318165v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Frouin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05100761v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05350473v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04117328v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Trong Tam" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Mermet-Lyaudoz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03690477v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02416162v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Chalh" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Ait Assou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01841436v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01812142v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firoz Alam" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01415590v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudip Kumar Saha" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audebert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Deleporte" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686564v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00745441v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407476v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kailash Kailash" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parwaz Asif" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lucas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Re&#7743;i Antony" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Verma" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.70024" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04501859v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Huy Do" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ratier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Boucl&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13061039" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02927242v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issoufou Ibrahim Zamkoye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda El Gbouri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Antony" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13173826" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02178783v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Belchi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Habert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gheno" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vedraine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b01352" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02549182v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Geffroy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumas-Bouchiat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudip. Saha" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b09083" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01246216v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Degbia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Ben Manaa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Schmaltz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2015.12.004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSGQRVT6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01277037v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aumeur El Amrani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2015.07.013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00926739v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Chakaroun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P.A. Fischer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Moliton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00926764v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad El Hajj" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Barbot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2013.7502" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00682824v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Chakaroun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.10.193" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2T24P9Z-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582416v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Taillepierre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489983v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Rom&#233;o Banoukepa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Colas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200982965" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W5GZ1QC0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437358v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326272v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2006.06.015" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1J4K3LW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067791v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Troadec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger C. Hiorns" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1835538" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05318151v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04889114v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Tam Nguyen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Do" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3027593" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04888243v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean -Louis Leclercq" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiri Ren" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Jamois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam Nguyen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04117310v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mayer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Levy-Falk" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04216605v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tripp&#233;-Allard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03670797v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03871217v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03690452v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Galnon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02085926v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pibaleau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Habert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pinault" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02510678v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesham Hawashin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Moline" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julien-Vergonjanne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sahuguede" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02085927v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Jouane" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Di Bin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02416103v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Allain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Trigaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01141080v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916191v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Aldissi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schirr-Bonnans" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoudh Ra&#239;ssi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Louahem M'Sabah" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00735020v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916412v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ichikawa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.469" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280629v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687040v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683541v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620091v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619107v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619061v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619666v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742515v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00745481v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00743293v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358836v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757691v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154442v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153647v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Demadrille" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153204v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154064v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154059v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Krausz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153738v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05626555v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Frouin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Dat Vu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rougier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05350473v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05318165v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05100761v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04117328v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Trong Tam" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Mermet-Lyaudoz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03690477v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02416162v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Chalh" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Ait Assou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01841436v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01812142v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firoz Alam" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01415590v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudip Kumar Saha" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audebert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Deleporte" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686564v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00745441v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>