--- v0 (2026-03-05)
+++ v1 (2026-04-10)
@@ -252,278 +252,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05366108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain-induced magnetic moment variations at the picosecond timescale</w:t>
+                <w:t xml:space="preserve">Ferroelectric control of spin and orbital Rashba effects at the Ni/HfO2 interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Pfaff</w:t>
+                <w:t xml:space="preserve">Armando Pezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Pezeril</w:t>
+                <w:t xml:space="preserve">Andrés Saúl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Arras</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurelien Manchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Arras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 111 (6), pp.064405. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.111.064405⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 11, pp.L140405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.111.L140405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04927509v1</w:t>
+                <w:t xml:space="preserve">hal-04966536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferroelectric control of spin and orbital Rashba effects at the Ni/HfO2 interface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strain-induced magnetic moment variations at the picosecond timescale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Pfaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pezeril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armando Pezo</w:t>
+                <w:t xml:space="preserve">R. Arras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrés Saúl</w:t>
+                <w:t xml:space="preserve">L. Calmels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelien Manchon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V. Cherruault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 11, pp.L140405. </w:t>
+              <w:t xml:space="preserve">, 2025, 111 (6), pp.064405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.111.L140405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.111.064405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04966536v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04927509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay between oxygen vacancies and cation ordering in the NiFe$_2$O$_4$ spinel ferrite</w:t>
               </w:r>
@@ -741,334 +741,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preserving the Insulating Character and Tuning the Magnetic Properties through the Formation of Defects at NiFe2O4(001) Surfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Calmels</w:t>
+                <w:t xml:space="preserve">Cationic disorder: Governing the spin-insulatronic properties of nanocrystalline ZnFe$_2$O$_4$ thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murtaza Bohra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Arras</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidyadhar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nitesh Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anil Annadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c04625⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38, pp.108333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2024.108333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04764952v1</w:t>
+                <w:t xml:space="preserve">hal-04668991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cationic disorder: Governing the spin-insulatronic properties of nanocrystalline ZnFe$_2$O$_4$ thin films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Murtaza Bohra</w:t>
+                <w:t xml:space="preserve">Preserving the Insulating Character and Tuning the Magnetic Properties through the Formation of Defects at NiFe2O4(001) Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kedar Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Calmels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Arras</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 38, pp.108333. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 128 (32), pp.13620-13631. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2024.108333⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c04625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04668991v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the spin-orbit coupling, magnetic proximity, and band hybridization in &amp;lt;mml:math xmlns:mml=&amp;quot;http://www.w3.org/1998/Math/MathML&amp;quot;&amp;gt;&amp;lt;mml:mi&amp;gt;Fe(001)&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mtext&amp;gt;/&amp;lt;/mml:mtext&amp;gt;&amp;lt;mml:mi&amp;gt;MgO&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mtext&amp;gt;/&amp;lt;/mml:mtext&amp;gt;&amp;lt;mml:msub&amp;gt;&amp;lt;mml:mi&amp;gt;MoS&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mn&amp;gt;2&amp;lt;/mml:mn&amp;gt;&amp;lt;/mml:msub&amp;gt;&amp;lt;/mml:math&amp;gt; multilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Arras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Calmels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 109 (15), pp.155403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1102,51 +1102,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of an electric field on ferroelectric and piezoelectric properties of brownmillerite Ca 2 Al 2 O 5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Arras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1470,90 +1470,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple spintronic functionalities into single zinc-ferrous ferrite thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murtaza Bohra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Arras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Bobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidyadhar Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naresh Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1598,459 +1598,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03740037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-polarized electronic states and atomic reconstructions at antiperovskite Sr3SnO( 001 ) polar surfaces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Large Perpendicular Magnetic Anisotropy in Ta/CoFeB/MgO on Full-Coverage Monolayer MoS 2 and First-Principles Study of Its Electronic Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gosteau</w:t>
+                <w:t xml:space="preserve">Ziqi Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Huang</w:t>
+                <w:t xml:space="preserve">Paul Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Nakamura</w:t>
+                <w:t xml:space="preserve">Xavier Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. J Zhao</w:t>
+                <w:t xml:space="preserve">Philippe Pigeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.045411⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (27), pp.32579-32589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.1c08805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03294503v1</w:t>
+                <w:t xml:space="preserve">hal-03379768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin-orbit effects in ferroelectric PbTiO3 under tensile strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gosteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Arras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 103 (2), pp.024416. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.103.024416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03295044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Perpendicular Magnetic Anisotropy in Ta/CoFeB/MgO on Full-Coverage Monolayer MoS 2 and First-Principles Study of Its Electronic Structure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Marcon</w:t>
+                <w:t xml:space="preserve">Spin-polarized electronic states and atomic reconstructions at antiperovskite Sr3SnO( 001 ) polar surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Arras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gosteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Devaux</w:t>
+                <w:t xml:space="preserve">D. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Pigeat</w:t>
+                <w:t xml:space="preserve">H. Nakamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Bouché</w:t>
+                <w:t xml:space="preserve">H. J Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (27), pp.32579-32589. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.1c08805⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.045411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03379768v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03294503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanostructured ZnFe2O4: An Exotic Energy Material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murtaza Bohra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidya Alman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2123,51 +2123,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustness of the Half-Metallicity at the Interfaces in Co 2 Mn Si -Based All-Full-Heusler-Alloy Spintronic Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pradines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Calmels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Arras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2208,321 +2208,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03295006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purely Cubic Spin Splittings with Persistent Spin Textures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Schottky barrier formation at the Fe/SrTiO3 (001) interface: Influence of oxygen vacancies and layer oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Arras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hong Jian Zhao</w:t>
+                <w:t xml:space="preserve">Julien Gosteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiro Nakamura</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Charles Paillard</w:t>
+                <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peng Chen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Schieffer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 125 (21), </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (20), pp.205307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.216405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.205307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03295043v1</w:t>
+                <w:t xml:space="preserve">hal-03100212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schottky barrier formation at the Fe/SrTiO3 (001) interface: Influence of oxygen vacancies and layer oxidation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Purely Cubic Spin Splittings with Persistent Spin Textures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Jian Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiro Nakamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Arras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Tricot</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Schieffer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Peng Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 102 (20), pp.205307. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (21), </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.205307⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.216405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03100212v1</w:t>
+                <w:t xml:space="preserve">hal-03295043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aperiodic quantum oscillations in the two-dimensional electron gas at the LaAlO3/SrTiO3 interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Km Rubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gosteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2599,77 +2599,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large spin splittings due to the orbital degree of freedom and spin textures in a ferroelectric nitride perovskite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Jian Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Arras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2727,252 +2727,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02988959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rashba-like spin-orbit and strain effects in tetragonal PbTiO 3</w:t>
+                <w:t xml:space="preserve">Polarization Control of the Interface Ferromagnetic to Antiferromagnetic Phase Transition in Co/Pb(Zr,Ti)O 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Arras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Yang</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Salia Cherifi Cherifi-Hertel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 100 (17), pp.174415. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (37), pp.34399-34407. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.174415⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.9b08906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04468332v1</w:t>
+                <w:t xml:space="preserve">hal-02354325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization Control of the Interface Ferromagnetic to Antiferromagnetic Phase Transition in Co/Pb(Zr,Ti)O 3</w:t>
+                <w:t xml:space="preserve">Rashba-like spin-orbit and strain effects in tetragonal PbTiO 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Arras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gosteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salia Cherifi Cherifi-Hertel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Y. Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (37), pp.34399-34407. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (17), pp.174415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.9b08906⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.174415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02354325v1</w:t>
+                <w:t xml:space="preserve">hal-04468332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional character of the Fermi surface in ultrathin LaTiO 3 / SrTiO 3 heterostructures</w:t>
               </w:r>
@@ -3341,446 +3341,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulating the Ferromagnet/Molecule Spin Hybridization Using an Artificial Magnetoelectric</w:t>
+                <w:t xml:space="preserve">Charge transfer and magnetization of a MoS 2 monolayer at the Co(0001)/MoS 2 interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michał Studniarek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Salia Cherifi Cherifi-Hertel</w:t>
+                <w:t xml:space="preserve">Thomas Garandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Arras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Urbain</w:t>
+                <w:t xml:space="preserve">Xavier Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ufuk Halisdemir</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Renucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Calmels</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 903, pp.012017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02354239v1</w:t>
+                <w:t xml:space="preserve">hal-02054114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of magnetic properties and damping coefficient of Co 2 MnSi Heusler alloy with Mn/Si and Co/Mn atomic disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iman Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iman Abdallah</w:t>
+                <w:t xml:space="preserve">Barthélémy Pradines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barthélémy Pradines</w:t>
+                <w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Benassayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Arras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 50 (3), pp.035003. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6463/50/3/035003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01744846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge transfer and magnetization of a MoS 2 monolayer at the Co(0001)/MoS 2 interface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modulating the Ferromagnet/Molecule Spin Hybridization Using an Artificial Magnetoelectric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michał Studniarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salia Cherifi Cherifi-Hertel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Garandel</w:t>
+                <w:t xml:space="preserve">Etienne Urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ufuk Halisdemir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Arras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (27), pp.1700259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201700259⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054114v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First-principles calculation of the effects of tetragonal distortions on the Gilbert damping parameter of Co 2 MnSi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Pradines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Arras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3840,51 +3840,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ab initio study of the effects of vacancies on the static and dynamic magnetic properties of Co2MnSi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Pradines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Arras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3944,90 +3944,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic structure of the Co(0001)/MoS2 interface, and its possible use for electrical spin injection in a single MoS2 layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Garandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Arras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Calmels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4208,77 +4208,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First-principles calculation of the effects of partial alloy disorder on the static and dynamic magnetic properties of Co2MnSi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Pradines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Arras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iman Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Biziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4332,291 +4332,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02045198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-principles electronic structure calculations for the whole spinel oxide solid solution range MnxCo3−xO4(0 ≤ x ≤ 3) and their comparison with experimental data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ observation of ferromagnetic order breaking in MnAs/GaAs(001) and magnetocrystalline anisotropy of α -MnAs by electron magnetic chiral dichroism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxiao Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Arras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t>
+                <w:t xml:space="preserve">Grégory Seine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Dufour</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Demaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6cp05554k⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (10), pp.104410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.104410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01718308v1</w:t>
+                <w:t xml:space="preserve">hal-01442960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ observation of ferromagnetic order breaking in MnAs/GaAs(001) and magnetocrystalline anisotropy of α -MnAs by electron magnetic chiral dichroism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First-principles electronic structure calculations for the whole spinel oxide solid solution range MnxCo3−xO4(0 ≤ x ≤ 3) and their comparison with experimental data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Arras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Ly Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoxiao Fu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rémi Arras</w:t>
+                <w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Seine</w:t>
+                <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Demaille</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Tenailleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 93 (10), pp.104410. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (37), pp.26166-26176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.104410⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c6cp05554k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01442960v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface Magnetoelectric Coupling in Co/Pb(Zr,Ti)O 3</w:t>
               </w:r>
@@ -4736,51 +4736,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative moment study and coupling of 4 f rare earth and 3 d metal by transmitted electrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoxiao Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4866,90 +4866,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-loss magnetic chiral dichroism study of epitaxial MnAs film on GaAs(001)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoxiao Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Arras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Demaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Eddrief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5465,90 +5465,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First principles investigation of the Co(0001)/MoS2 and Ni(111)/WSe2 interfaces for spin injection in a transition metal dichalcogenide monolayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Garandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Arras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Calmels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5858,51 +5858,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366108v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megha Arya" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz A Goerzen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Calmels" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Arras" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumyajyoti Haldar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c04452" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927509v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Pfaff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pezeril" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arras" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Calmels" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cherruault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.064405" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966536v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Pezo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Sa&#250;l" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Manchon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.L140405" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668968v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kedar Sharma" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC03368F" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796771v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haowen Lin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mocuta" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Blaess" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Sarpi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.4c01215" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764952v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c04625" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668991v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murtaza Bohra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidyadhar Singh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitesh Singh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Annadi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2024.108333" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529174v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marcon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Li" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.109.155403" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04158759v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paillard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bellaiche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.144107" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237736v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruijuan Xu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J Crust" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Harbola" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinnary Y Patel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202210562" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937409v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongzhe Li" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.124402" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740037v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Bobo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naresh Kumar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.162425" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294503v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gosteau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nakamura" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J Zhao" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.045411" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295044v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhao" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Paillard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.024416" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379768v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqi Zhou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marcon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Devaux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pigeat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouch&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c08805" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294668v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidya Alman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11051286" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295006v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pradines" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.15.034009" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295043v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Jian Zhao" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiro Nakamura" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Chen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.216405" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100212v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gosteau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tricot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schieffer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.205307" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988958v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Km Rubi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Serra" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Han" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengwei Zeng" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41535-020-0210-z" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988959v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Wen Fang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.041203" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04468332v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.174415" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354325v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salia Cherifi Cherifi-Hertel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b08906" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359843v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Veit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ramshaw" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pentcheva" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.115126" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735718v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihee Lee" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryota Takahashi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Daimon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.7b02071" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025888v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Suzuki" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354239v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Studniarek" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Urbain" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ufuk Halisdemir" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201700259" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744846v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Abdallah" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Pradines" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Benassayag" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/50/3/035003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02054114v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Garandel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renucci" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084308v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974525" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083169v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/903/1/012030" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744818v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.075402" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706550v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lee" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungr&#237;a" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lippmaa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP05918C" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045198v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Biziere" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.95.094425" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718308v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ly Le" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillemet-Fritsch" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dufour" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tenailleau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp05554k" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442960v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiao Fu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Seine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Demaille" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.104410" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707093v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Vla&#353;&#237;n" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jarrier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b12777" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707083v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dumesnil" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Serin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.140416" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442943v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eddrief" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928542" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718310v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Mar&#237;n" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mag&#233;n" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl503834b" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718311v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.045411" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043340v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3678028" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744836v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.104422" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02056448v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2275135" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03059281v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366108v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megha Arya" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz A Goerzen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Calmels" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Arras" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumyajyoti Haldar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c04452" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966536v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Pezo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Sa&#250;l" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Manchon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.L140405" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927509v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Pfaff" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pezeril" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arras" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Calmels" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cherruault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.064405" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668968v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kedar Sharma" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC03368F" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796771v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haowen Lin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mocuta" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Blaess" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Sarpi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.4c01215" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668991v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murtaza Bohra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidyadhar Singh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitesh Singh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Annadi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2024.108333" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764952v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c04625" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529174v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marcon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Li" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.109.155403" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04158759v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paillard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bellaiche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.144107" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237736v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruijuan Xu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J Crust" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Harbola" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinnary Y Patel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202210562" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937409v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongzhe Li" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.124402" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740037v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Bobo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naresh Kumar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.162425" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379768v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqi Zhou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marcon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Devaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pigeat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouch&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c08805" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295044v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gosteau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Paillard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.024416" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294503v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nakamura" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J Zhao" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.045411" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294668v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidya Alman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11051286" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295006v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pradines" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.15.034009" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100212v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gosteau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tricot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schieffer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.205307" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295043v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Jian Zhao" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiro Nakamura" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Chen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.216405" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988958v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Km Rubi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Serra" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Han" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengwei Zeng" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41535-020-0210-z" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988959v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Wen Fang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.041203" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354325v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salia Cherifi Cherifi-Hertel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b08906" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04468332v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.174415" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359843v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Veit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ramshaw" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pentcheva" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.115126" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735718v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihee Lee" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryota Takahashi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Daimon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.7b02071" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025888v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Suzuki" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02054114v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Garandel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marie" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renucci" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744846v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Abdallah" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Pradines" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Benassayag" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/50/3/035003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354239v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Studniarek" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Urbain" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ufuk Halisdemir" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201700259" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084308v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974525" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083169v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/903/1/012030" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744818v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.075402" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706550v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lee" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungr&#237;a" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lippmaa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP05918C" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045198v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Biziere" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.95.094425" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442960v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiao Fu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Seine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Demaille" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.104410" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718308v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ly Le" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillemet-Fritsch" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dufour" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tenailleau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp05554k" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707093v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Vla&#353;&#237;n" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jarrier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b12777" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707083v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dumesnil" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Serin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.140416" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442943v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eddrief" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928542" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718310v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Mar&#237;n" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mag&#233;n" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl503834b" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718311v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.045411" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043340v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3678028" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744836v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.104422" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02056448v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2275135" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03059281v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>