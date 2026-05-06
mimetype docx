--- v1 (2026-04-10)
+++ v2 (2026-05-06)
@@ -252,278 +252,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05366108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferroelectric control of spin and orbital Rashba effects at the Ni/HfO2 interface</w:t>
+                <w:t xml:space="preserve">Strain-induced magnetic moment variations at the picosecond timescale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armando Pezo</w:t>
+                <w:t xml:space="preserve">Corentin Pfaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrés Saúl</w:t>
+                <w:t xml:space="preserve">T. Pezeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelien Manchon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Arras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Calmels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Cherruault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 11, pp.L140405. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.111.L140405⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 111 (6), pp.064405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.111.064405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04966536v1</w:t>
+                <w:t xml:space="preserve">hal-04927509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain-induced magnetic moment variations at the picosecond timescale</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ferroelectric control of spin and orbital Rashba effects at the Ni/HfO2 interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Arras</w:t>
+                <w:t xml:space="preserve">Armando Pezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Calmels</w:t>
+                <w:t xml:space="preserve">Andrés Saúl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Cherruault</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurelien Manchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Arras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 111 (6), pp.064405. </w:t>
+              <w:t xml:space="preserve">, 2025, 11, pp.L140405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.111.064405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.111.L140405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04927509v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay between oxygen vacancies and cation ordering in the NiFe$_2$O$_4$ spinel ferrite</w:t>
               </w:r>
@@ -741,334 +741,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cationic disorder: Governing the spin-insulatronic properties of nanocrystalline ZnFe$_2$O$_4$ thin films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Murtaza Bohra</w:t>
+                <w:t xml:space="preserve">Preserving the Insulating Character and Tuning the Magnetic Properties through the Formation of Defects at NiFe2O4(001) Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kedar Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Calmels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Arras</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2024.108333⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 128 (32), pp.13620-13631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c04625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04668991v1</w:t>
+                <w:t xml:space="preserve">hal-04764952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preserving the Insulating Character and Tuning the Magnetic Properties through the Formation of Defects at NiFe2O4(001) Surfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Calmels</w:t>
+                <w:t xml:space="preserve">Cationic disorder: Governing the spin-insulatronic properties of nanocrystalline ZnFe$_2$O$_4$ thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murtaza Bohra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Arras</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidyadhar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nitesh Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anil Annadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 128 (32), pp.13620-13631. </w:t>
+              <w:t xml:space="preserve">Materials Today Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38, pp.108333. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c04625⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2024.108333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764952v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the spin-orbit coupling, magnetic proximity, and band hybridization in &amp;lt;mml:math xmlns:mml=&amp;quot;http://www.w3.org/1998/Math/MathML&amp;quot;&amp;gt;&amp;lt;mml:mi&amp;gt;Fe(001)&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mtext&amp;gt;/&amp;lt;/mml:mtext&amp;gt;&amp;lt;mml:mi&amp;gt;MgO&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mtext&amp;gt;/&amp;lt;/mml:mtext&amp;gt;&amp;lt;mml:msub&amp;gt;&amp;lt;mml:mi&amp;gt;MoS&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mn&amp;gt;2&amp;lt;/mml:mn&amp;gt;&amp;lt;/mml:msub&amp;gt;&amp;lt;/mml:math&amp;gt; multilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Arras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Calmels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 109 (15), pp.155403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1102,51 +1102,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of an electric field on ferroelectric and piezoelectric properties of brownmillerite Ca 2 Al 2 O 5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Arras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1470,90 +1470,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple spintronic functionalities into single zinc-ferrous ferrite thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murtaza Bohra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Arras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Bobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidyadhar Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naresh Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1598,459 +1598,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03740037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Perpendicular Magnetic Anisotropy in Ta/CoFeB/MgO on Full-Coverage Monolayer MoS 2 and First-Principles Study of Its Electronic Structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spin-polarized electronic states and atomic reconstructions at antiperovskite Sr3SnO( 001 ) polar surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Arras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ziqi Zhou</w:t>
+                <w:t xml:space="preserve">J. Gosteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Marcon</w:t>
+                <w:t xml:space="preserve">D. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Devaux</w:t>
+                <w:t xml:space="preserve">H. Nakamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Pigeat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Bouché</w:t>
+                <w:t xml:space="preserve">H. J Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.1c08805⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.045411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03379768v1</w:t>
+                <w:t xml:space="preserve">hal-03294503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-orbit effects in ferroelectric PbTiO3 under tensile strain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large Perpendicular Magnetic Anisotropy in Ta/CoFeB/MgO on Full-Coverage Monolayer MoS 2 and First-Principles Study of Its Electronic Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziqi Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gosteau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémi Arras</w:t>
+                <w:t xml:space="preserve">Paul Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Chen</w:t>
+                <w:t xml:space="preserve">Xavier Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Zhao</w:t>
+                <w:t xml:space="preserve">Philippe Pigeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Paillard</w:t>
+                <w:t xml:space="preserve">Alexandre Bouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 103 (2), pp.024416. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (27), pp.32579-32589. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.103.024416⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.1c08805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03295044v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03379768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-polarized electronic states and atomic reconstructions at antiperovskite Sr3SnO( 001 ) polar surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spin-orbit effects in ferroelectric PbTiO3 under tensile strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gosteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Arras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Huang</w:t>
+                <w:t xml:space="preserve">P. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Nakamura</w:t>
+                <w:t xml:space="preserve">H. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. J Zhao</w:t>
+                <w:t xml:space="preserve">Charles Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 104 (4), </w:t>
+              <w:t xml:space="preserve">, 2021, 103 (2), pp.024416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.045411⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.103.024416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03294503v1</w:t>
+                <w:t xml:space="preserve">hal-03295044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanostructured ZnFe2O4: An Exotic Energy Material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murtaza Bohra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidya Alman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2123,51 +2123,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustness of the Half-Metallicity at the Interfaces in Co 2 Mn Si -Based All-Full-Heusler-Alloy Spintronic Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pradines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Calmels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Arras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2208,321 +2208,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03295006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schottky barrier formation at the Fe/SrTiO3 (001) interface: Influence of oxygen vacancies and layer oxidation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Purely Cubic Spin Splittings with Persistent Spin Textures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Jian Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiro Nakamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Arras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Tricot</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Schieffer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Peng Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 102 (20), pp.205307. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (21), </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.205307⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.216405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03100212v1</w:t>
+                <w:t xml:space="preserve">hal-03295043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purely Cubic Spin Splittings with Persistent Spin Textures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Schottky barrier formation at the Fe/SrTiO3 (001) interface: Influence of oxygen vacancies and layer oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Arras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hong Jian Zhao</w:t>
+                <w:t xml:space="preserve">Julien Gosteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiro Nakamura</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Charles Paillard</w:t>
+                <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peng Chen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Schieffer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 125 (21), </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (20), pp.205307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.216405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.205307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03295043v1</w:t>
+                <w:t xml:space="preserve">hal-03100212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aperiodic quantum oscillations in the two-dimensional electron gas at the LaAlO3/SrTiO3 interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Km Rubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gosteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2599,77 +2599,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large spin splittings due to the orbital degree of freedom and spin textures in a ferroelectric nitride perovskite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Jian Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Arras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2727,252 +2727,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02988959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization Control of the Interface Ferromagnetic to Antiferromagnetic Phase Transition in Co/Pb(Zr,Ti)O 3</w:t>
+                <w:t xml:space="preserve">Rashba-like spin-orbit and strain effects in tetragonal PbTiO 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Arras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gosteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salia Cherifi Cherifi-Hertel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Y. Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (37), pp.34399-34407. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (17), pp.174415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.9b08906⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.174415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02354325v1</w:t>
+                <w:t xml:space="preserve">hal-04468332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rashba-like spin-orbit and strain effects in tetragonal PbTiO 3</w:t>
+                <w:t xml:space="preserve">Polarization Control of the Interface Ferromagnetic to Antiferromagnetic Phase Transition in Co/Pb(Zr,Ti)O 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Arras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Yang</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Salia Cherifi Cherifi-Hertel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 100 (17), pp.174415. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (37), pp.34399-34407. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.174415⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.9b08906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04468332v1</w:t>
+                <w:t xml:space="preserve">hal-02354325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional character of the Fermi surface in ultrathin LaTiO 3 / SrTiO 3 heterostructures</w:t>
               </w:r>
@@ -3341,1282 +3341,1282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge transfer and magnetization of a MoS 2 monolayer at the Co(0001)/MoS 2 interface</w:t>
+                <w:t xml:space="preserve">Modulating the Ferromagnet/Molecule Spin Hybridization Using an Artificial Magnetoelectric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Garandel</w:t>
+                <w:t xml:space="preserve">Michał Studniarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salia Cherifi Cherifi-Hertel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ufuk Halisdemir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Arras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (27), pp.1700259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201700259⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02054114v1</w:t>
+                <w:t xml:space="preserve">hal-02354239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of magnetic properties and damping coefficient of Co 2 MnSi Heusler alloy with Mn/Si and Co/Mn atomic disorder</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charge transfer and magnetization of a MoS 2 monolayer at the Co(0001)/MoS 2 interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barthélémy Pradines</w:t>
+                <w:t xml:space="preserve">Thomas Garandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Arras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t>
+                <w:t xml:space="preserve">Xavier Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Benassayag</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Renucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Calmels</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 903, pp.012017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01744846v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulating the Ferromagnet/Molecule Spin Hybridization Using an Artificial Magnetoelectric</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of magnetic properties and damping coefficient of Co 2 MnSi Heusler alloy with Mn/Si and Co/Mn atomic disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iman Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michał Studniarek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Salia Cherifi Cherifi-Hertel</w:t>
+                <w:t xml:space="preserve">Barthélémy Pradines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Urbain</w:t>
+                <w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ufuk Halisdemir</w:t>
+                <w:t xml:space="preserve">Gérard Benassayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Arras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 27 (27), pp.1700259. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (3), pp.035003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adfm.201700259⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/50/3/035003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02354239v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01744846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-principles calculation of the effects of tetragonal distortions on the Gilbert damping parameter of Co 2 MnSi</w:t>
+                <w:t xml:space="preserve">Electronic structure of the Co(0001)/MoS2 interface, and its possible use for electrical spin injection in a single MoS2 layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barthélémy Pradines</w:t>
+                <w:t xml:space="preserve">Thomas Garandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Arras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Calmels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (5), pp.056009. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95, pp.075402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4974525⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.075402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02084308v1</w:t>
+                <w:t xml:space="preserve">hal-01744818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ab initio study of the effects of vacancies on the static and dynamic magnetic properties of Co2MnSi</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">First-principles calculation of the effects of tetragonal distortions on the Gilbert damping parameter of Co 2 MnSi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Pradines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Arras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Calmels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 903, pp.012030. </w:t>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (5), pp.056009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/903/1/012030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4974525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02083169v1</w:t>
+                <w:t xml:space="preserve">hal-02084308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic structure of the Co(0001)/MoS2 interface, and its possible use for electrical spin injection in a single MoS2 layer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Garandel</w:t>
+                <w:t xml:space="preserve">An ab initio study of the effects of vacancies on the static and dynamic magnetic properties of Co2MnSi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Pradines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Arras</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Calmels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 95, pp.075402. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 903, pp.012030. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.075402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/903/1/012030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01744818v1</w:t>
+                <w:t xml:space="preserve">hal-02083169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain induced atomic structure at the Ir-doped LaAlO 3 /SrTiO 3 interface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First-principles calculation of the effects of partial alloy disorder on the static and dynamic magnetic properties of Co2MnSi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Pradines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Arras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iman Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lee</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N. Biziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Calmels</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7CP05918C⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (9), pp.094425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.95.094425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01706550v1</w:t>
+                <w:t xml:space="preserve">hal-02045198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-principles calculation of the effects of partial alloy disorder on the static and dynamic magnetic properties of Co2MnSi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Barthélémy Pradines</w:t>
+                <w:t xml:space="preserve">Strain induced atomic structure at the Ir-doped LaAlO 3 /SrTiO 3 interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Arras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Iman Abdallah</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Hungría</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Biziere</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Lippmaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 95 (9), pp.094425. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (42), pp.28676 - 28683. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevb.95.094425⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C7CP05918C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045198v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ observation of ferromagnetic order breaking in MnAs/GaAs(001) and magnetocrystalline anisotropy of α -MnAs by electron magnetic chiral dichroism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First-principles electronic structure calculations for the whole spinel oxide solid solution range MnxCo3−xO4(0 ≤ x ≤ 3) and their comparison with experimental data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Arras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoxiao Fu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rémi Arras</w:t>
+                <w:t xml:space="preserve">Thi Ly Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Seine</w:t>
+                <w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Demaille</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tenailleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.104410⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (37), pp.26166-26176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6cp05554k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01442960v1</w:t>
+                <w:t xml:space="preserve">hal-01718308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-principles electronic structure calculations for the whole spinel oxide solid solution range MnxCo3−xO4(0 ≤ x ≤ 3) and their comparison with experimental data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ observation of ferromagnetic order breaking in MnAs/GaAs(001) and magnetocrystalline anisotropy of α -MnAs by electron magnetic chiral dichroism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxiao Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Arras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Dufour</w:t>
+                <w:t xml:space="preserve">Grégory Seine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Tenailleau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Demaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 18 (37), pp.26166-26176. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (10), pp.104410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6cp05554k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.104410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01718308v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01442960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface Magnetoelectric Coupling in Co/Pb(Zr,Ti)O 3</w:t>
               </w:r>
@@ -4736,51 +4736,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative moment study and coupling of 4 f rare earth and 3 d metal by transmitted electrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoxiao Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4866,90 +4866,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-loss magnetic chiral dichroism study of epitaxial MnAs film on GaAs(001)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoxiao Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Arras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Demaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Eddrief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5465,90 +5465,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First principles investigation of the Co(0001)/MoS2 and Ni(111)/WSe2 interfaces for spin injection in a transition metal dichalcogenide monolayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Garandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Arras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Calmels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5858,51 +5858,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366108v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megha Arya" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz A Goerzen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Calmels" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Arras" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumyajyoti Haldar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c04452" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966536v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Pezo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Sa&#250;l" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Manchon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.L140405" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927509v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Pfaff" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pezeril" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arras" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Calmels" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cherruault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.064405" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668968v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kedar Sharma" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC03368F" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796771v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haowen Lin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mocuta" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Blaess" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Sarpi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.4c01215" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668991v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murtaza Bohra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidyadhar Singh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitesh Singh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Annadi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2024.108333" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764952v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c04625" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529174v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marcon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Li" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.109.155403" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04158759v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paillard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bellaiche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.144107" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237736v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruijuan Xu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J Crust" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Harbola" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinnary Y Patel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202210562" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937409v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongzhe Li" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.124402" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740037v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Bobo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naresh Kumar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.162425" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379768v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqi Zhou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marcon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Devaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pigeat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouch&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c08805" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295044v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gosteau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Paillard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.024416" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294503v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nakamura" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J Zhao" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.045411" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294668v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidya Alman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11051286" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295006v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pradines" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.15.034009" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100212v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gosteau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tricot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schieffer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.205307" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295043v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Jian Zhao" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiro Nakamura" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Chen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.216405" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988958v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Km Rubi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Serra" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Han" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengwei Zeng" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41535-020-0210-z" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988959v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Wen Fang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.041203" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354325v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salia Cherifi Cherifi-Hertel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b08906" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04468332v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.174415" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359843v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Veit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ramshaw" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pentcheva" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.115126" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735718v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihee Lee" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryota Takahashi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Daimon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.7b02071" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025888v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Suzuki" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02054114v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Garandel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marie" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renucci" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744846v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Abdallah" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Pradines" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Benassayag" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/50/3/035003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354239v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Studniarek" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Urbain" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ufuk Halisdemir" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201700259" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084308v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974525" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083169v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/903/1/012030" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744818v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.075402" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706550v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lee" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungr&#237;a" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lippmaa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP05918C" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045198v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Biziere" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.95.094425" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442960v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiao Fu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Seine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Demaille" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.104410" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718308v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ly Le" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillemet-Fritsch" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dufour" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tenailleau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp05554k" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707093v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Vla&#353;&#237;n" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jarrier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b12777" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707083v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dumesnil" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Serin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.140416" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442943v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eddrief" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928542" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718310v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Mar&#237;n" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mag&#233;n" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl503834b" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718311v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.045411" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043340v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3678028" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744836v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.104422" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02056448v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2275135" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03059281v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366108v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megha Arya" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz A Goerzen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Calmels" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Arras" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumyajyoti Haldar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c04452" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927509v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Pfaff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pezeril" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arras" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Calmels" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cherruault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.064405" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966536v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Pezo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Sa&#250;l" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Manchon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.L140405" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668968v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kedar Sharma" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC03368F" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796771v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haowen Lin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mocuta" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Blaess" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Sarpi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.4c01215" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764952v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c04625" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668991v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murtaza Bohra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidyadhar Singh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitesh Singh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Annadi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2024.108333" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529174v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marcon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Li" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.109.155403" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04158759v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paillard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bellaiche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.144107" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237736v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruijuan Xu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J Crust" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Harbola" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinnary Y Patel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202210562" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937409v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongzhe Li" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.124402" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740037v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Bobo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naresh Kumar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.162425" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294503v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gosteau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nakamura" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J Zhao" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.045411" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379768v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqi Zhou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marcon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Devaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pigeat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouch&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c08805" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295044v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhao" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Paillard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.024416" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294668v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidya Alman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11051286" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295006v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pradines" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.15.034009" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295043v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Jian Zhao" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiro Nakamura" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Chen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.216405" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100212v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gosteau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tricot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schieffer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.205307" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988958v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Km Rubi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Serra" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Han" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengwei Zeng" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41535-020-0210-z" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988959v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Wen Fang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.041203" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04468332v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.174415" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354325v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salia Cherifi Cherifi-Hertel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b08906" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359843v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Veit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ramshaw" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pentcheva" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.115126" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735718v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihee Lee" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryota Takahashi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Daimon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.7b02071" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025888v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Suzuki" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354239v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Studniarek" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Urbain" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ufuk Halisdemir" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201700259" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02054114v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Garandel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renucci" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744846v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Abdallah" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Pradines" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Benassayag" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/50/3/035003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744818v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.075402" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084308v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974525" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083169v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/903/1/012030" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045198v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Biziere" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.95.094425" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706550v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lee" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungr&#237;a" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lippmaa" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP05918C" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718308v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ly Le" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillemet-Fritsch" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dufour" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tenailleau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp05554k" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442960v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiao Fu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Seine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Demaille" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.104410" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707093v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Vla&#353;&#237;n" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jarrier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b12777" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707083v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dumesnil" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Serin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.140416" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442943v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eddrief" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928542" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718310v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Mar&#237;n" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mag&#233;n" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl503834b" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718311v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.045411" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043340v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3678028" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744836v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.104422" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02056448v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2275135" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03059281v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>