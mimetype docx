--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -252,278 +252,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05366108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain-induced magnetic moment variations at the picosecond timescale</w:t>
+                <w:t xml:space="preserve">Ferroelectric control of spin and orbital Rashba effects at the Ni/HfO2 interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Pfaff</w:t>
+                <w:t xml:space="preserve">Armando Pezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Pezeril</w:t>
+                <w:t xml:space="preserve">Andrés Saúl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Arras</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurelien Manchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Arras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 111 (6), pp.064405. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.111.064405⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 11, pp.L140405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.111.L140405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04927509v1</w:t>
+                <w:t xml:space="preserve">hal-04966536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferroelectric control of spin and orbital Rashba effects at the Ni/HfO2 interface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strain-induced magnetic moment variations at the picosecond timescale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Pfaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pezeril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armando Pezo</w:t>
+                <w:t xml:space="preserve">R. Arras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrés Saúl</w:t>
+                <w:t xml:space="preserve">L. Calmels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelien Manchon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V. Cherruault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 11, pp.L140405. </w:t>
+              <w:t xml:space="preserve">, 2025, 111 (6), pp.064405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.111.L140405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.111.064405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04966536v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04927509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay between oxygen vacancies and cation ordering in the NiFe$_2$O$_4$ spinel ferrite</w:t>
               </w:r>
@@ -607,265 +607,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04668968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling and optimizing interface properties of NiFe$_2$O$_4$/BaTiO$_3$ heterostructures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cristian Mocuta</w:t>
+                <w:t xml:space="preserve">Preserving the Insulating Character and Tuning the Magnetic Properties through the Formation of Defects at NiFe2O4(001) Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kedar Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Calmels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Arras</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaelm.4c01215⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 128 (32), pp.13620-13631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c04625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04796771v1</w:t>
+                <w:t xml:space="preserve">hal-04764952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preserving the Insulating Character and Tuning the Magnetic Properties through the Formation of Defects at NiFe2O4(001) Surfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Calmels</w:t>
+                <w:t xml:space="preserve">Unveiling and optimizing interface properties of NiFe$_2$O$_4$/BaTiO$_3$ heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haowen Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Mocuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Arras</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Blaess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Sarpi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 128 (32), pp.13620-13631. </w:t>
+              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (10), pp.7286-7300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c04625⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsaelm.4c01215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764952v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cationic disorder: Governing the spin-insulatronic properties of nanocrystalline ZnFe$_2$O$_4$ thin films</w:t>
               </w:r>
@@ -998,77 +998,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the spin-orbit coupling, magnetic proximity, and band hybridization in &amp;lt;mml:math xmlns:mml=&amp;quot;http://www.w3.org/1998/Math/MathML&amp;quot;&amp;gt;&amp;lt;mml:mi&amp;gt;Fe(001)&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mtext&amp;gt;/&amp;lt;/mml:mtext&amp;gt;&amp;lt;mml:mi&amp;gt;MgO&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mtext&amp;gt;/&amp;lt;/mml:mtext&amp;gt;&amp;lt;mml:msub&amp;gt;&amp;lt;mml:mi&amp;gt;MoS&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mn&amp;gt;2&amp;lt;/mml:mn&amp;gt;&amp;lt;/mml:msub&amp;gt;&amp;lt;/mml:math&amp;gt; multilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Arras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Calmels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 109 (15), pp.155403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1102,51 +1102,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of an electric field on ferroelectric and piezoelectric properties of brownmillerite Ca 2 Al 2 O 5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Arras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1598,429 +1598,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03740037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-polarized electronic states and atomic reconstructions at antiperovskite Sr3SnO( 001 ) polar surfaces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Large Perpendicular Magnetic Anisotropy in Ta/CoFeB/MgO on Full-Coverage Monolayer MoS 2 and First-Principles Study of Its Electronic Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gosteau</w:t>
+                <w:t xml:space="preserve">Ziqi Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Huang</w:t>
+                <w:t xml:space="preserve">Paul Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Nakamura</w:t>
+                <w:t xml:space="preserve">Xavier Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. J Zhao</w:t>
+                <w:t xml:space="preserve">Philippe Pigeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.045411⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (27), pp.32579-32589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.1c08805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03294503v1</w:t>
+                <w:t xml:space="preserve">hal-03379768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Perpendicular Magnetic Anisotropy in Ta/CoFeB/MgO on Full-Coverage Monolayer MoS 2 and First-Principles Study of Its Electronic Structure</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spin-orbit effects in ferroelectric PbTiO3 under tensile strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Marcon</w:t>
+                <w:t xml:space="preserve">J. Gosteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Arras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Devaux</w:t>
+                <w:t xml:space="preserve">P. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Pigeat</w:t>
+                <w:t xml:space="preserve">H. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Bouché</w:t>
+                <w:t xml:space="preserve">Charles Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (27), pp.32579-32589. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103 (2), pp.024416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.1c08805⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.103.024416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03379768v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03295044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-orbit effects in ferroelectric PbTiO3 under tensile strain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Spin-polarized electronic states and atomic reconstructions at antiperovskite Sr3SnO( 001 ) polar surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Arras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gosteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Chen</w:t>
+                <w:t xml:space="preserve">D. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Zhao</w:t>
+                <w:t xml:space="preserve">H. Nakamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Paillard</w:t>
+                <w:t xml:space="preserve">H. J Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 103 (2), pp.024416. </w:t>
+              <w:t xml:space="preserve">, 2021, 104 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.103.024416⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.045411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03295044v1</w:t>
+                <w:t xml:space="preserve">hal-03294503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanostructured ZnFe2O4: An Exotic Energy Material</w:t>
               </w:r>
@@ -2123,51 +2123,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustness of the Half-Metallicity at the Interfaces in Co 2 Mn Si -Based All-Full-Heusler-Alloy Spintronic Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pradines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Calmels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Arras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2253,51 +2253,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiro Nakamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Arras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2625,51 +2625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Jian Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Arras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2746,64 +2746,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rashba-like spin-orbit and strain effects in tetragonal PbTiO 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Arras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gosteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3730,365 +3730,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01744846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic structure of the Co(0001)/MoS2 interface, and its possible use for electrical spin injection in a single MoS2 layer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Garandel</w:t>
+                <w:t xml:space="preserve">First-principles calculation of the effects of tetragonal distortions on the Gilbert damping parameter of Co 2 MnSi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Pradines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Arras</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Calmels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 95, pp.075402. </w:t>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (5), pp.056009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.075402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4974525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01744818v1</w:t>
+                <w:t xml:space="preserve">hal-02084308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-principles calculation of the effects of tetragonal distortions on the Gilbert damping parameter of Co 2 MnSi</w:t>
+                <w:t xml:space="preserve">An ab initio study of the effects of vacancies on the static and dynamic magnetic properties of Co2MnSi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Pradines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Arras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Calmels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (5), pp.056009. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 903, pp.012030. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4974525⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/903/1/012030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02084308v1</w:t>
+                <w:t xml:space="preserve">hal-02083169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ab initio study of the effects of vacancies on the static and dynamic magnetic properties of Co2MnSi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Barthélémy Pradines</w:t>
+                <w:t xml:space="preserve">Electronic structure of the Co(0001)/MoS2 interface, and its possible use for electrical spin injection in a single MoS2 layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Arras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Calmels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 903, pp.012030. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95, pp.075402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/903/1/012030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.075402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02083169v1</w:t>
+                <w:t xml:space="preserve">hal-01744818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First-principles calculation of the effects of partial alloy disorder on the static and dynamic magnetic properties of Co2MnSi</w:t>
               </w:r>
@@ -5858,51 +5858,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366108v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megha Arya" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz A Goerzen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Calmels" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Arras" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumyajyoti Haldar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c04452" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927509v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Pfaff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pezeril" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arras" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Calmels" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cherruault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.064405" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966536v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Pezo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Sa&#250;l" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Manchon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.L140405" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668968v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kedar Sharma" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC03368F" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796771v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haowen Lin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mocuta" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Blaess" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Sarpi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.4c01215" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764952v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c04625" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668991v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murtaza Bohra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidyadhar Singh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitesh Singh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Annadi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2024.108333" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529174v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marcon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Li" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.109.155403" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04158759v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paillard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bellaiche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.144107" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237736v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruijuan Xu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J Crust" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Harbola" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinnary Y Patel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202210562" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937409v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongzhe Li" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.124402" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740037v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Bobo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naresh Kumar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.162425" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294503v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gosteau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nakamura" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J Zhao" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.045411" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379768v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqi Zhou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marcon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Devaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pigeat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouch&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c08805" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295044v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhao" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Paillard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.024416" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294668v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidya Alman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11051286" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295006v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pradines" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.15.034009" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295043v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Jian Zhao" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiro Nakamura" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Chen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.216405" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100212v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gosteau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tricot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schieffer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.205307" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988958v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Km Rubi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Serra" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Han" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengwei Zeng" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41535-020-0210-z" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988959v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Wen Fang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.041203" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04468332v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.174415" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354325v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salia Cherifi Cherifi-Hertel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b08906" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359843v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Veit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ramshaw" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pentcheva" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.115126" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735718v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihee Lee" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryota Takahashi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Daimon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.7b02071" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025888v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Suzuki" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354239v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Studniarek" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Urbain" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ufuk Halisdemir" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201700259" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02054114v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Garandel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renucci" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744846v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Abdallah" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Pradines" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Benassayag" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/50/3/035003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744818v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.075402" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084308v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974525" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083169v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/903/1/012030" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045198v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Biziere" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.95.094425" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706550v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lee" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungr&#237;a" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lippmaa" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP05918C" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718308v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ly Le" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillemet-Fritsch" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dufour" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tenailleau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp05554k" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442960v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiao Fu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Seine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Demaille" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.104410" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707093v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Vla&#353;&#237;n" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jarrier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b12777" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707083v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dumesnil" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Serin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.140416" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442943v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eddrief" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928542" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718310v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Mar&#237;n" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mag&#233;n" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl503834b" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718311v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.045411" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043340v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3678028" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744836v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.104422" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02056448v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2275135" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03059281v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366108v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megha Arya" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz A Goerzen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Calmels" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Arras" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumyajyoti Haldar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c04452" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966536v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Pezo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Sa&#250;l" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Manchon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.L140405" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927509v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Pfaff" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pezeril" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arras" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Calmels" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cherruault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.064405" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668968v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kedar Sharma" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC03368F" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764952v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c04625" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796771v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haowen Lin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mocuta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Blaess" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Sarpi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.4c01215" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668991v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murtaza Bohra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidyadhar Singh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitesh Singh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Annadi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2024.108333" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529174v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marcon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Li" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.109.155403" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04158759v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paillard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bellaiche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.144107" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237736v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruijuan Xu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J Crust" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Harbola" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinnary Y Patel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202210562" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937409v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongzhe Li" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.124402" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740037v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Bobo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naresh Kumar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.162425" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379768v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqi Zhou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marcon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Devaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pigeat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouch&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c08805" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295044v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gosteau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Paillard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.024416" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294503v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nakamura" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J Zhao" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.045411" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294668v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidya Alman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11051286" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295006v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pradines" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.15.034009" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295043v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Jian Zhao" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiro Nakamura" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Chen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.216405" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100212v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gosteau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tricot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schieffer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.205307" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988958v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Km Rubi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Serra" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Han" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengwei Zeng" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41535-020-0210-z" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988959v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Wen Fang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.041203" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04468332v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.174415" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354325v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salia Cherifi Cherifi-Hertel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b08906" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359843v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Veit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ramshaw" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pentcheva" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.115126" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735718v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihee Lee" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryota Takahashi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Daimon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.7b02071" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025888v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Suzuki" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354239v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Studniarek" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Urbain" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ufuk Halisdemir" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201700259" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02054114v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Garandel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renucci" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744846v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Abdallah" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Pradines" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Benassayag" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/50/3/035003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084308v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974525" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083169v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/903/1/012030" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744818v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.075402" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045198v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Biziere" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.95.094425" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706550v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lee" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungr&#237;a" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lippmaa" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP05918C" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718308v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ly Le" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillemet-Fritsch" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dufour" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tenailleau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp05554k" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442960v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiao Fu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Seine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Demaille" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.104410" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707093v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Vla&#353;&#237;n" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jarrier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b12777" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707083v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dumesnil" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Serin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.140416" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442943v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eddrief" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928542" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718310v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Mar&#237;n" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mag&#233;n" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl503834b" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718311v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.045411" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043340v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3678028" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744836v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.104422" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02056448v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2275135" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03059281v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>