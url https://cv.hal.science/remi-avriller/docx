--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -2313,235 +2313,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01216379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inelastic shot noise characteristics of nanoscale junctions from first principles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of Vibration-Mode Scattering in Electronic Shot Noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manohar Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Avriller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Frederiksen</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Levy Yeyati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan M. van Ruitenbeek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.155411⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 108 (14), pp.146602 (1-4). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.146602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00740447v1</w:t>
+                <w:t xml:space="preserve">hal-00713221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Vibration-Mode Scattering in Electronic Shot Noise</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inelastic shot noise characteristics of nanoscale junctions from first principles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Avriller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jan M. van Ruitenbeek</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Frederiksen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 108 (14), pp.146602 (1-4). </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86 (15), pp.155411 (1-13). </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.146602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.155411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00713221v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00740447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of ultrafast oscillations in superconducting point contacts by means of supercurrent measurements</w:t>
               </w:r>
@@ -4773,51 +4773,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipcms.fr/en/remi-avriller/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipcms.fr/en/equipe/mesoscopic-quantum-physics-team/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05092988" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nano.isis.unistra.fr/limacs/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.loma.cnrs.fr/equipe-theorie-de-la-matiere-condensee/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dipc.ehu.es/index.php?lng=eng" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uam.es/departamentos/ciencias/fisicateoricamateria/propia/transporte.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://inac.cea.fr/en/Phocea/Vie_des_labos/Ast/ast_groupe.php?id_groupe=501" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307884v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Juan-Delgado" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Trebbia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Esteban" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Deplano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tamarat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/1z52-p73t" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505332v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Mauro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fregoni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Feist" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Avriller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.109.023528" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302585v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. March&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jonusauskas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.205419" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000433v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mauro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.107.L021501" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962814v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mauro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Caicedo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Jonusauskas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.165412" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472241v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Schaeverbeke" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Frederiksen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pistolesi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.L241403" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864896v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dutreix" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Avriller" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lounis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.023268" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014483v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Seoane Souto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin-Rodero" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Levy Yeyati" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.121403" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340314v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Schaeverbeke" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frederiksen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pistolesi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.246601" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680222v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Murr" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.155414" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014525v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a Levy Yeyati" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mart&#237;n-Rodero" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aad99d" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349755v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Micchi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.125417" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026390v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.037003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178253v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Micchi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.206802" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216379v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Seoane Souto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Monreal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levy Yeyati" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.125435" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740447v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.155411" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713221v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manohar Kumar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Levy Yeyati" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan M. van Ruitenbeek" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.146602" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664434v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. S. Bergeret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.195415" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560961v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. F. Urban" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.121414" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560963v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Biel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Cresti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dubois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Lopez-Bezanilla" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200983826" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FE221C0138A18739D67D17C7D85BF1BD6AF8CD55/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560964v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.041309" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555341v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Nanot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Escoffier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Broto" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roche" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.256801" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400169v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Adessi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bournel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blase" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cazin d'Honincthun" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2009.05.004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-295KP5RT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560966v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raquet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lassagne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.046803" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356136v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lassagne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560965v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis E. F. Foa Torres" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Roche" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.035412" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560967v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Triozon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Latil" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0217984907014322" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202920v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cleuziou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560968v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Blase" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.121406" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358033v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358316v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358313v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00326421v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05092988v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipcms.fr/en/remi-avriller/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipcms.fr/en/equipe/mesoscopic-quantum-physics-team/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05092988" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nano.isis.unistra.fr/limacs/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.loma.cnrs.fr/equipe-theorie-de-la-matiere-condensee/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dipc.ehu.es/index.php?lng=eng" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uam.es/departamentos/ciencias/fisicateoricamateria/propia/transporte.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://inac.cea.fr/en/Phocea/Vie_des_labos/Ast/ast_groupe.php?id_groupe=501" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307884v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Juan-Delgado" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Trebbia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Esteban" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Deplano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tamarat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/1z52-p73t" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505332v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Mauro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fregoni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Feist" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Avriller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.109.023528" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302585v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. March&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jonusauskas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.205419" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000433v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mauro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.107.L021501" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962814v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mauro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Caicedo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Jonusauskas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.165412" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472241v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Schaeverbeke" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Frederiksen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pistolesi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.L241403" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864896v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dutreix" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Avriller" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lounis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.023268" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014483v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Seoane Souto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin-Rodero" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Levy Yeyati" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.121403" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340314v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Schaeverbeke" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frederiksen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pistolesi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.246601" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680222v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Murr" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.155414" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014525v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a Levy Yeyati" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mart&#237;n-Rodero" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aad99d" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349755v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Micchi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.125417" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026390v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.037003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178253v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Micchi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.206802" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216379v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Seoane Souto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Monreal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levy Yeyati" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.125435" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713221v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manohar Kumar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Levy Yeyati" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan M. van Ruitenbeek" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.146602" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740447v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.155411" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664434v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. S. Bergeret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.195415" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560961v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. F. Urban" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.121414" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560963v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Biel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Cresti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dubois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Lopez-Bezanilla" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200983826" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FE221C0138A18739D67D17C7D85BF1BD6AF8CD55/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560964v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.041309" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555341v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Nanot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Escoffier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Broto" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roche" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.256801" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400169v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Adessi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bournel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blase" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cazin d'Honincthun" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2009.05.004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-295KP5RT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560966v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raquet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lassagne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.046803" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356136v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lassagne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560965v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis E. F. Foa Torres" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Roche" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.035412" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560967v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Triozon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Latil" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0217984907014322" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202920v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cleuziou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560968v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Blase" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.121406" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358033v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358316v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358313v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00326421v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05092988v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>