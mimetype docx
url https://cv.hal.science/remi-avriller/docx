--- v1 (2026-04-07)
+++ v2 (2026-04-29)
@@ -2313,235 +2313,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01216379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Vibration-Mode Scattering in Electronic Shot Noise</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inelastic shot noise characteristics of nanoscale junctions from first principles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Avriller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jan M. van Ruitenbeek</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Frederiksen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.146602⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86 (15), pp.155411 (1-13). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.155411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00713221v1</w:t>
+                <w:t xml:space="preserve">hal-00740447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inelastic shot noise characteristics of nanoscale junctions from first principles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of Vibration-Mode Scattering in Electronic Shot Noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manohar Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Avriller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Frederiksen</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Levy Yeyati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan M. van Ruitenbeek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 86 (15), pp.155411 (1-13). </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 108 (14), pp.146602 (1-4). </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.155411⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.146602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00740447v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00713221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of ultrafast oscillations in superconducting point contacts by means of supercurrent measurements</w:t>
               </w:r>
@@ -2625,277 +2625,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00664434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear effects of phonon fluctuations on transport through nanoscale junctions</w:t>
+                <w:t xml:space="preserve">Mobility gaps in disordered graphene-based materials: an ab initio-based tight-binding approach to mesoscopic transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. F. Urban</w:t>
+                <w:t xml:space="preserve">Blanca Biel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Cresti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Avriller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Lopez-Bezanilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.121414⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Special Issue: 10th International Conference Trends in Nanotechnology (TNT 2009), 7 (11-12), pp.2628-2631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200983826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01560961v1</w:t>
+                <w:t xml:space="preserve">hal-01560963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility gaps in disordered graphene-based materials: an ab initio-based tight-binding approach to mesoscopic transport</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Cresti</w:t>
+                <w:t xml:space="preserve">Nonlinear effects of phonon fluctuations on transport through nanoscale junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. F. Urban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Avriller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Levy Yeyati</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssc.200983826⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82 (12), pp.121414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.121414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01560963v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron-phonon interaction and full counting statistics in molecular junctions</w:t>
               </w:r>
@@ -4151,277 +4151,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00358033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the electronic states of carbon nanotube based devices under magnetic field</w:t>
+                <w:t xml:space="preserve">Landau Level Formation in Carbon Nanotubes-Based Electronic Fabry-Perot Resonators – exploration under 60T</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Raquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Avriller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Nanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Escoffier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Avriller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ElecMol08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Grenoble, France</w:t>
+              <w:t xml:space="preserve">NT08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00358316v1</w:t>
+                <w:t xml:space="preserve">hal-00358313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landau Level Formation in Carbon Nanotubes-Based Electronic Fabry-Perot Resonators – exploration under 60T</w:t>
+                <w:t xml:space="preserve">Tuning the electronic states of carbon nanotube based devices under magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Raquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Nanot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Escoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Broto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Avriller</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Walter Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NT08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Montpellier, France</w:t>
+              <w:t xml:space="preserve">ElecMol08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00358313v1</w:t>
+                <w:t xml:space="preserve">hal-00358316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4773,51 +4773,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipcms.fr/en/remi-avriller/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipcms.fr/en/equipe/mesoscopic-quantum-physics-team/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05092988" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nano.isis.unistra.fr/limacs/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.loma.cnrs.fr/equipe-theorie-de-la-matiere-condensee/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dipc.ehu.es/index.php?lng=eng" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uam.es/departamentos/ciencias/fisicateoricamateria/propia/transporte.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://inac.cea.fr/en/Phocea/Vie_des_labos/Ast/ast_groupe.php?id_groupe=501" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307884v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Juan-Delgado" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Trebbia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Esteban" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Deplano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tamarat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/1z52-p73t" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505332v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Mauro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fregoni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Feist" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Avriller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.109.023528" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302585v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. March&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jonusauskas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.205419" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000433v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mauro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.107.L021501" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962814v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mauro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Caicedo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Jonusauskas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.165412" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472241v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Schaeverbeke" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Frederiksen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pistolesi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.L241403" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864896v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dutreix" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Avriller" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lounis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.023268" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014483v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Seoane Souto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin-Rodero" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Levy Yeyati" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.121403" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340314v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Schaeverbeke" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frederiksen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pistolesi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.246601" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680222v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Murr" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.155414" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014525v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a Levy Yeyati" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mart&#237;n-Rodero" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aad99d" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349755v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Micchi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.125417" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026390v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.037003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178253v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Micchi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.206802" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216379v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Seoane Souto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Monreal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levy Yeyati" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.125435" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713221v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manohar Kumar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Levy Yeyati" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan M. van Ruitenbeek" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.146602" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740447v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.155411" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664434v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. S. Bergeret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.195415" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560961v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. F. Urban" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.121414" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560963v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Biel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Cresti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dubois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Lopez-Bezanilla" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200983826" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FE221C0138A18739D67D17C7D85BF1BD6AF8CD55/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560964v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.041309" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555341v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Nanot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Escoffier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Broto" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roche" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.256801" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400169v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Adessi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bournel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blase" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cazin d'Honincthun" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2009.05.004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-295KP5RT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560966v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raquet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lassagne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.046803" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356136v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lassagne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560965v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis E. F. Foa Torres" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Roche" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.035412" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560967v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Triozon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Latil" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0217984907014322" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202920v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cleuziou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560968v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Blase" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.121406" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358033v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358316v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358313v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00326421v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05092988v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipcms.fr/en/remi-avriller/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipcms.fr/en/equipe/mesoscopic-quantum-physics-team/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05092988" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nano.isis.unistra.fr/limacs/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.loma.cnrs.fr/equipe-theorie-de-la-matiere-condensee/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dipc.ehu.es/index.php?lng=eng" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uam.es/departamentos/ciencias/fisicateoricamateria/propia/transporte.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://inac.cea.fr/en/Phocea/Vie_des_labos/Ast/ast_groupe.php?id_groupe=501" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307884v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Juan-Delgado" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Trebbia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Esteban" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Deplano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tamarat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/1z52-p73t" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505332v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Mauro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fregoni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Feist" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Avriller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.109.023528" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302585v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. March&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jonusauskas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.205419" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000433v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mauro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.107.L021501" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962814v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mauro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Caicedo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Jonusauskas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.165412" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472241v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Schaeverbeke" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Frederiksen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pistolesi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.L241403" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864896v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dutreix" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Avriller" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lounis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.023268" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014483v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Seoane Souto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin-Rodero" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Levy Yeyati" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.121403" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340314v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Schaeverbeke" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frederiksen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pistolesi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.246601" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680222v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Murr" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.155414" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014525v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a Levy Yeyati" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mart&#237;n-Rodero" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aad99d" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349755v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Micchi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.125417" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026390v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.037003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178253v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Micchi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.206802" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216379v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Seoane Souto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Monreal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levy Yeyati" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.125435" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740447v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.155411" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713221v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manohar Kumar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Levy Yeyati" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan M. van Ruitenbeek" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.146602" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664434v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. S. Bergeret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.195415" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560963v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Biel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Cresti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dubois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Lopez-Bezanilla" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200983826" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FE221C0138A18739D67D17C7D85BF1BD6AF8CD55/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560961v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. F. Urban" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.121414" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560964v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.041309" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555341v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Nanot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Escoffier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Broto" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roche" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.256801" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400169v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Adessi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bournel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blase" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cazin d'Honincthun" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2009.05.004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-295KP5RT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560966v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raquet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lassagne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.046803" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356136v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lassagne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560965v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis E. F. Foa Torres" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Roche" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.035412" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560967v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Triozon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Latil" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0217984907014322" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202920v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cleuziou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560968v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Blase" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.121406" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358033v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358313v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358316v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00326421v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05092988v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>