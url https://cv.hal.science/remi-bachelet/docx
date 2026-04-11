--- v0 (2026-03-18)
+++ v1 (2026-04-11)
@@ -1909,51 +1909,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02015688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybridation d'un MOOC: quels moyens déployer?</w:t>
+                <w:t xml:space="preserve">Hybridation d'un MOOC : quels moyens déployer ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Delpeyroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rouveix</w:t>
@@ -1984,97 +1984,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Truche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QPES 2017 : Questions de Pédagogie pour l'Enseignement Supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Grenoble, France. pp.405 - 415</w:t>
+              <w:t xml:space="preserve">QPES 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01686343v1</w:t>
+                <w:t xml:space="preserve">halshs-01539680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybridation d'un MOOC : quels moyens déployer ?</w:t>
+                <w:t xml:space="preserve">Hybridation d'un MOOC: quels moyens déployer?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Delpeyroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rouveix</w:t>
@@ -2105,73 +2105,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Truche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QPES 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">QPES 2017 : Questions de Pédagogie pour l'Enseignement Supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Grenoble, France. pp.405 - 415</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01539680v1</w:t>
+                <w:t xml:space="preserve">hal-01686343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing Peer Recommendation Strategies in a MOOC</w:t>
               </w:r>
@@ -2683,312 +2683,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01277664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégrer un MOOC dans un cursus de formation initiale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Delpeyroux</w:t>
+                <w:t xml:space="preserve">A Tale of Two MOOCs: Analyzing Long-Term Course Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Cisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattias Mano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Silberzahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Questions de Pédagogie dans l'Enseignement Supérieur (QPES) 2015,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Brest, France</w:t>
+              <w:t xml:space="preserve">European Moocs Stakeholders Summit (eMOOCs)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01165975v1</w:t>
+                <w:t xml:space="preserve">hal-01635080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tale of Two MOOCs: Analyzing Long-Term Course Dynamics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does peer grading work? How to implement and improve it? Comparing instructor and peer assessment in MOOC GdP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Silberzahn</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drissa Zongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bourelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Moocs Stakeholders Summit (eMOOCs)</w:t>
+              <w:t xml:space="preserve">European MOOCs Stakeholders Summit 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01635080v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01146710v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does peer grading work? How to implement and improve it? Comparing instructor and peer assessment in MOOC GdP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intégrer un MOOC dans un cursus de formation initiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Delpeyroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bachelet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aline Bourelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European MOOCs Stakeholders Summit 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Mons, Belgium</w:t>
+              <w:t xml:space="preserve">Colloque Questions de Pédagogie dans l'Enseignement Supérieur (QPES) 2015,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01146710v2</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01165975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do MOOC students come back for more? Recurring Students in the GdP MOOC</w:t>
               </w:r>
@@ -3151,51 +3151,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peer assessment in the first French MOOC : Analyzing assessors' behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3259,51 +3259,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation par les pairs au sein du MOOC ABC de la gestion de projet : une étude préliminaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixième édition de la conférence Environnements Informatiques pour l'Apprentissage Humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ATIEF, May 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4675,51 +4675,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rb.ec-lille.fr/perso/CV_Remi_BACHELET.html" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04611847v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Iv&#225;n Ram&#237;rez Luelmo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Mawas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bachelet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Heutte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-024-02838-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701540v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawad Chaker" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2022.107306" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593357v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Mohib" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Zingaretti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.3399" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494446v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fenouillet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Gute" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Raes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.828027" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035505v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19173/irrodl.v21i4.4787" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00729070v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moatti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04528119v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ramirez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabella Chartres" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se D&#233;ro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04528129v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04677184v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-66694-0_8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606527v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543781v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101559v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19875-6_4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157335v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Harrak" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157333v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3330430.3333661" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01760631v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Amini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015688v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Labarthe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalina Yacef" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686343v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Delpeyroux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rouveix" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Guyon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Truche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539680v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531503v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3099023.3099036" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522736v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59044-8_17" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525519v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376431v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277664v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165975v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635080v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cisel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Mano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Silberzahn" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146710v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drissa Zongo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bourelle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340611v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397640v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quentin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chotel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635054v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bruillard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670260v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683143v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343514v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325678v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112214v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Verzat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aini Hannachi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Frugier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112652v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ni Hannachi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941592v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kaplan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600733v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112663v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539701v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00128702v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00128699v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00114177v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rb.ec-lille.fr/perso/CV_Remi_BACHELET.html" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04611847v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Iv&#225;n Ram&#237;rez Luelmo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Mawas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bachelet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Heutte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-024-02838-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701540v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawad Chaker" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2022.107306" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593357v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Mohib" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Zingaretti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.3399" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494446v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fenouillet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Gute" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Raes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.828027" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035505v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19173/irrodl.v21i4.4787" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00729070v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moatti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04528119v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ramirez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabella Chartres" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se D&#233;ro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04528129v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04677184v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-66694-0_8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606527v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543781v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101559v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19875-6_4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157335v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Harrak" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157333v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3330430.3333661" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01760631v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Amini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015688v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Labarthe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalina Yacef" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539680v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Delpeyroux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rouveix" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Guyon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Truche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686343v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531503v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3099023.3099036" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522736v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59044-8_17" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525519v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376431v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277664v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635080v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cisel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Mano" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Silberzahn" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146710v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drissa Zongo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bourelle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165975v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340611v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397640v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quentin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chotel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635054v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bruillard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670260v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683143v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343514v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325678v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112214v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Verzat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aini Hannachi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Frugier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112652v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ni Hannachi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941592v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kaplan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600733v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112663v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539701v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00128702v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00128699v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00114177v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>