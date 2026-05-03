--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -794,277 +794,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of Self-Consciousness and autotelic personalities: a Machine Learning contribution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Searching concordance between two measurement tools (EduFlow-2 and FlowQ): Proposal for Flow State Method Detection in Educational and Training Contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Heutte</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Mawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Moïse Déro</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Conference on Positive Psychology (ECPP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, University of Innsbruck, Jul 2024, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">, University Innsbruck, Jul 2024, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04528119v1</w:t>
+                <w:t xml:space="preserve">halshs-04528129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching concordance between two measurement tools (EduFlow-2 and FlowQ): Proposal for Flow State Method Detection in Educational and Training Contexts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Loss of Self-Consciousness and autotelic personalities: a Machine Learning contribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Mawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izabella Chartres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moïse Déro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Conference on Positive Psychology (ECPP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, University Innsbruck, Jul 2024, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">, University of Innsbruck, Jul 2024, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04528129v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04528119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting Flow via a Machine Learning Model in a MOOC Context</w:t>
               </w:r>
@@ -1706,254 +1706,254 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02157333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modes d’hybridation d’un MOOC dans des établissements d’enseignement supérieur : quels effets sur les résultats et la motivation autodéterminée des étudiants ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apports d’un outil de recommandation de pairs pour lutter contre l’attrition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Amini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rémi Bachelet</w:t>
+                <w:t xml:space="preserve">Hugues Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalina Yacef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e Colloque international e-Formation des Adultes et Jeunes Adultes.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">Colloque e-Formation 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Villeneuve d'Ascq, France. pp.431-432</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01760631v1</w:t>
+                <w:t xml:space="preserve">hal-02015688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports d’un outil de recommandation de pairs pour lutter contre l’attrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Bouchet</w:t>
+                <w:t xml:space="preserve">Modes d’hybridation d’un MOOC dans des établissements d’enseignement supérieur : quels effets sur les résultats et la motivation autodéterminée des étudiants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Amini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bachelet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kalina Yacef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque e-Formation 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Villeneuve d'Ascq, France. pp.431-432</w:t>
+              <w:t xml:space="preserve">2e Colloque international e-Formation des Adultes et Jeunes Adultes.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02015688v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01760631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybridation d'un MOOC : quels moyens déployer ?</w:t>
+                <w:t xml:space="preserve">Hybridation d'un MOOC: quels moyens déployer?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Delpeyroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rouveix</w:t>
@@ -1984,97 +1984,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Truche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QPES 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">QPES 2017 : Questions de Pédagogie pour l'Enseignement Supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Grenoble, France. pp.405 - 415</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01539680v1</w:t>
+                <w:t xml:space="preserve">hal-01686343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybridation d'un MOOC: quels moyens déployer?</w:t>
+                <w:t xml:space="preserve">Hybridation d'un MOOC : quels moyens déployer ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Delpeyroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rouveix</w:t>
@@ -2105,129 +2105,129 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Truche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QPES 2017 : Questions de Pédagogie pour l'Enseignement Supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Grenoble, France. pp.405 - 415</w:t>
+              <w:t xml:space="preserve">QPES 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01686343v1</w:t>
+                <w:t xml:space="preserve">halshs-01539680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing Peer Recommendation Strategies in a MOOC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalina Yacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bachelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2287,77 +2287,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Who wants to chat on a MOOC? Lessons from a peer recommender system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalina Yacef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMOOCs 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Madrid, Spain. pp.150-159, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2473,90 +2473,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does a Peer Recommender Foster Students' Engagement in MOOCs?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalina Yacef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Educational Data Mining</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Raleigh, United States. pp.418-423</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2581,90 +2581,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing MOOC completion rates through social interactions: a recommendation system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalina Yacef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMOOCS 2016 Conference. Fourth European MOOCS Stakeholders Summit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Graz, Feb 2016, Graz, Austria. pp.471-480</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2683,312 +2683,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01277664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tale of Two MOOCs: Analyzing Long-Term Course Dynamics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mattias Mano</w:t>
+                <w:t xml:space="preserve">Intégrer un MOOC dans un cursus de formation initiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Delpeyroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bachelet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Silberzahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Moocs Stakeholders Summit (eMOOCs)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Mons, Belgium</w:t>
+              <w:t xml:space="preserve">Colloque Questions de Pédagogie dans l'Enseignement Supérieur (QPES) 2015,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01635080v1</w:t>
+                <w:t xml:space="preserve">halshs-01165975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does peer grading work? How to implement and improve it? Comparing instructor and peer assessment in MOOC GdP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Tale of Two MOOCs: Analyzing Long-Term Course Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Cisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattias Mano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aline Bourelle</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Silberzahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European MOOCs Stakeholders Summit 2015</w:t>
+              <w:t xml:space="preserve">European Moocs Stakeholders Summit (eMOOCs)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01146710v2</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégrer un MOOC dans un cursus de formation initiale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does peer grading work? How to implement and improve it? Comparing instructor and peer assessment in MOOC GdP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drissa Zongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bourelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Questions de Pédagogie dans l'Enseignement Supérieur (QPES) 2015,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Brest, France</w:t>
+              <w:t xml:space="preserve">European MOOCs Stakeholders Summit 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01165975v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01146710v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do MOOC students come back for more? Recurring Students in the GdP MOOC</w:t>
               </w:r>
@@ -3151,51 +3151,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peer assessment in the first French MOOC : Analyzing assessors' behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3259,51 +3259,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation par les pairs au sein du MOOC ABC de la gestion de projet : une étude préliminaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixième édition de la conférence Environnements Informatiques pour l'Apprentissage Humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ATIEF, May 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4675,51 +4675,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rb.ec-lille.fr/perso/CV_Remi_BACHELET.html" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04611847v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Iv&#225;n Ram&#237;rez Luelmo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Mawas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bachelet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Heutte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-024-02838-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701540v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawad Chaker" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2022.107306" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593357v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Mohib" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Zingaretti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.3399" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494446v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fenouillet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Gute" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Raes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.828027" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035505v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19173/irrodl.v21i4.4787" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00729070v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moatti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04528119v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ramirez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabella Chartres" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se D&#233;ro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04528129v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04677184v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-66694-0_8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606527v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543781v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101559v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19875-6_4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157335v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Harrak" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157333v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3330430.3333661" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01760631v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Amini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015688v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Labarthe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalina Yacef" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539680v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Delpeyroux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rouveix" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Guyon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Truche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686343v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531503v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3099023.3099036" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522736v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59044-8_17" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525519v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376431v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277664v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635080v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cisel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Mano" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Silberzahn" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146710v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drissa Zongo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bourelle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165975v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340611v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397640v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quentin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chotel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635054v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bruillard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670260v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683143v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343514v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325678v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112214v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Verzat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aini Hannachi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Frugier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112652v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ni Hannachi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941592v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kaplan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600733v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112663v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539701v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00128702v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00128699v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00114177v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rb.ec-lille.fr/perso/CV_Remi_BACHELET.html" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04611847v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Iv&#225;n Ram&#237;rez Luelmo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Mawas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bachelet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Heutte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-024-02838-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701540v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawad Chaker" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2022.107306" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593357v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Mohib" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Zingaretti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.3399" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494446v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fenouillet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Gute" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Raes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.828027" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035505v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19173/irrodl.v21i4.4787" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00729070v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moatti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04528129v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ramirez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04528119v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabella Chartres" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se D&#233;ro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04677184v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-66694-0_8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606527v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543781v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101559v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19875-6_4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157335v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Harrak" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157333v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3330430.3333661" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015688v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Labarthe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalina Yacef" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01760631v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Amini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686343v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Delpeyroux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rouveix" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Guyon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Truche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539680v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531503v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3099023.3099036" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522736v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59044-8_17" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525519v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376431v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277664v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165975v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635080v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cisel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Mano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Silberzahn" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146710v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drissa Zongo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bourelle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340611v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397640v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quentin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chotel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635054v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bruillard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670260v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683143v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343514v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325678v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112214v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Verzat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aini Hannachi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Frugier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112652v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ni Hannachi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941592v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kaplan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600733v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112663v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539701v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00128702v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00128699v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00114177v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>