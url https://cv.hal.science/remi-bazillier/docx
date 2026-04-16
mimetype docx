--- v0 (2026-03-20)
+++ v1 (2026-04-16)
@@ -2263,51 +2263,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01362444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La protection de l’emploi influence-t-elle les flux migratoires à destination des pays de l’ocde ?</w:t>
+                <w:t xml:space="preserve">La protection de l'emploi influence-t-elle les flux migratoires à destination des pays de l'ocde ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bazillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser Moullan</w:t>
@@ -4953,51 +4953,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="72CEABD2"/>
+    <w:nsid w:val="B41509CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>