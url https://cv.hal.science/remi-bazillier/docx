--- v1 (2026-04-16)
+++ v2 (2026-05-07)
@@ -889,131 +889,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02348625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Out-migration and economic cycles</w:t>
+                <w:t xml:space="preserve">The Circular Relationship between Income Inequality and Finance: an Overview of the Recent Literature and Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bazillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Mirza</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Héricourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Ligonnière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of World Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 153 (1), pp.39-69. </w:t>
+              <w:t xml:space="preserve">Revue d'économie financière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 128 (1), pp.127-152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10290-016-0267-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ecofi.128.0127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01375656v1</w:t>
+                <w:t xml:space="preserve">hal-01744554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labour and Financial Crises: Is Labour Paying the Price of the Crisis?</w:t>
               </w:r>
@@ -1084,1206 +1084,1206 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01444339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are environmentally responsible firms less vulnerable when investing abroad? The role of reputation</w:t>
+                <w:t xml:space="preserve">Out-migration and economic cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bazillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Vauday</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Magris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mirza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jce.2016.12.005⟩</w:t>
+              <w:t xml:space="preserve">Review of World Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 153 (1), pp.39-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10290-016-0267-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01423571v1</w:t>
+                <w:t xml:space="preserve">halshs-01375656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les inégalités, un moteur du crédit aux ménages</w:t>
+                <w:t xml:space="preserve">Are environmentally responsible firms less vulnerable when investing abroad? The role of reputation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bazillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Samuel Ligonnière</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vauday</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Lettre du CEPII</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Comparative Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45 (3), pp.520-543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jce.2016.12.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01794592v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Circular Relationship between Income Inequality and Finance: an Overview of the Recent Literature and Results</w:t>
+                <w:t xml:space="preserve">Les inégalités, un moteur du crédit aux ménages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bazillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Héricourt</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hericourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Ligonnière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie financière</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Lettre du CEPII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 379, 4 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01744554v1</w:t>
+                <w:t xml:space="preserve">hal-01794592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The circular relationship between inequality, leverage and financial crises</w:t>
+                <w:t xml:space="preserve">Postface : L’emploi dans la transition écologique : des transferts d’emplois massifs pour un impact total faible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bazillier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Hericourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Surveys</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 31 (2), pp.463-496. </w:t>
+              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, L'économie verte : rupture ou adaptation de la formation et de l'emploi ?, 135, pp.179-186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/joes.12150⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/formationemploi.4851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01375654v1</w:t>
+                <w:t xml:space="preserve">hal-01390966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring employment vulnerability in Europe</w:t>
+                <w:t xml:space="preserve">The circular relationship between inequality, leverage and financial crises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bazillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Oana Calavrezo</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hericourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Labour Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1564-913X.2014.00019.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Economic Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (2), pp.463-496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/joes.12150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01375646v1</w:t>
+                <w:t xml:space="preserve">halshs-01375654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesurer la vulnérabilité au travail en Europe</w:t>
+                <w:t xml:space="preserve">Measuring employment vulnerability in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bazillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Boboc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Calavrezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale du travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Labour Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 155 (2), pp.265-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1564-913X.2014.00019.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ilrf.12019⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03557723v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01375646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Labour migration as a way to escape from employment vulnerability? Evidence from the European Union</w:t>
+                <w:t xml:space="preserve">Mesurer la vulnérabilité au travail en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bazillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Boboc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Calavrezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Economics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue internationale du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 155 (2), pp.291-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ilrf.12019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13504851.2016.1139670⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01375650v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03557723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postface : L’emploi dans la transition écologique : des transferts d’emplois massifs pour un impact total faible</w:t>
+                <w:t xml:space="preserve">Labour migration as a way to escape from employment vulnerability? Evidence from the European Union</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bazillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Boboc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, L'économie verte : rupture ou adaptation de la formation et de l'emploi ?, 135, pp.179-186. </w:t>
+              <w:t xml:space="preserve">Applied Economics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (16), pp.1149-1152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/formationemploi.4851⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13504851.2016.1139670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01390966v1</w:t>
+                <w:t xml:space="preserve">halshs-01375650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CSR into (new) perspective</w:t>
+                <w:t xml:space="preserve">Gender inequality and emigration: Push factor or selection process?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bazillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Vauday</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Baudassé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">foresight</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 16 (2), pp.176-188</w:t>
+              <w:t xml:space="preserve">International Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 139, pp.19-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01362439v1</w:t>
+                <w:t xml:space="preserve">halshs-01375642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compétitivité territoriale et localisation du travail et des entreprises : une introduction</w:t>
+                <w:t xml:space="preserve">La RSE influence-t-elle le choix de localisation des firmes multinationales ? Le cas de l’environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bazillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Camélia Turcu</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vauday</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reru.142.0197⟩</w:t>
+              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 148, pp.383-409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rei.6040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01375639v1</w:t>
+                <w:t xml:space="preserve">hal-01362444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender inequality and emigration: Push factor or selection process?</w:t>
+                <w:t xml:space="preserve">CSR into (new) perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bazillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Baudassé</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vauday</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 139, pp.19-47</w:t>
+              <w:t xml:space="preserve">foresight</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (2), pp.176-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01375642v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La RSE influence-t-elle le choix de localisation des firmes multinationales ? Le cas de l’environnement</w:t>
+                <w:t xml:space="preserve">Compétitivité territoriale et localisation du travail et des entreprises : une introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bazillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Vauday</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camélia Turcu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 148, pp.383-409. </w:t>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014 (2), pp.197-217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rei.6040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/reru.142.0197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01362444v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01375639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La protection de l'emploi influence-t-elle les flux migratoires à destination des pays de l'ocde ?</w:t>
               </w:r>
@@ -2436,251 +2436,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01375631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is There a Social Kuznets Curve? The Influence of Labour Standards on Inequality</w:t>
+                <w:t xml:space="preserve">Core Labor Standards and Development: Impact on Long-term Income</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bazillier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Sirven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Development Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">World Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 36 (1), pp.17-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.worlddev.2007.02.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00220380802150714⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00310400v1</w:t>
+                <w:t xml:space="preserve">halshs-00310397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Core Labor Standards and Development: Impact on Long-term Income</w:t>
+                <w:t xml:space="preserve">Is There a Social Kuznets Curve? The Influence of Labour Standards on Inequality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bazillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sirven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.worlddev.2007.02.010⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Development Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 44 (7), pp.881-902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00220380802150714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00310397v1</w:t>
+                <w:t xml:space="preserve">halshs-00310400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Normes Fondamentales du Travail contribuent-elles à réduire les inégalités ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bazillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sirven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, XXI (2), pp.111-146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2929,51 +2929,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalités et instabilité financière : des maux liés ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bazillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hericourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CEPII. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’économie mondiale 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3054,51 +3054,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Cardebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cassagnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sirven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DAUGAREILH I. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La responsabilité sociale de l'entreprise transnationale et globalisation de l'économie l’irresponsabilité à la responsabilité des entreprises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3571,51 +3571,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Greenwashing Machine : is CSR more than Communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bazillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vauday</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3708,51 +3708,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les normes fondamentales du travail contribuent-elles à réduire les inégalités ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bazillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sirven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3890,51 +3890,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Circular Relationship between Inequality, Leverage, and Financial Crises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bazillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hericourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4053,64 +4053,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Employment vulnerability in Europe: Is there a migration effect?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bazillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Boboc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Calavrezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4141,51 +4141,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Circulare Relationship between inequality, Leverage and Financial Crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bazillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hericourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4216,64 +4216,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental Responsibility and FDI: Do Firms Relocate Their Irresponsibilities Abroad?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bazillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Hatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vauday</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4435,177 +4435,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00829526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender Discrimination and Emigration: Push Factor Versus Screening Process Hypothesis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les PME et le Développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bazillier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo E. Suarez Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00829499v1</w:t>
+                <w:t xml:space="preserve">halshs-00830265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les PME et le Développement durable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gender Discrimination and Emigration: Push Factor Versus Screening Process Hypothesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Baudassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bazillier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonardo E. Suarez Hernandez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">halshs-00830265v1</w:t>
+                <w:t xml:space="preserve">halshs-00829499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration and Trade Union Rights</w:t>
               </w:r>
@@ -4953,51 +4953,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B41509CF"/>
+    <w:nsid w:val="005232AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5184,51 +5184,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remi-bazillier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6106-3484" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080604854" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934329v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bazillier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arslan Tariq Rana" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/twec.13675" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04274162v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Gibertini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Jackson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resourpol.2023.104287" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03898774v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Magris" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mirza" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/kykl.12330" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099741v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me H&#233;ricourt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ligonni&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2020.103629" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02348439v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Girard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdeveco.2019.102411" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03532461v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baudass&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Issifou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joes.12212" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02348625v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rabaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.184.0007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375656v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10290-016-0267-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444339v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Najman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41294-016-0015-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423571v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hatte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vauday" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jce.2016.12.005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZDXW9H7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794592v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hericourt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744554v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.128.0127" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375654v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joes.12150" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375646v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Boboc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Calavrezo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1564-913X.2014.00019.x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0B1HB1Q4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03557723v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ilrf.12019" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QKRJ7QJV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375650v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2016.1139670" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390966v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.4851" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362439v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375639v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Turcu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.142.0197" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375642v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362444v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6040" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375636v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Moullan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.633.0491" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375631v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00310400v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sirven" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220380802150714" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00310397v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2007.02.010" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJF9QZMB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00310401v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfeco.2006.1629" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00310404v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372527v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505418v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cepii.fr/PDF_PUB/em/2016/em2016-05.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01880258v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Cardebat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cassagnard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fr.bruylant.larciergroup.com/search/1/?q=la-responsabilite-sociale-de-l-entreprise-transnationale-et-globalisation-de-l-economie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372480v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05016199v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Moraga-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02079212v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404190v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00429730v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448861v3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00275771v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112316v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484234v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251360v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484265v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Issifou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01203755v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01204821v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960651v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488345v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829526v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00829499v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830265v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo E. Suarez Hernandez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488349v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00258230v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01375663v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remi-bazillier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6106-3484" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080604854" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934329v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bazillier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arslan Tariq Rana" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/twec.13675" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04274162v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Gibertini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Jackson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resourpol.2023.104287" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03898774v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Magris" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mirza" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/kykl.12330" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099741v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me H&#233;ricourt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ligonni&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2020.103629" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02348439v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Girard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdeveco.2019.102411" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03532461v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baudass&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Issifou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joes.12212" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02348625v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rabaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.184.0007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744554v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.128.0127" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444339v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Najman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41294-016-0015-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375656v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10290-016-0267-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423571v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hatte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vauday" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jce.2016.12.005" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZDXW9H7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794592v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hericourt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390966v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.4851" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375654v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joes.12150" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375646v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Boboc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Calavrezo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1564-913X.2014.00019.x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0B1HB1Q4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03557723v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ilrf.12019" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QKRJ7QJV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375650v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2016.1139670" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375642v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362444v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6040" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362439v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375639v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Turcu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.142.0197" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375636v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Moullan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.633.0491" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375631v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00310397v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2007.02.010" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJF9QZMB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00310400v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sirven" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220380802150714" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00310401v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfeco.2006.1629" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00310404v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372527v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505418v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cepii.fr/PDF_PUB/em/2016/em2016-05.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01880258v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Cardebat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cassagnard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fr.bruylant.larciergroup.com/search/1/?q=la-responsabilite-sociale-de-l-entreprise-transnationale-et-globalisation-de-l-economie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372480v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05016199v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Moraga-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02079212v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404190v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00429730v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448861v3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00275771v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112316v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484234v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251360v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484265v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Issifou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01203755v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01204821v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960651v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488345v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829526v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830265v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo E. Suarez Hernandez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00829499v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488349v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00258230v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01375663v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>