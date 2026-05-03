--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -683,1019 +683,1088 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalla Parte del Fuoco. Riti, Visioni, Pratiche di Coltivazione nel Paesaggio /On the Side of Fire. Rites, Visions, Cultivation Practices in the Landscape edited by Luigi Latini and Simonetta Zanon, Treviso: Fondazione Benetton Studi Ricerche–Antiga, 2024, 192 pp., 120 illustrations. ISBN (Italian): 978-88-8435-471-6; ISBN (English): 978-88-8435-472-3</w:t>
+                <w:t xml:space="preserve">Chronique d’une catastrophe annoncée. À propos des inondations qui ont touché la province de Valencia en octobre 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Bercovitz</w:t>
+                <w:t xml:space="preserve">Rémi Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Carnets du paysage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Le Tourisme en question, 48, pp.98-107</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05508046v1</w:t>
+                <w:t xml:space="preserve">hal-05606126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier de Winthuysen et la restauration du jardin du Barranco au palais de la Moncloa (Madrid, 1918-1922)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Bercovitz</w:t>
+                <w:t xml:space="preserve">Dalla Parte del Fuoco. Riti, Visioni, Pratiche di Coltivazione nel Paesaggio /On the Side of Fire. Rites, Visions, Cultivation Practices in the Landscape edited by Luigi Latini and Simonetta Zanon, Treviso: Fondazione Benetton Studi Ricerche–Antiga, 2024, 192 pp., 120 illustrations. ISBN (Italian): 978-88-8435-471-6; ISBN (English): 978-88-8435-472-3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/13fah⟩</w:t>
+              <w:t xml:space="preserve">Landscape Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01426397.2025.2580344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05508034v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONTRIBUTION AUX RECHERCHES SUR LE JARDIN MODERNE EN ESPAGNE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Matériaux de la recherche, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/craup.14092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04488563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savanes en sursis sur l'île de La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrestres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, https://www.terrestres.org/2024/10/04/savane-en-sursis-sur-lile-de-la-reunion/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04759137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repenser les savanes de Plateau Caillou</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Javier de Winthuysen et la restauration du jardin du Barranco au palais de la Moncloa (Madrid, 1918-1922)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Openfield, revue ouverte sur le paysage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13fah⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04634172v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’invention de la médiation paysagère. Contribution à une analyse critique d’expériences entre recherche et action mises en œuvre dans les territoires ruraux (1990-2010)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Repenser les savanes de Plateau Caillou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Openfield, revue ouverte sur le paysage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04154162v1</w:t>
+                <w:t xml:space="preserve">hal-04634172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pré communal réinventé. Pratique de l’éco-pâturage dans un village périurbain de Gironde</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">L’invention de la médiation paysagère. Contribution à une analyse critique d’expériences entre recherche et action mises en œuvre dans les territoires ruraux (1990-2010)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Banc Public</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/paysage.29045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04154252v2</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LA PÉDAGOGIE « RÉGÉNÉRATIONNISTE » DU JARDIN ET DU PAYSAGE DE JAVIER DE WINTHUYSEN</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Le pré communal réinventé. Pratique de l’éco-pâturage dans un village périurbain de Gironde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VLC arquitectura</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Banc Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03220711v1</w:t>
+                <w:t xml:space="preserve">hal-04154252v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capturer le vent du changement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">LA PÉDAGOGIE « RÉGÉNÉRATIONNISTE » DU JARDIN ET DU PAYSAGE DE JAVIER DE WINTHUYSEN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bercovitz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Abela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des méthodes visuelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 4</w:t>
+              <w:t xml:space="preserve">VLC arquitectura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02958153v1</w:t>
+                <w:t xml:space="preserve">hal-03220711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I paesaggi del paesaggista. Una traiettoria francese</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Briffaud</w:t>
+                <w:t xml:space="preserve">Capturer le vent du changement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Bercovitz</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Germanaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ann Desjardins</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Abela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Architettura del paesaggio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Professione paesaggista / The Landscape Architect, 36, pp.18-23</w:t>
+              <w:t xml:space="preserve">Revue française des méthodes visuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02185742v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’invention du bassin d’Arcachon. Essai sur le désir d’un rivage singulier</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">I paesaggi del paesaggista. Una traiettoria francese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Briffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Briffaud</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Architettura del paesaggio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Professione paesaggista / The Landscape Architect, 36, pp.18-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01943472v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02185742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’invention du bassin d’Arcachon. Essai sur le désir d’un rivage singulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bercovitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Briffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45, pp.25-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/soe.3891⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01943472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Paysage, médiation paysagère et &amp;quot; bon état écologique&amp;quot; de la haute vallée de la Sèvre niortaise Mener une enquête historique pour fonder un projet partagé (XVIIIe - XXIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, p. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/paysage.12242⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00939430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1705,935 +1774,935 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarches paysagères et filière forêt-bois. Quels retours d'expériences ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire Recherche SHS sur la Haie 2/2 (Focus Géographie et paysage)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ademe, Jan 2026, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysage en partage, partage des savoirs. Le paysage comme clé de la participation habitante dans le projet de création d’un Parc Naturel Urbain des berges du Gave de Pau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Bigando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paysage en partage : sensibilités et mobilisations paysagères dans la conduite de projet urbain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fondation Braillard Architectes, Apr 2012, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04998494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le « terrain » dans la pratique du projet de paysage à grande échelle Qu’est-ce qu’avoir un terrain, faire du terrain, être sur le terrain lorsqu’il s’agit d’agir dans le « grand paysage » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Master in Progettazione Paesaggistica - UniFi, Apr 2024, Firenze (Florence), Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysage et ressources énergétiques dans les montagnes sud-européennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paysage et transition énergétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau paysage Nouvelle-Aquitaine, Feb 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04488603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émergence et développement de l’enseignement du paysage et du projet de paysage à l’Ensap de Bordeaux (1987-1998)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Devenir paysagiste. Histoire et évolution d’une formation au paysage et au projet de paysage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole nationale supérieure de paysage de Versailles-Marseille, Jun 2022, Versailles (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04488596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducción al seminario &amp;quot;Actualidad de Javier de Winthuysen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualidad de Javier de Winthuysen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad Politecnica de Valencia, Jun 2021, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04488667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysage, projet de territoire et participation citoyenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le paysage au coeur des démarches participatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau paysage Nouvelle-Aquitaine, Dec 2020, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04488629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestión medioambiental del paisaje</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arquitectura del paisaje</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad Politecnica de Valencia, Oct 2020, Valencia (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04488643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usos de la fotografía en la observación del paisaje</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arquitectura del paisaje</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad Politecnica de Valencia, Jun 2019, Valencia (Espagne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04488649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner les médiations paysagères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Marlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Débattre du paysage. Enjeux didactiques, processus d’apprentissage, formations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Haute École du paysage, d’ingénierie et d’architecture (Hépia), Oct 2017, Geneve, Suisse, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04488890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignements théoriques du cycle de séminaires &amp;quot;Le paysage, un objet médiateur entre sociétés et environnements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Vigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le paysage, un objet médiateur entre sociétés et environnement ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cepage - ENSAP Bordeaux - Conseil Général des Deux Sèvres, Jan 2015, Niort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02475709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysages ordinaires et participation. La qualité médiatrice du paysage pour faire participer les habitants au processus décisionnel : une méthode originale mise en œuvre dans l’agglomération paloise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Bigando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Quintin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Paysages de la vie quotidienne, regards croisés entre la recherche et l’action"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministère de l’Ecologie, du Développement durable, des Transports et du Logement, Mar 2011, Perpignan (France) &amp; Gérone (Espagne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04998689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2643,589 +2712,589 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un détour par le paysage. Fragments d’histoire de l’enseignement et de la recherche en paysage à l’Ensap de Bordeaux (1987-2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUB Bordeaux Montaigne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’École d’architecture de Bordeaux au XX° siècle un héritage : genèse et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, collection « Architecture et Paysage »</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04154338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléments pour une histoire environnementale et paysagère des savanes réunionnaises sous le vent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Germanaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Serge Briffaud, Christian Germanaz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les savanes de La Réunion. Paysage hérité, paysage en projet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires Indianocéaniques, pp.31-120, 2020, 978-2-490596-27-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02462803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médiation paysagère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">101 mots pour le paysage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ArchiBooks+Sautereau Édition, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une pratique paysagiste de la médiation environnementale. Une expérimentation dans la haute vallée de la Sèvre niortaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briffaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yves Luginbühl. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversité, paysage et cadre de vie. La démocratie en pratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoires Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.145-158, 2015, 978-2-35113-238-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01522216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysage en partage, partage des savoirs. Le paysage comme clé de la participation habitante dans le projet de création d'un Parc Naturel Urbain des berges du Gave de Pau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Bigando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paysage en partage : sensibilités et mobilisations paysagères dans la conduite de projet urbain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fondation Braillard architectes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 978-2-9700808-0-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01359824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paysages du pays d'Orthe au fil de l'Adour et des Gaves réunis. Expérience d'analyse des paysages et retour méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Rol-Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Luginbuhl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Paysage, retour d'expérience entre connaissance et projet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conseil général des Landes, p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00939423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3235,91 +3304,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rénovation urbaine et construction d'un grand ensemble : l'exemple du quartier de la place de l'Eglise à Pantin (1950-1959)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00939440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3329,742 +3398,742 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les savanes de la côte sous le vent à La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Amelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique André-Lamat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bercovitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Passages UMR 5319; CREGUR - OIES - Université de la Réunion; GEODE UMR 5602 CNRS; UMR PVBMT CIRAD, Pôle de Protection des Plantes (3P), 7 chemin de l'IRAT, Ligne Paradis, 97410 Saint-Pierre (La Réunion); Systèmes d'élevage méditerranéens et tropicaux (SELMET), UMR0868. 2022, 173 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05199200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les savanes de la côte sous le vent à La Réunion. Histoire et dynamiques, perceptions et pratiques, gestion et médiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Davasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Galop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Germanaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] PASSAGES - UMR 5319 du CNRS, CREGUR-Université de la Réunion, UMR GEODE Université de Toulouse Jean Jaurès. 2017, 194 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01522933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire des représentations sociales de la qualité des paysages et du milieu (XVIIIe - XXe siècle). Les formes historiques de la valorisation du bassin d'Arcachon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briffaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00939433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources paysagères et ressources énergétiques dans les montagnes sud-européennes. Histoire, comparaison, expérimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Davasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Ferrario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Frolova Ignatieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IMR-2011-BRI, Ministère de la culture et de la communication / Bureau de la recherche architecturale, urbaine et paysagère (BRAUP); Ministère de l’écologie, du développement durable et de l’énergie; Atelier international du Grand Paris; Ecole nationale supérieure d'architecture et de paysage de Bordeaux / Centre de recherche sur l'histoire et la culture du paysage (CEPAGE). 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01824885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysages, représentations socio-culturelles et actions paysagères en vallée de Garonne. Observations, suivi et évaluation. Contribution par la recherche paysagère aux politiques et aux actions menées dans le cadre du Plan Garonne (2007-2013)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Davasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Luginbühl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziella Barsacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CEPAGE (Centre de recherche sur l'histoire et la culture du paysage). 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00958612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysage et aménagement de la Haute Sèvre niortaise (XIXe - XXIe siècle). Contribution de la recherche historique pour fonder un projet partagé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00939449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards d'habitants sur les paysages du Gave de Pau au sein de l'agglomération paloise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Bigando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Laboratoire Société Environnement Territoire (SET). 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00939426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4074,171 +4143,171 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PAYSAGE, MEDIATION PAYSAGÈRE ET « BON ÉTAT ECOLOGIQUE » DE LA HAUTE VALLÉE DE LA SÈVRE NIORTAISE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Bordeaux, 2015. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01389301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysage, médiation paysagère et &amp;quot;bon état écologique&amp;quot; de la haute vallée de la Sèvre niortaise : mener une enquête historique pour fonder un projet partagé (XVIIIème -XXIème siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Michel de Montaigne - Bordeaux III, 2015. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2015BOR30051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01383289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4248,2009 +4317,2009 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Réunion : Saint-Leu : Grand Fond : Stella : pointe au Sel : Prise 3</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La Réunion : Saint-Leu : Grand Fond : Stella : pointe au Sel : Schéma 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Stricot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (illustration)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Stricot</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04184250v1</w:t>
+                <w:t xml:space="preserve">hal-04183157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Réunion : Saint-Leu : Grand Fond : Stella : pointe au Sel : Schéma 1</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La Réunion : Saint-Leu : Grand Fond : Stella : pointe au Sel : Prise 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Stricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (illustration)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-04183157v1</w:t>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04184250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Réunion : Saint-Leu : Grand Fond : Stella : pointe au Sel : Prise 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Stricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04184259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Réunion : Saint-Leu : Grand Fond : Stella : pointe au Sel : Schéma 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Stricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (illustration)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04184211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Réunion : Saint-Leu : Stella : jardin : musée : Prise 3</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La Réunion : Saint-Leu : Grand Fond : Stella : pointe au Sel : Prise 5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04183093v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04184266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Réunion : Saint-Leu : Stella : jardin : Grand Stella</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La Réunion : Saint-Leu : Stella : pointe au Sel : piton des Roches Tendres : Prise 6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04183069v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Réunion : Saint-Leu : Grand Fond : Stella : pointe au Sel : Prise 7</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La Réunion : Saint-Leu : Stella : pointe au Sel : piton des Roches Tendres : Prise 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04184309v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Réunion : Saint-Leu : Stella : Maison Bédier : musée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La Réunion : Saint-Leu : Stella : jardin : musée : Prise 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04183106v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Réunion : Saint-Leu : Stella : pointe au Sel : piton des Roches Tendres : Prise 1</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La Réunion : Saint-Leu : Stella : pointe au Sel : piton des Roches Tendres : Prise 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t>
+              <w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182455v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Réunion : Saint-Leu : Stella : cultures irriguées : pointe au Sel : Prise 1</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La Réunion : Saint-Leu : Grand Fond : Stella : pointe au Sel : Prise 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04183045v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Réunion : Saint-Leu : Grand Fond : Stella : pointe au Sel : Prise 1</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La Réunion : Saint-Leu : Stella : pointe au Sel : piton des Roches Tendres : Prise 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04183130v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Réunion : Saint-Leu : Stella : pointe au Sel : piton des Roches Tendres : Prise 7</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La Réunion : Saint-Leu : Stella : cultures irriguées : pointe au Sel : Prise 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182924v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Réunion : Saint-Leu : Stella : pointe au Sel : piton des Roches Tendres : Prise 4</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La Réunion : Saint-Leu : Stella : Maison Bédier : musée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu, France. 2018</w:t>
+              <w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182549v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Réunion : Saint-Leu : Stella : jardin : musée : Prise 2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La Réunion : Saint-Leu : Stella : pointe au Sel : piton des Roches Tendres : Prise 7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04183086v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Réunion : Saint-Leu : Grand Fond : Stella : pointe au Sel : Prise 5</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La Réunion : Saint-Leu : Grand Fond : Stella : pointe au Sel : Prise 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04184266v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Réunion : Saint-Leu : Stella : pointe au Sel : piton des Roches Tendres : Prise 6</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La Réunion : Saint-Leu : Stella : cultures irriguées : pointe au Sel : Prise 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182910v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Réunion : Saint-Leu : Stella : pointe au Sel : piton des Roches Tendres : Prise 2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La Réunion : Saint-Leu : Stella : cultures irriguées : pointe au Sel : Prise 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182492v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Réunion : Saint-Leu : Grand Fond : Stella : pointe au Sel : Prise 2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La Réunion : Saint-Leu : Stella : jardin : musée : Prise 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04183138v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Réunion : Saint-Leu : Stella : cultures irriguées : pointe au Sel : Prise 3</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La Réunion : Saint-Leu : Stella : pointe au Sel : Prise 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04183060v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Réunion : Saint-Leu : Stella : cultures irriguées : pointe au Sel : Prise 2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La Réunion : Saint-Leu : Stella : piton des Roches Tendres : pointe au Sel : musée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04183052v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Réunion : Saint-Leu : Stella : jardin : musée : Prise 1</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La Réunion : Saint-Leu : Stella : pointe au Sel : Prise 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04183072v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Réunion : Saint-Leu : Stella : pointe au Sel : Prise 1</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La Réunion : Saint-Leu : Stella : pointe au Sel : piton des Roches Tendres : Prise 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t>
+              <w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182937v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Réunion : Saint-Leu : Stella : piton des Roches Tendres : pointe au Sel : musée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La Réunion : Saint-Leu : Grand Fond : Stella : pointe au Sel : Prise 6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04183115v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04184283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Réunion : Saint-Leu : Stella : pointe au Sel : Prise 2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La Réunion : Saint-Leu : Stella : Grand Stella : pointe au Sel : musée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182940v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Réunion : Saint-Leu : Stella : pointe au Sel : piton des Roches Tendres : Prise 3</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La Réunion : Saint-Leu : Stella : cultures irriguées : pointe au Sel : piton des Roches Tendres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu, France. 2018</w:t>
+              <w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182517v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Réunion : Saint-Leu : Grand Fond : Stella : pointe au Sel : Prise 6</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La Réunion : Saint-Leu : Stella : pointe au Sel : piton des Roches Tendres : Prise 5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04184283v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Réunion : Saint-Leu : Stella : Grand Stella : pointe au Sel : musée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La Réunion : Saint-Leu : Stella : jardin : musée : Prise 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04183031v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Réunion : Saint-Leu : Stella : cultures irriguées : pointe au Sel : piton des Roches Tendres</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La Réunion : Saint-Leu : Stella : jardin : Grand Stella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04183024v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Réunion : Saint-Leu : Stella : pointe au Sel : piton des Roches Tendres : Prise 5</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La Réunion : Saint-Leu : Grand Fond : Stella : pointe au Sel : Prise 7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182560v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04184309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId115"/>
+      <w:footerReference w:type="default" r:id="rId116"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6318,51 +6387,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6ABFD6B5"/>
+    <w:nsid w:val="F0A26277"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6549,51 +6618,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:remi.bercovitz@bordeaux.archi.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sevremothaise-paysagescroises.jimdofree.com/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.projetsdepaysage.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rfmv.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508046v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bercovitz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01426397.2025.2580344" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508034v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bercovitz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13fah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488563v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.14092" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04759137v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Briffaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634172v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154162v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.29045" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154252v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220711v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958153v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Germanaz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Abela" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02185742v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Desjardins" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943472v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.3891" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939430v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.12242" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508076v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04998494v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bigando" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508073v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488603v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488596v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488667v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488629v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488643v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488649v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488890v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Marlin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02475709v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Vigne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04998689v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tesson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Quintin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154338v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462803v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boullet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299308v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522216v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edisens.fr/Environnement/environnement-hors-collection/biodiversite-paysage-et-cadre-de-vie-la-democratie-en-pratique" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359824v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.braillard.ch/fr/recherches/paysage-en-partage-sensibilites-et-mobilisations-paysageres-dans-la-conduite-de-projet-urbain-2/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939423v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Rol-Tanguy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Luginbuhl" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939440v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05199200v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amelot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Andr&#233;-Lamat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522933v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davasse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939433v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824885v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daunes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Ferrario" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Frolova Ignatieva" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958612v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Luginb&#252;hl" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Barsacq" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939449v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939426v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01389301v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01383289v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015BOR30051" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184250v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stricot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183157v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184259v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184211v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183093v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183069v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184309v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183106v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182455v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183045v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183130v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182924v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182549v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183086v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184266v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182910v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182492v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183138v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183060v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183052v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183072v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182937v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183115v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182940v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182517v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184283v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183031v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183024v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182560v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:remi.bercovitz@bordeaux.archi.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sevremothaise-paysagescroises.jimdofree.com/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.projetsdepaysage.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rfmv.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606126v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bercovitz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508046v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bercovitz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01426397.2025.2580344" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488563v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.14092" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04759137v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Briffaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508034v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13fah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634172v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154162v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.29045" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154252v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220711v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958153v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Germanaz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Abela" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02185742v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Desjardins" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943472v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.3891" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939430v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.12242" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508076v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04998494v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bigando" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508073v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488603v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488596v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488667v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488629v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488643v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488649v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488890v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Marlin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02475709v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Vigne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04998689v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tesson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Quintin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154338v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462803v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boullet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299308v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522216v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edisens.fr/Environnement/environnement-hors-collection/biodiversite-paysage-et-cadre-de-vie-la-democratie-en-pratique" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359824v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.braillard.ch/fr/recherches/paysage-en-partage-sensibilites-et-mobilisations-paysageres-dans-la-conduite-de-projet-urbain-2/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939423v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Rol-Tanguy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Luginbuhl" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939440v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05199200v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amelot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Andr&#233;-Lamat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522933v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davasse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939433v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824885v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daunes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Ferrario" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Frolova Ignatieva" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958612v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Luginb&#252;hl" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Barsacq" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939449v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939426v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01389301v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01383289v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015BOR30051" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183157v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stricot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184250v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184259v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184211v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184266v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182910v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182492v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183086v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182549v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183130v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182455v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183045v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183106v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182924v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183138v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183060v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183052v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183072v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182937v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183115v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182940v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182517v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184283v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183031v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183024v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182560v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183093v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183069v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184309v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>