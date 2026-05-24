--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -868,187 +868,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONTRIBUTION AUX RECHERCHES SUR LE JARDIN MODERNE EN ESPAGNE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Savanes en sursis sur l'île de La Réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Briffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Terrestres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, https://www.terrestres.org/2024/10/04/savane-en-sursis-sur-lile-de-la-reunion/</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04488563v1</w:t>
+                <w:t xml:space="preserve">halshs-04759137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Savanes en sursis sur l'île de La Réunion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CONTRIBUTION AUX RECHERCHES SUR LE JARDIN MODERNE EN ESPAGNE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terrestres</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Matériaux de la recherche, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/craup.14092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04759137v1</w:t>
+                <w:t xml:space="preserve">hal-04488563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier de Winthuysen et la restauration du jardin du Barranco au palais de la Moncloa (Madrid, 1918-1922)</w:t>
               </w:r>
@@ -1175,174 +1175,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04634172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’invention de la médiation paysagère. Contribution à une analyse critique d’expériences entre recherche et action mises en œuvre dans les territoires ruraux (1990-2010)</w:t>
+                <w:t xml:space="preserve">Le pré communal réinventé. Pratique de l’éco-pâturage dans un village périurbain de Gironde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Banc Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04154162v1</w:t>
+                <w:t xml:space="preserve">hal-04154252v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pré communal réinventé. Pratique de l’éco-pâturage dans un village périurbain de Gironde</w:t>
+                <w:t xml:space="preserve">L’invention de la médiation paysagère. Contribution à une analyse critique d’expériences entre recherche et action mises en œuvre dans les territoires ruraux (1990-2010)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Banc Public</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/paysage.29045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04154252v2</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA PÉDAGOGIE « RÉGÉNÉRATIONNISTE » DU JARDIN ET DU PAYSAGE DE JAVIER DE WINTHUYSEN</w:t>
               </w:r>
@@ -1486,213 +1486,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02958153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I paesaggi del paesaggista. Una traiettoria francese</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">L’invention du bassin d’Arcachon. Essai sur le désir d’un rivage singulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bercovitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briffaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ann Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Architettura del paesaggio</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45, pp.25-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/soe.3891⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02185742v1</w:t>
+                <w:t xml:space="preserve">halshs-01943472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’invention du bassin d’Arcachon. Essai sur le désir d’un rivage singulier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">I paesaggi del paesaggista. Una traiettoria francese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Briffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Briffaud</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Architettura del paesaggio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Professione paesaggista / The Landscape Architect, 36, pp.18-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01943472v1</w:t>
+                <w:t xml:space="preserve">halshs-02185742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysage, médiation paysagère et &amp;quot; bon état écologique&amp;quot; de la haute vallée de la Sèvre niortaise Mener une enquête historique pour fonder un projet partagé (XVIIIe - XXIe siècle)</w:t>
               </w:r>
@@ -2002,165 +2002,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paysage et ressources énergétiques dans les montagnes sud-européennes</w:t>
+                <w:t xml:space="preserve">Émergence et développement de l’enseignement du paysage et du projet de paysage à l’Ensap de Bordeaux (1987-1998)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paysage et transition énergétique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau paysage Nouvelle-Aquitaine, Feb 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Devenir paysagiste. Histoire et évolution d’une formation au paysage et au projet de paysage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole nationale supérieure de paysage de Versailles-Marseille, Jun 2022, Versailles (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04488603v1</w:t>
+                <w:t xml:space="preserve">hal-04488596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émergence et développement de l’enseignement du paysage et du projet de paysage à l’Ensap de Bordeaux (1987-1998)</w:t>
+                <w:t xml:space="preserve">Paysage et ressources énergétiques dans les montagnes sud-européennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Devenir paysagiste. Histoire et évolution d’une formation au paysage et au projet de paysage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole nationale supérieure de paysage de Versailles-Marseille, Jun 2022, Versailles (FR), France</w:t>
+              <w:t xml:space="preserve">Paysage et transition énergétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau paysage Nouvelle-Aquitaine, Feb 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04488596v1</w:t>
+                <w:t xml:space="preserve">hal-04488603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducción al seminario &amp;quot;Actualidad de Javier de Winthuysen</w:t>
               </w:r>
@@ -2799,51 +2799,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléments pour une histoire environnementale et paysagère des savanes réunionnaises sous le vent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3010,51 +3010,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une pratique paysagiste de la médiation environnementale. Une expérimentation dans la haute vallée de la Sèvre niortaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briffaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yves Luginbühl. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversité, paysage et cadre de vie. La démocratie en pratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3412,51 +3412,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les savanes de la côte sous le vent à La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3530,51 +3530,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les savanes de la côte sous le vent à La Réunion. Histoire et dynamiques, perceptions et pratiques, gestion et médiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3646,224 +3646,224 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01522933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire des représentations sociales de la qualité des paysages et du milieu (XVIIIe - XXe siècle). Les formes historiques de la valorisation du bassin d'Arcachon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Bercovitz</w:t>
+                <w:t xml:space="preserve">Ressources paysagères et ressources énergétiques dans les montagnes sud-européennes. Histoire, comparaison, expérimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Briffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Davasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Ferrario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Frolova Ignatieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IMR-2011-BRI, Ministère de la culture et de la communication / Bureau de la recherche architecturale, urbaine et paysagère (BRAUP); Ministère de l’écologie, du développement durable et de l’énergie; Atelier international du Grand Paris; Ecole nationale supérieure d'architecture et de paysage de Bordeaux / Centre de recherche sur l'histoire et la culture du paysage (CEPAGE). 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00939433v1</w:t>
+                <w:t xml:space="preserve">hal-01824885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ressources paysagères et ressources énergétiques dans les montagnes sud-européennes. Histoire, comparaison, expérimentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Histoire des représentations sociales de la qualité des paysages et du milieu (XVIIIe - XXe siècle). Les formes historiques de la valorisation du bassin d'Arcachon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bercovitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briffaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Frolova Ignatieva</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-01824885v1</w:t>
+                <w:t xml:space="preserve">halshs-00939433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysages, représentations socio-culturelles et actions paysagères en vallée de Garonne. Observations, suivi et évaluation. Contribution par la recherche paysagère aux politiques et aux actions menées dans le cadre du Plan Garonne (2007-2013)</w:t>
               </w:r>
@@ -4325,185 +4325,185 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Réunion : Saint-Leu : Grand Fond : Stella : pointe au Sel : Schéma 1</w:t>
+                <w:t xml:space="preserve">La Réunion : Saint-Leu : Grand Fond : Stella : pointe au Sel : Prise 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Stricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (illustration)</w:t>
+              <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04183157v1</w:t>
+                <w:t xml:space="preserve">hal-04184250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Réunion : Saint-Leu : Grand Fond : Stella : pointe au Sel : Prise 3</w:t>
+                <w:t xml:space="preserve">La Réunion : Saint-Leu : Grand Fond : Stella : pointe au Sel : Schéma 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Stricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (photographie)</w:t>
+              <w:t xml:space="preserve"> (illustration)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04184250v1</w:t>
+                <w:t xml:space="preserve">hal-04183157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Réunion : Saint-Leu : Grand Fond : Stella : pointe au Sel : Prise 4</w:t>
               </w:r>
@@ -4641,291 +4641,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04184211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Réunion : Saint-Leu : Grand Fond : Stella : pointe au Sel : Prise 5</w:t>
+                <w:t xml:space="preserve">La Réunion : Saint-Leu : Stella : pointe au Sel : piton des Roches Tendres : Prise 6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04184266v1</w:t>
+                <w:t xml:space="preserve">hal-04182910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Réunion : Saint-Leu : Stella : pointe au Sel : piton des Roches Tendres : Prise 6</w:t>
+                <w:t xml:space="preserve">La Réunion : Saint-Leu : Stella : pointe au Sel : piton des Roches Tendres : Prise 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04182910v1</w:t>
+                <w:t xml:space="preserve">hal-04182492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Réunion : Saint-Leu : Stella : pointe au Sel : piton des Roches Tendres : Prise 2</w:t>
+                <w:t xml:space="preserve">La Réunion : Saint-Leu : Grand Fond : Stella : pointe au Sel : Prise 5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04182492v1</w:t>
+                <w:t xml:space="preserve">hal-04184266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Réunion : Saint-Leu : Stella : jardin : musée : Prise 2</w:t>
+                <w:t xml:space="preserve">La Réunion : Saint-Leu : Stella : pointe au Sel : piton des Roches Tendres : Prise 7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04183086v1</w:t>
+                <w:t xml:space="preserve">hal-04182924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Réunion : Saint-Leu : Stella : pointe au Sel : piton des Roches Tendres : Prise 4</w:t>
               </w:r>
@@ -4971,489 +4971,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04182549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Réunion : Saint-Leu : Grand Fond : Stella : pointe au Sel : Prise 1</w:t>
+                <w:t xml:space="preserve">La Réunion : Saint-Leu : Stella : jardin : musée : Prise 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04183130v1</w:t>
+                <w:t xml:space="preserve">hal-04183086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Réunion : Saint-Leu : Stella : pointe au Sel : piton des Roches Tendres : Prise 1</w:t>
+                <w:t xml:space="preserve">La Réunion : Saint-Leu : Grand Fond : Stella : pointe au Sel : Prise 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04182455v1</w:t>
+                <w:t xml:space="preserve">hal-04183130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Réunion : Saint-Leu : Stella : cultures irriguées : pointe au Sel : Prise 1</w:t>
+                <w:t xml:space="preserve">La Réunion : Saint-Leu : Stella : pointe au Sel : piton des Roches Tendres : Prise 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04183045v1</w:t>
+                <w:t xml:space="preserve">hal-04182455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Réunion : Saint-Leu : Stella : Maison Bédier : musée</w:t>
+                <w:t xml:space="preserve">La Réunion : Saint-Leu : Stella : cultures irriguées : pointe au Sel : Prise 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04183106v1</w:t>
+                <w:t xml:space="preserve">hal-04183045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Réunion : Saint-Leu : Stella : pointe au Sel : piton des Roches Tendres : Prise 7</w:t>
+                <w:t xml:space="preserve">La Réunion : Saint-Leu : Stella : Maison Bédier : musée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04182924v1</w:t>
+                <w:t xml:space="preserve">hal-04183106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Réunion : Saint-Leu : Grand Fond : Stella : pointe au Sel : Prise 2</w:t>
+                <w:t xml:space="preserve">La Réunion : Saint-Leu : Stella : pointe au Sel : Prise 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04183138v1</w:t>
+                <w:t xml:space="preserve">hal-04182937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Réunion : Saint-Leu : Stella : cultures irriguées : pointe au Sel : Prise 3</w:t>
+                <w:t xml:space="preserve">La Réunion : Saint-Leu : Grand Fond : Stella : pointe au Sel : Prise 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04183060v1</w:t>
+                <w:t xml:space="preserve">hal-04183138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Réunion : Saint-Leu : Stella : cultures irriguées : pointe au Sel : Prise 2</w:t>
               </w:r>
@@ -5565,357 +5565,357 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04183072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Réunion : Saint-Leu : Stella : pointe au Sel : Prise 1</w:t>
+                <w:t xml:space="preserve">La Réunion : Saint-Leu : Stella : cultures irriguées : pointe au Sel : Prise 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04182937v1</w:t>
+                <w:t xml:space="preserve">hal-04183060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Réunion : Saint-Leu : Stella : piton des Roches Tendres : pointe au Sel : musée</w:t>
+                <w:t xml:space="preserve">La Réunion : Saint-Leu : Stella : pointe au Sel : piton des Roches Tendres : Prise 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t>
+              <w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04183115v1</w:t>
+                <w:t xml:space="preserve">hal-04182517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Réunion : Saint-Leu : Stella : pointe au Sel : Prise 2</w:t>
+                <w:t xml:space="preserve">La Réunion : Saint-Leu : Stella : piton des Roches Tendres : pointe au Sel : musée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04182940v1</w:t>
+                <w:t xml:space="preserve">hal-04183115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Réunion : Saint-Leu : Stella : pointe au Sel : piton des Roches Tendres : Prise 3</w:t>
+                <w:t xml:space="preserve">La Réunion : Saint-Leu : Grand Fond : Stella : pointe au Sel : Prise 6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu, France. 2018</w:t>
+              <w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04182517v1</w:t>
+                <w:t xml:space="preserve">hal-04184283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Réunion : Saint-Leu : Grand Fond : Stella : pointe au Sel : Prise 6</w:t>
+                <w:t xml:space="preserve">La Réunion : Saint-Leu : Stella : pointe au Sel : Prise 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04184283v1</w:t>
+                <w:t xml:space="preserve">hal-04182940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Réunion : Saint-Leu : Stella : Grand Stella : pointe au Sel : musée</w:t>
               </w:r>
@@ -6387,51 +6387,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F0A26277"/>
+    <w:nsid w:val="9641B129"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6618,51 +6618,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:remi.bercovitz@bordeaux.archi.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sevremothaise-paysagescroises.jimdofree.com/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.projetsdepaysage.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rfmv.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606126v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bercovitz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508046v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bercovitz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01426397.2025.2580344" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488563v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.14092" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04759137v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Briffaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508034v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13fah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634172v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154162v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.29045" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154252v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220711v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958153v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Germanaz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Abela" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02185742v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Desjardins" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943472v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.3891" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939430v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.12242" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508076v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04998494v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bigando" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508073v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488603v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488596v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488667v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488629v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488643v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488649v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488890v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Marlin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02475709v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Vigne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04998689v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tesson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Quintin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154338v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462803v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boullet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299308v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522216v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edisens.fr/Environnement/environnement-hors-collection/biodiversite-paysage-et-cadre-de-vie-la-democratie-en-pratique" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359824v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.braillard.ch/fr/recherches/paysage-en-partage-sensibilites-et-mobilisations-paysageres-dans-la-conduite-de-projet-urbain-2/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939423v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Rol-Tanguy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Luginbuhl" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939440v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05199200v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amelot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Andr&#233;-Lamat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522933v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davasse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939433v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824885v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daunes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Ferrario" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Frolova Ignatieva" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958612v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Luginb&#252;hl" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Barsacq" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939449v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939426v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01389301v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01383289v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015BOR30051" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183157v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stricot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184250v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184259v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184211v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184266v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182910v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182492v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183086v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182549v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183130v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182455v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183045v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183106v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182924v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183138v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183060v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183052v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183072v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182937v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183115v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182940v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182517v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184283v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183031v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183024v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182560v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183093v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183069v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184309v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:remi.bercovitz@bordeaux.archi.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sevremothaise-paysagescroises.jimdofree.com/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.projetsdepaysage.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rfmv.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606126v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bercovitz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508046v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bercovitz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01426397.2025.2580344" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04759137v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Briffaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488563v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.14092" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508034v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13fah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634172v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154252v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154162v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.29045" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220711v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958153v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Germanaz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Abela" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943472v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.3891" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02185742v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Desjardins" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939430v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.12242" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508076v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04998494v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bigando" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508073v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488596v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488603v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488667v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488629v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488643v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488649v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488890v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Marlin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02475709v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Vigne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04998689v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tesson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Quintin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154338v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462803v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boullet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299308v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522216v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edisens.fr/Environnement/environnement-hors-collection/biodiversite-paysage-et-cadre-de-vie-la-democratie-en-pratique" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359824v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.braillard.ch/fr/recherches/paysage-en-partage-sensibilites-et-mobilisations-paysageres-dans-la-conduite-de-projet-urbain-2/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939423v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Rol-Tanguy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Luginbuhl" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939440v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05199200v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amelot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Andr&#233;-Lamat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522933v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davasse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824885v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daunes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Ferrario" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Frolova Ignatieva" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939433v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958612v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Luginb&#252;hl" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Barsacq" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939449v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939426v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01389301v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01383289v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015BOR30051" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184250v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stricot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183157v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184259v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184211v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182910v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182492v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184266v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182924v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182549v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183086v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183130v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182455v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183045v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183106v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182937v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183138v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183052v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183072v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183060v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182517v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183115v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184283v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182940v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183031v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183024v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182560v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183093v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183069v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184309v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>