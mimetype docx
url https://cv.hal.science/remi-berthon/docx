--- v1 (2026-03-24)
+++ v2 (2026-05-03)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1289,1112 +1289,1047 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03198672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking the Near Eastern origins and European dispersal of the western house mouse</w:t>
+                <w:t xml:space="preserve">Reconstructing Funerary Sequences of Kurgans in the Southern Caucasus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Cucchi</w:t>
+                <w:t xml:space="preserve">Nicola Laneri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katerina Papayianni</w:t>
+                <w:t xml:space="preserve">Bakhtiyar Jalilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Cersoy</w:t>
+                <w:t xml:space="preserve">Yilmaz S Erdal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Aznar-Cormano</w:t>
+                <w:t xml:space="preserve">Stefano Valentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Zazzo</w:t>
+                <w:t xml:space="preserve">Modwene Poulmarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10, pp.8276. </w:t>
+              <w:t xml:space="preserve">Anatolica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 46, pp.103-145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-64939-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2143/ANA.46.0.3288921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02863651v1</w:t>
+                <w:t xml:space="preserve">hal-03160229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing Funerary Sequences of Kurgans in the Southern Caucasus</w:t>
+                <w:t xml:space="preserve">Tracking the Near Eastern origins and European dispersal of the western house mouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola Laneri</w:t>
+                <w:t xml:space="preserve">Thomas Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bakhtiyar Jalilov</w:t>
+                <w:t xml:space="preserve">Katerina Papayianni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yilmaz S Erdal</w:t>
+                <w:t xml:space="preserve">Sophie Cersoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Valentini</w:t>
+                <w:t xml:space="preserve">Laetitia Aznar-Cormano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modwene Poulmarc'H</w:t>
+                <w:t xml:space="preserve">Antoine Zazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anatolica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 46, pp.103-145. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.8276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2143/ANA.46.0.3288921⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-64939-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03160229v1</w:t>
+                <w:t xml:space="preserve">hal-02863651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking the Near Eastern origins and European dispersal of the western house mouse</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New light on the Late Prehistory of the South Caucasus: Data from the recent excavation campaings at Kültepe I in Nakhchivan, Azerbaijan (2012-2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veli Bakhshaliyev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Thomalsky</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-64939-9⟩</w:t>
+              <w:t xml:space="preserve">Paléorient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 45 (1), pp.81-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/paleorient.589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05464860v1</w:t>
+                <w:t xml:space="preserve">hal-02489738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New light on the Late Prehistory of the South Caucasus: Data from the recent excavation campaings at Kültepe I in Nakhchivan, Azerbaijan (2012-2018)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De la domestication à l'hybridation, une brève histoire des relations entre les sociétés humaines et les camélidés à deux bosses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Judith Thomalsky</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjan Mashkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Burger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canan Çakirlar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paléorient</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ethnozootechnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 106, pp.7-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02489738v1</w:t>
+                <w:t xml:space="preserve">hal-02489772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la domestication à l'hybridation, une brève histoire des relations entre les sociétés humaines et les camélidés à deux bosses</w:t>
+                <w:t xml:space="preserve">Integration of Linearbandkeramik cattle husbandry in the forested landscape of the mid-Holocene climate optimum: Seasonal-scale investigations in Bohemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Canan Çakirlar</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Kovačiková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tresset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnozootechnie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51, pp.16-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaa.2018.05.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02489772v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of Linearbandkeramik cattle husbandry in the forested landscape of the mid-Holocene climate optimum: Seasonal-scale investigations in Bohemia</w:t>
+                <w:t xml:space="preserve">A ritual deposit of fox remains at Ovçular Tepesi (Nakhchivan, Azerbaijan) and its relation with the pastoral nature of Late Chalcolithic communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20, pp.930-936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2017.10.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaa.2018.05.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02125939v1</w:t>
+                <w:t xml:space="preserve">hal-02137818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A ritual deposit of fox remains at Ovçular Tepesi (Nakhchivan, Azerbaijan) and its relation with the pastoral nature of Late Chalcolithic communities</w:t>
+                <w:t xml:space="preserve">Buried with turtles: the symbolic role of the Euphrates soft-shelled turtle ( Rafetus euphraticus ) in Mesopotamia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yilmaz S Erdal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjan Mashkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gülriz Kozbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Antiquity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 90 (349), pp.111-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15184/aqy.2015.196⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2017.10.015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02137818v1</w:t>
+                <w:t xml:space="preserve">hal-02137071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buried with turtles: the symbolic role of the Euphrates soft-shelled turtle ( Rafetus euphraticus ) in Mesopotamia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ritual and Identity in Rural Mesopotamia: Hirbemerdon Tepe and the Upper Tigris River Valley in the Middle Bronze Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Laneri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Ur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anacleto D’agostino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (4), pp.533-564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3764/aja.119.4.0533⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15184/aqy.2015.196⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02137071v1</w:t>
+                <w:t xml:space="preserve">hal-02137965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ritual and Identity in Rural Mesopotamia: Hirbemerdon Tepe and the Upper Tigris River Valley in the Middle Bronze Age</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Animal Resources in the Late Uruk Period Food Practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Archaeology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Origini Preistoria e Protostoria delle civiltà - Prehistory and protohistory of ancient civilizations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 37, pp.42-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3764/aja.119.4.0533⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02137965v1</w:t>
+                <w:t xml:space="preserve">hal-02137055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Genesis of the Kura-Araxes phenomenon: New evidence from Nakhchivan (Azerbaijan)</w:t>
               </w:r>
@@ -2469,5787 +2404,6447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01861805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animal Resources in the Late Uruk Period Food Practices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A reply to G. Palumbi and C. Chataigner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veli Bakhshaliyev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Origini Preistoria e Protostoria delle civiltà - Prehistory and protohistory of ancient civilizations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 37, pp.42-44</w:t>
+              <w:t xml:space="preserve">Paléorient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41-2, pp.157-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137055v1</w:t>
+                <w:t xml:space="preserve">hal-01861806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reply to G. Palumbi and C. Chataigner</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Veli Bakhshaliyev</w:t>
+                <w:t xml:space="preserve">Provisioning an Urban Center under Foreign Occupation. Zooarchaeological Insights into the Hittite Presence in Late Fourteenth-Century BCE Alalakh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canan Çakirlar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birch Suzanne Pilaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat Akar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paléorient</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 41-2, pp.157-162</w:t>
+              <w:t xml:space="preserve">Journal of Eastern Mediterranean Archaeology &amp; Heritage Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (4), pp.259-276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01861806v1</w:t>
+                <w:t xml:space="preserve">hal-02195100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Provisioning an Urban Center under Foreign Occupation. Zooarchaeological Insights into the Hittite Presence in Late Fourteenth-Century BCE Alalakh</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Past, Current and Future Contribution of Zooarchaeology to the Knowledge of the Neolithic and Chalcolithic Cultures in South Caucasus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Eastern Mediterranean Archaeology &amp; Heritage Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 2 (4), pp.259-276</w:t>
+              <w:t xml:space="preserve">Studies in Caucasian Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02195100v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02136934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Past, Current and Future Contribution of Zooarchaeology to the Knowledge of the Neolithic and Chalcolithic Cultures in South Caucasus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caravans, camel wrestling and cowrie shells: towards a social zooarchaeology of camel hybridization in Anatolia and adjacent regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canan Çakirlar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Caucasian Archaeology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Anthropozoologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 49 (2), pp.237-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5252/az2014n2a06⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02136934v1</w:t>
+                <w:t xml:space="preserve">hal-02138376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caravans, camel wrestling and cowrie shells: towards a social zooarchaeology of camel hybridization in Anatolia and adjacent regions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A bioarchaeological investigation of three late Chalcolithic pits at Ovçular Tepesi (Nakhchivan, Azerbaijan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Decaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsófia Eszter Kovács</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim van Neer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margareta Tengberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropozoologica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18 (3), pp.191-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1179/1749631413Y.0000000005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5252/az2014n2a06⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02138376v1</w:t>
+                <w:t xml:space="preserve">hal-02044013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the trail of Neolithic mice and men towards Transcaucasia: zooarchaeological clues from Nakhchivan (Azerbaijan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsófia Eszter Kovács</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Orth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 108 (4), pp.917-928. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/bij.12004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bioarchaeological investigation of three late Chalcolithic pits at Ovçular Tepesi (Nakhchivan, Azerbaijan)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Margareta Tengberg</w:t>
+                <w:t xml:space="preserve">The Hirbemerdon Tepe Archaeological Project 2006-2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Laneri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Ur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Valentini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anacleto D’agostino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Archaeology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Anatolica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 34, pp.177-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2143/ANA.34.0.2031567⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1179/1749631413Y.0000000005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02044013v1</w:t>
+                <w:t xml:space="preserve">hal-02138508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Hirbemerdon Tepe Archaeological Project 2006-2007</w:t>
-[...132 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Animal Remains from Tilbeşar Excavations, Southeast Anatolia, Turkey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjan Mashkour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anatolia antiqua = Eski anadolu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 16 (1), pp.23-51. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/anata.2008.1248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02138478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (44)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (51)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common Practices or Regional Variations? Synthesizing Agro-Sylvo-Pastoral Evidence from the Neolithic South Caucasus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Decaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Farahani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Farahani</w:t>
+                <w:t xml:space="preserve">Reinder Neef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nana Rusishvili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th ICAANE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05472449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing agricultural and pastoral strategies in the Chalcolithic and Early Bronze Age South Caucasus: a comparative analysis</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tracking archaeological sheep breed diversity in Southwest Asia in palaeoproteomic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Vuillien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jwana Chahoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Davoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homa Fathi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2MI, Migrations, Mobility and Innovations: interpreting change between the Neolithic and Early Bronze Age in the South Caucasus and Northern Iran (ca 6200-2400 BCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ANR 2MI, Nov 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">30th Annual Meeting of the European Association of Archaeologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05472409v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05076513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking archaeological sheep breed diversity in Southwest Asia in palaeoproteomic</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tracing agricultural and pastoral strategies in the Chalcolithic and Early Bronze Age South Caucasus: a comparative analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Decaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th Annual Meeting of the European Association of Archaeologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t>
+              <w:t xml:space="preserve">2MI, Migrations, Mobility and Innovations: interpreting change between the Neolithic and Early Bronze Age in the South Caucasus and Northern Iran (ca 6200-2400 BCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANR 2MI, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05076513v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05472409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomy of the Kültepe I culture. Its significance for unravelling the formation processes of the Caucasian Neolithic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The burial practices of Kültepe I and Ovçular Tepesi - (Nakhchivan, Azerbaijan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasemin Yılmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bakhshaliyev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marro</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Veli Bakhshaliyev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Neolithic Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Sanliurfa, Turkey</w:t>
+              <w:t xml:space="preserve">Migrations, Mobility and Innovations: interpreting change between the Neolithic and the Early Bronze Age in the South Caucasus and Northern Iran (ca. 6200-2400 BCE). Closing conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05472444v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-05594405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why Migrations, Mobility and Innovations? A few words about the cultural-historical context of Late Prehistoric Caucasus and nearby regions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparing pastoral practices in Northwestern Iran and Nakhchivan from the Chalcolithic to the Early Bronze Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Davoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiva Sheikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akbar Abedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Balasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrations, Mobility and Innovations: interpreting change between the Neolithic and the Early Bronze Age in the South Caucasus and Northern Iran (ca. 6200-2400 BCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Catherine Marro; Rémi Berthon; Céline Bon; François-Xavier le Bourdonnec, Nov 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Migrations, Mobility and Innovations: interpreting change between the Neolithic and the Early Bronze Age in the South Caucasus and Northern Iran (ca. 6200-2400 BCE). Closing conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05525705v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-05594398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic approach to animal biographies. Its potential and limits to investigate pastoral mobilities in the South Caucasus and Northwestern Iran from the Neolithic to the Bronze Age</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of dietary changes between the Neolithic and the Early Bronze Age in Nakhichevan: Continuity or discontinuity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Herrscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasemin Yilmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sepideh Maziar</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Decaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Movement and Mobility in HighLandscape Environments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Frankfurt, Germany</w:t>
+              <w:t xml:space="preserve">Migrations, Mobility and Innovations: interpreting change between the Neolithic and the Early Bronze Age in the South Caucasus and Northern Iran (ca. 6200-2400 BCE). Closing conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03705583v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-05594401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Over the mountain and the vale. Modern reference datasets for documenting pastoral practices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marjan Mashkour</w:t>
+                <w:t xml:space="preserve">Reflecting on the occupation patterns of the South Caucasus between the Neolithic and the Bronze Age (ca. 6200-1100 BCE): the significance of mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Vautrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Movement and Mobility in HighLandscape Environments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Frankfurt, Germany</w:t>
+              <w:t xml:space="preserve">Migrations, Mobility and Innovations: interpreting change between the Neolithic and the Early Bronze Age in the South Caucasus and Northern Iran (ca. 6200-2400 BCE). Closing conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03705562v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-05594402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolution and limits of isotopic approaches to puzzle out seasonal herd mobility. A modern case study from Azerbaijan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anatomy of the Kültepe I culture. Its significance for unravelling the formation processes of the Caucasian Neolithic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Decaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veli Bakhshaliyev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAA 2021 Widening horizons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Kiel (Visioconférence), Germany</w:t>
+              <w:t xml:space="preserve">World Neolithic Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Sanliurfa, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03447167v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05472444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant and animal consumption in Northwest Iran during the Bronze Age: an insight from Aliabad Tepe and Qaleh Sardar Bukan</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Why Migrations, Mobility and Innovations? A few words about the cultural-historical context of Late Prehistoric Caucasus and nearby regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Annual Meeting of the European Association of Archaeologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Kiel, Germany</w:t>
+              <w:t xml:space="preserve">Migrations, Mobility and Innovations: interpreting change between the Neolithic and the Early Bronze Age in the South Caucasus and Northern Iran (ca. 6200-2400 BCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Catherine Marro; Rémi Berthon; Céline Bon; François-Xavier le Bourdonnec, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03447043v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05525705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal calving in European prehistoric cattle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ivana Živaljević</w:t>
+                <w:t xml:space="preserve">Isotopes geology, a tool to trace herd Mobility in Nakhchivan?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAA 2021 Widening horizons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Kiel (Viosioconférence), Germany</w:t>
+              <w:t xml:space="preserve">Migrations, Mobility and Innovations: interpreting change between the Neolithic and the Early Bronze Age in the South Caucasus and Northern Iran (ca. 6200-2400 BCE). Closing conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03447053v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-05594399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature concepts et enjeux des référentiels isotopiques pour décrire les systèmes d’élevage du passé</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploitation of animal resources at Qaraçinar: Preliminary zooarchaeological results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marjan Mashkour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Référentiels : nature et pratiques en archéométrie. Journées thématiques des réseaux CAI-RN et DIM MAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Project KUR(A)GAN Final Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Nice (06000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03446984v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-05594397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human settlement in the highlands of southern Caucasus during Chalcolithic and Bronze Age through archeozoology, stable isotopes and cementochronology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Pastoral practices during the Chalcolithic to the Early Kurgan Period: faunal exploitation, seasonality, characterisation of mobilities and zootechnical knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Vautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Irina Gambaschidze</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjan Mashkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAA 2021 Widening horizons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Kiel (Visioconférence), Germany</w:t>
+              <w:t xml:space="preserve">Migrations, Mobility and Innovations: interpreting change between the Neolithic and the Early Bronze Age in the South Caucasus and Northern Iran (ca. 6200-2400 BCE). Closing conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03447224v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-05594403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Did herders’ resilience drown the environmental signal out? A reflection on the evolution of animal resources’ exploitation in the Caucasus from the VIth to the IIIrd millennia BC</w:t>
+                <w:t xml:space="preserve">Isotopic approach to animal biographies. Its potential and limits to investigate pastoral mobilities in the South Caucasus and Northwestern Iran from the Neolithic to the Bronze Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjan Mashkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiva Sheikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sepideh Maziar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crises, Collapse and Change in the Occupation Patterns of the Caucasus during the Holocene: Environmental and Human Factors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Human Movement and Mobility in HighLandscape Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Frankfurt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03705617v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EVOSHEEP project: Documenting morphological diversity of early sheep 'breeds' in Southwest Asian societies (6th - 1rst millennia BC) using 3D geometric morphometric of appendicular bones</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Over the mountain and the vale. Modern reference datasets for documenting pastoral practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjan Mashkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème réunion du groupe de travail en Archéozoologie, Génétique, Protéomiques et Morphométriques (AGPM – ICAZ) - Université d'Oulu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Oulu, Finland</w:t>
+              <w:t xml:space="preserve">Human Movement and Mobility in HighLandscape Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Frankfurt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03510766v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are petrous bones just a repository of ancient molecules? Investigating biosystematic signals in caprine petrous bone using 3D virtual morphology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marjan Mashkour</w:t>
+                <w:t xml:space="preserve">Plant and animal consumption in Northwest Iran during the Bronze Age: an insight from Aliabad Tepe and Qaleh Sardar Bukan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolyne Douché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Decaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Decruyenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homa Fathi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Davoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th symposium national de morphométrie et évolution des formes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISEM, Montpellier, Jun 2021, Montpellier (France), France</w:t>
+              <w:t xml:space="preserve">27th Annual Meeting of the European Association of Archaeologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Kiel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03992152v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03447043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polysource procurement at Nakhchivan Tepe (Azerbaijan, Chalcolithic): first insights into the obsidian consumption patterns of a Dalma site recently discovered in the Southern Caucasus</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resolution and limits of isotopic approaches to puzzle out seasonal herd mobility. A modern case study from Azerbaijan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Giblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Balasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjan Mashkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Thévenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Obsidian Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Sárospatak, Hungary. pp.121-132</w:t>
+              <w:t xml:space="preserve">EAA 2021 Widening horizons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Kiel (Visioconférence), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02157366v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03447167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping herd mobilities and evaluating their role in exchange networks, a preliminary view from Ovçular Tepesi (Nakhchivan, Azerbaijan)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seasonal calving in European prehistoric cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Balasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalind E Gillis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Živaljević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Kovacikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The integration of the mountains into the Caucasian agro-pastoral systems between the Neolithic and the Bronze Age</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Online, France</w:t>
+              <w:t xml:space="preserve">EAA 2021 Widening horizons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Kiel (Viosioconférence), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03134441v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03447053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pastoral activities and the search for mineral resources: Insights and new approaches from Late Chalcolithic and Early Bronze Age Transcaucasus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Human settlement in the highlands of southern Caucasus during Chalcolithic and Bronze Age through archeozoology, stable isotopes and cementochronology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Balasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Fiorillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Gambaschidze</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Felix Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The integration of the mountains into the Caucasian agro-pastoral systems between the Neolithic and the Bronze Age</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Online, France</w:t>
+              <w:t xml:space="preserve">EAA 2021 Widening horizons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Kiel (Visioconférence), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03134455v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03447224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic evidence for the appearance of vertical herd mobility in the Southern Caucasus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nature concepts et enjeux des référentiels isotopiques pour décrire les systèmes d’élevage du passé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Balasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Zazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjan Mashkour</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The integration of the mountains into the Caucasian agro-pastoral systems between the Neolithic and the Bronze Age</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Online, France</w:t>
+              <w:t xml:space="preserve">Référentiels : nature et pratiques en archéométrie. Journées thématiques des réseaux CAI-RN et DIM MAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03134432v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03446984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The formation of the Caucasian Neolithic as seen from Kültepe I - New data (2012-2018)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Did herders’ resilience drown the environmental signal out? A reflection on the evolution of animal resources’ exploitation in the Caucasus from the VIth to the IIIrd millennia BC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Neolithization processes of the Caucasus: a reassessment in the light of recent archaeological, bioarchaeological and environmental data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">Crises, Collapse and Change in the Occupation Patterns of the Caucasus during the Holocene: Environmental and Human Factors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02543647v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharing taste and know-how: Regional distribution of animal exploitation patterns and pastoral strategies in the Southern Caucasus and Northwestern Iran from the Neolithic to the Early Bronze Age</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Azadeh Fatemeh Mohaseb Karimlu</w:t>
+                <w:t xml:space="preserve">EVOSHEEP project: Documenting morphological diversity of early sheep 'breeds' in Southwest Asian societies (6th - 1rst millennia BC) using 3D geometric morphometric of appendicular bones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Vuillien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jwana Chahoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussab Albesso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agraw Amane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Araxes Rivers in Late Prehistory: Bridge or Border?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">9ème réunion du groupe de travail en Archéozoologie, Génétique, Protéomiques et Morphométriques (AGPM – ICAZ) - Université d'Oulu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Oulu, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153199v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03510766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domestication, diffusion et hybridation du chameau à partir de données archéozoologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are petrous bones just a repository of ancient molecules? Investigating biosystematic signals in caprine petrous bone using 3D virtual morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jwana Chahoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjan Mashkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire et actualité des Camélidés d’Afrique du Nord et du Moyen-Orient - Journée d’étude de la Société d’Ethnozootechnie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">11th symposium national de morphométrie et évolution des formes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISEM, Montpellier, Jun 2021, Montpellier (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02153168v1</w:t>
+                <w:t xml:space="preserve">hal-03992152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of obsidian consumption between Nakhchivan and Northwestern Iran: a long-term perspective (6200 2300 BC)</w:t>
+                <w:t xml:space="preserve">Polysource procurement at Nakhchivan Tepe (Azerbaijan, Chalcolithic): first insights into the obsidian consumption patterns of a Dalma site recently discovered in the Southern Caucasus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veli Bakhshaliyev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Araxes Rivers in Late Prehistory: Bridge or Border?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Obsidian Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Sárospatak, Hungary. pp.121-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153192v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herding and hunting in north-western Iran and adjacent areas from Late Neolithic to Early Bronze Age</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marjan Mashkour</w:t>
+                <w:t xml:space="preserve">Pastoral activities and the search for mineral resources: Insights and new approaches from Late Chalcolithic and Early Bronze Age Transcaucasus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Stöllner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Gambaschidze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgi Gogochuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akbar Abedi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Roghiyeh Rahimi</w:t>
+                <w:t xml:space="preserve">Felix Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Araxes Rivers in Late Prehistory: Bridge or Border?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">The integration of the mountains into the Caucasian agro-pastoral systems between the Neolithic and the Bronze Age</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153209v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental determinism or cultural choice ? The contribution of herding strategies to the shaping of Neolithic identities in the Caucasus</w:t>
+                <w:t xml:space="preserve">Mapping herd mobilities and evaluating their role in exchange networks, a preliminary view from Ovçular Tepesi (Nakhchivan, Azerbaijan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gadebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Giblin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Neolithization processes of the Caucasus: a reassessment in the light of recent archaeological, bioarchaeological and environmental data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">The integration of the mountains into the Caucasian agro-pastoral systems between the Neolithic and the Bronze Age</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02543651v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herds on their way to the pastures: Zooarchaeological results of Uçan Ağıl campsite (5th-3rd mill. BC / Nakhchivan - Azerbaijan)</w:t>
+                <w:t xml:space="preserve">Isotopic evidence for the appearance of vertical herd mobility in the Southern Caucasus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Delphine Decruyenaere</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjan Mashkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiorillo Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVth ASWA(AA) Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">The integration of the mountains into the Caucasian agro-pastoral systems between the Neolithic and the Bronze Age</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153186v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hidden hybrids: Camels and cultural blending in the Ancient Near East</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Canan Çakirlar</w:t>
+                <w:t xml:space="preserve">The formation of the Caucasian Neolithic as seen from Kültepe I - New data (2012-2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veli Bakhshaliyev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVth ASWA(AA) Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">The Neolithization processes of the Caucasus: a reassessment in the light of recent archaeological, bioarchaeological and environmental data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153182v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excavations and researches at Kiçik Tepe (Azerbaidjan). New data on the Neolithic of the Middle Kura Valley</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurence Astruc</w:t>
+                <w:t xml:space="preserve">Herding and hunting in north-western Iran and adjacent areas from Late Neolithic to Early Bronze Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Davoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjan Mashkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akbar Abedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sepideh Maziar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Baudoin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémi Berthon</w:t>
+                <w:t xml:space="preserve">Roghiyeh Rahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Neolithization processes of the Caucasus: a reassessment in the light of recent archaeological, bioarchaeological and environmental data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">The Araxes Rivers in Late Prehistory: Bridge or Border?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02543666v1</w:t>
+                <w:t xml:space="preserve">hal-02153209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des pratiques d'élevage aux systèmes socio-économiques de la Préhistoire récente</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sharing taste and know-how: Regional distribution of animal exploitation patterns and pastoral strategies in the Southern Caucasus and Northwestern Iran from the Neolithic to the Early Bronze Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjan Mashkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Davoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homa Fathi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Azadeh Fatemeh Mohaseb Karimlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Archéologie au Muséum, Journées du Département Homme et Environnement, MNHN (11 octobre 2018, Paris)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">The Araxes Rivers in Late Prehistory: Bridge or Border?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02410206v1</w:t>
+                <w:t xml:space="preserve">hal-02153199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal vertical mobility of Chalcolithic herds in Nakhchivan (Azerbaijan) and current practices</w:t>
+                <w:t xml:space="preserve">Domestication, diffusion et hybridation du chameau à partir de données archéozoologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Bellefroid</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marian Mashkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canan Çakirlar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Burger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humans and Caprines: from mountain to steppe, from hunting to husbandry. 39èmes Rencontres Internationales d’Archéologie et d’Histoire d’Antibes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Antibes, France</w:t>
+              <w:t xml:space="preserve">Histoire et actualité des Camélidés d’Afrique du Nord et du Moyen-Orient - Journée d’étude de la Société d’Ethnozootechnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02365002v1</w:t>
+                <w:t xml:space="preserve">hal-02153168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking north: first insights into the consumption of obsidian from the Neolithic to the Bronze Age in Nakhchivan</w:t>
+                <w:t xml:space="preserve">Dynamics of obsidian consumption between Nakhchivan and Northwestern Iran: a long-term perspective (6200 2300 BC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Thomalsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veli Bakhshaliyev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Congress on the Archaeology of the Ancient Near East</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Munich, Germany</w:t>
+              <w:t xml:space="preserve">The Araxes Rivers in Late Prehistory: Bridge or Border?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01995266v1</w:t>
+                <w:t xml:space="preserve">hal-02153192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Neolithization processes of the Caucasus: new archaeological and environmental evidence from Nakhchivan (Azerbaijan)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environmental determinism or cultural choice ? The contribution of herding strategies to the shaping of Neolithic identities in the Caucasus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e congrès de l'UISPP:"Adaptation et durabilité des sociétés préhistoriques et protohistoriques face aux variations climatiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">The Neolithization processes of the Caucasus: a reassessment in the light of recent archaeological, bioarchaeological and environmental data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01884014v1</w:t>
+                <w:t xml:space="preserve">hal-02543651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New data on the protohistoric exploitation of obsidian in Nakhchivan: first provenance results from the PAST-OBS project</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Herds on their way to the pastures: Zooarchaeological results of Uçan Ağıl campsite (5th-3rd mill. BC / Nakhchivan - Azerbaijan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Decruyenaere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th UISPP World Congress, X-1. Archaeometry of prehistoric and protohistoric stone, metal, ceramics and glass</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">XIVth ASWA(AA) Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02007245v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sourcing obsidian from Ovçular Tepesi (Nakhchivan, Azerbaijan): application of an analytical strategy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Veli Bakhshaliyev</w:t>
+                <w:t xml:space="preserve">Hidden hybrids: Camels and cultural blending in the Ancient Near East</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canan Çakirlar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Burger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erkut Mehmet Kara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figen Sevil Kilimci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Symposium on Knappable Materials – From toolstone to stone tools</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Buenos Aires, Argentina</w:t>
+              <w:t xml:space="preserve">XIVth ASWA(AA) Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910623v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PAST-OBS project: ‘From transhumance to the mine: the role of nomadic pastoralists in the protohistoric exploitation of obsidian in Iran and the Caucasus’</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Marro</w:t>
+                <w:t xml:space="preserve">Excavations and researches at Kiçik Tepe (Azerbaidjan). New data on the Neolithic of the Middle Kura Valley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Palumbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhad Guliyev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Symposium on the Archaeology and Archaeometry of the Chalcolithic and Bronze Ages in Northwest Iran and South Caucasus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Tabriz, Iran</w:t>
+              <w:t xml:space="preserve">The Neolithization processes of the Caucasus: a reassessment in the light of recent archaeological, bioarchaeological and environmental data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01892983v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of herding strategies in the exploitation of natural resources by early mining communities in the Caucasus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des pratiques d'élevage aux systèmes socio-économiques de la Préhistoire récente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Balasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">On Salt, Copper, and Gold: The Origins of Early Mining and Metallurgy in the Caucasus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Tbilisi, Georgia</w:t>
+              <w:t xml:space="preserve">L’Archéologie au Muséum, Journées du Département Homme et Environnement, MNHN (11 octobre 2018, Paris)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02138006v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pastoral strategies in the Caucasus (VIth-IIIrd mill BC)</w:t>
+                <w:t xml:space="preserve">Seasonal vertical mobility of Chalcolithic herds in Nakhchivan (Azerbaijan) and current practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Giblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Balasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiorillo Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bellefroid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANR ORIMIL closing conference "Millet cultivation in the Caucasus from the 6th to the 2nd mill BC: origin and development"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Humans and Caprines: from mountain to steppe, from hunting to husbandry. 39èmes Rencontres Internationales d’Archéologie et d’Histoire d’Antibes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137981v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animal husbandry during the 5th and 3rd millennia in the Caucasus: New results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Looking north: first insights into the consumption of obsidian from the Neolithic to the Bronze Age in Nakhchivan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Thomalsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veli Bakhshaliyev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">On Salt, Copper and Gold. On the beginnings of Early Metallurgy in the Caucasus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Bochum, Germany</w:t>
+              <w:t xml:space="preserve">11th International Congress on the Archaeology of the Ancient Near East</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137000v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01995266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building a modern isotopic reference collection for the study of ancient pastoralism in the Zagros and South Caucasus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marjan Mashkour</w:t>
+                <w:t xml:space="preserve">The Neolithization processes of the Caucasus: new archaeological and environmental evidence from Nakhchivan (Azerbaijan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veli Bakhshaliyev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Margareta Tengberg</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Decaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coming of Age? Stable Isotopes in Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Kiel, Germany</w:t>
+              <w:t xml:space="preserve">18e congrès de l'UISPP:"Adaptation et durabilité des sociétés préhistoriques et protohistoriques face aux variations climatiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02138054v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animal exploitation, social organization and economic strategies in the «Kura-Araxes» cultural complex (South Caucasus, Eastern Anatolia and Northwestern Iran)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New data on the protohistoric exploitation of obsidian in Nakhchivan: first provenance results from the PAST-OBS project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veli Bakhshaliyev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Thomalsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urbanisation, Trade, Subsistence and Production during the Bronze Age on the Iranian Plateau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">18th UISPP World Congress, X-1. Archaeometry of prehistoric and protohistoric stone, metal, ceramics and glass</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137010v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02007245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the animals to the meals. The contribution of zooarchaeology to the knowledge of alimentary practices during the Uruk period</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sourcing obsidian from Ovçular Tepesi (Nakhchivan, Azerbaijan): application of an analytical strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veli Bakhshaliyev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Food and Urbanization: Material and Textual Perspectives on Alimentary Practice in Early Mesopotamia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">11th International Symposium on Knappable Materials – From toolstone to stone tools</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137029v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between Human Societies and Animals during the Chalcolithic Period: New Evidence from Ovçular Tepesi (Nakhchivan, Azerbaijan)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The PAST-OBS project: ‘From transhumance to the mine: the role of nomadic pastoralists in the protohistoric exploitation of obsidian in Iran and the Caucasus’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Thomalsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeology and Ethnography of Azerbaijan in the Independent Period</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Baku, Azerbaijan</w:t>
+              <w:t xml:space="preserve">The International Symposium on the Archaeology and Archaeometry of the Chalcolithic and Bronze Ages in Northwest Iran and South Caucasus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Tabriz, Iran</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02136917v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01892983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social diversity in LBIIA Amuq: a zooarchaeological study of recently excavated LBIIA contexts in ancient Alalakh</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of herding strategies in the exploitation of natural resources by early mining communities in the Caucasus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International ASWA Meeting. Archaeozoology of Southwestern Asia and Adjacent Areas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Haifa (Israël), Israel</w:t>
+              <w:t xml:space="preserve">On Salt, Copper, and Gold: The Origins of Early Mining and Metallurgy in the Caucasus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Tbilisi, Georgia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02195069v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02138006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pastoral strategies in the Caucasus (VIth-IIIrd mill BC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Bălăşescu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ANR ORIMIL closing conference "Millet cultivation in the Caucasus from the 6th to the 2nd mill BC: origin and development"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Animal husbandry during the 5th and 3rd millennia in the Caucasus: New results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">On Salt, Copper and Gold. On the beginnings of Early Metallurgy in the Caucasus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Bochum, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Animal exploitation, social organization and economic strategies in the «Kura-Araxes» cultural complex (South Caucasus, Eastern Anatolia and Northwestern Iran)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanisation, Trade, Subsistence and Production during the Bronze Age on the Iranian Plateau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Building a modern isotopic reference collection for the study of ancient pastoralism in the Zagros and South Caucasus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjan Mashkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Thévenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solmaz Amiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margareta Tengberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coming of Age? Stable Isotopes in Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Kiel, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02138054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From the animals to the meals. The contribution of zooarchaeology to the knowledge of alimentary practices during the Uruk period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop Food and Urbanization: Material and Textual Perspectives on Alimentary Practice in Early Mesopotamia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interactions between Human Societies and Animals during the Chalcolithic Period: New Evidence from Ovçular Tepesi (Nakhchivan, Azerbaijan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archaeology and Ethnography of Azerbaijan in the Independent Period</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Baku, Azerbaijan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02136917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social diversity in LBIIA Amuq: a zooarchaeological study of recently excavated LBIIA contexts in ancient Alalakh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canan Çakirlar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat Akar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mara Horowitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th International ASWA Meeting. Archaeozoology of Southwestern Asia and Adjacent Areas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Haifa (Israël), Israel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Refuse disposals in the Chalcolithic pits of Ovchular Tepesi (Nakhchivan, Azerbaijan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsófia Eszter Kovács</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wim van Neer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margareta Tengberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Willcox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Congress on the Archaeology of the Ancient Near East (ICAANE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02993592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8259,78 +8854,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À travers les vallées et par-delà les montagnes. Stratégies d’exploitation de l’obsidienne des pasteurs mobiles du Nakhchivan (Azerbaïdjan, Caucase du Sud) au Chalcolithique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8362,73 +8957,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie (GMPCA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Nice, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04086054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’exploitation des ressources minérales en milieu montagnard entre le Néolithique et l’Âge du Bronze : vers une étude à haute résolution des réseaux de l’obsidienne dans le sud du Caucase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8487,87 +9082,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie (GMPCA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03680309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking the first sheep breed in Southwest Asia: a 3D morphometric investigation on astragalus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Vuillien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8612,113 +9207,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASWA 15th International meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05076728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorer les stratégies et modalités d’exploitation préhistorique de l’obsidienne au Caucase, du Néolithique à l’Âge du Bronze : les projets PAST-OBS (2016-2018) et SCOPE (2018-2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Thomalsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8737,1418 +9332,1504 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02157328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Specialised Pastoral System Focused on Caprinae during the Chalcolithic in the Araxes Valley (South Caucasus): A View from Ovçular Tepesi (Azerbaijan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference of the ICAZ Working Group Archaeozoology of the South-West Asia and Adjacent Areas (ASWA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02137090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Exploitation of Salt in the Caucasus; A Key resource in the Formation of Mountain Economies during Late Prehistory ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Marro</w:t>
+                <w:t xml:space="preserve">A preliminary assessment of the patterns of animal resources exploitation during the Kura-Araxes occupation at Chobareti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Vautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Francesco Carrer, Martin Callanan, Philippe Della Casa, Federica Fontana, Sabine Reinhold, Hayley Saul. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antonio Sagona; Kakha Kakhiani; Claudia Sagona; Giorgi Bedinashvili. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Oxford Handbook of Mountain Archaeology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chobareti settlement. I. The results of archaeologcal excavations conducted in 2012-2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Georgian National Museum Press, pp.288-300, 2025, 978-9941-9950-1-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05543483v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-05594395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kura-Araxes Mobility: Search for Pastures and Raw Materials?</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Sepideh Maziar, Barbara Helwings. </w:t>
+                <w:t xml:space="preserve">The Exploitation of Salt in the Caucasus; A Key resource in the Formation of Mountain Economies during Late Prehistory ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francesco Carrer, Martin Callanan, Philippe Della Casa, Federica Fontana, Sabine Reinhold, Hayley Saul. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appropriating Height, Movement and Mobility in Highland Landscapes of Southwest Asia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Oxford Handbook of Mountain Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Oxford University Press, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/oxfordhb/9780197608005.013.34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05057633v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05543483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animal exploitation of pastoral and wild resources during the Bronze Age in Aliabad, a settlement in north-west Iran (West Azerbaijan Province)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nader Faraji</w:t>
+                <w:t xml:space="preserve">Kura-Araxes Mobility: Search for Pastures and Raw Materials?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Stöllner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Gambashidze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iman Mostafapour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolas Heil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Vautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Roger Alcàntara Fors, Maria Saña Seguí, and Carlos Tornero Dacasa. </w:t>
+              <w:t xml:space="preserve">Sepideh Maziar, Barbara Helwings. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeozoology of the Near East XIV, Proceedings of the 14e international Symposium of the ICAZ, Archaeozoology of Southwest Asia and Adjacent Areas Working Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BAR Publishing, pp.111-140, 2024</w:t>
+              <w:t xml:space="preserve">Appropriating Height, Movement and Mobility in Highland Landscapes of Southwest Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, ISBN 978-94-6427-109-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05034194v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05057633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animal exploitation of pastoral and wild resources during the Bronze Age in Aliabad, a rural settlement in north west of Iran (west Azerbaijan province)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Animal exploitation of pastoral and wild resources during the Bronze Age in Aliabad, a settlement in north-west Iran (West Azerbaijan Province)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Decruyenaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Davoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azadeh Fatemeh Mohaseb Karimlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Faraji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Hassanzadeh Y., Faraji N. (Eds.). </w:t>
+              <w:t xml:space="preserve">Roger Alcàntara Fors, Maria Saña Seguí, and Carlos Tornero Dacasa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceeding of stratigraphy Excavation at Bronze Age site of Aliabad, Boukan, North west Iran</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Research Institute of Cultural Heritage and Tourism, In press</w:t>
+              <w:t xml:space="preserve">Archaeozoology of the Near East XIV, Proceedings of the 14e international Symposium of the ICAZ, Archaeozoology of Southwest Asia and Adjacent Areas Working Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BAR Publishing, pp.111-140, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03104687v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05034194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environment and Subsistence Economies at Iron Age Ulug-depe, South-eastern Turkmenistan: First Results from the Archaeobotanical and Archaeozoological Studies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Over mountain and vale documenting pastoral practices in the Gedebey and Semkir districts, (South-western Azerbaijan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Thévenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjan Mashkour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...27 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarieh Amiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Averbouh A., Nejma G. &amp; Méry S. (eds.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Archaeology of Central Asia during the 1st Millennium BC From the Beginning of the Iron Age to the Hellenistic Period. Proceedings of the Workshop held at the 10th ICAANE in Vienna, April 201</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1553/978OEAW84492⟩</w:t>
+              <w:t xml:space="preserve">Nomad lives: from Prehistoric Times to the Present Day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paris : Muséum national d’Histoire naturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 361-383, 2021, 978-2-85653-966-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5852/nes04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03453541v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Over mountain and vale documenting pastoral practices in the Gedebey and Semkir districts, (South-western Azerbaijan)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Environment and Subsistence Economies at Iron Age Ulug-depe, South-eastern Turkmenistan: First Results from the Archaeobotanical and Archaeozoological Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margareta Tengberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Daujat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjan Mashkour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Decaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiva Sheikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nomad lives: from Prehistoric Times to the Present Day</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5852/nes04⟩</w:t>
+              <w:t xml:space="preserve">The Archaeology of Central Asia during the 1st Millennium BC From the Beginning of the Iron Age to the Hellenistic Period. Proceedings of the Workshop held at the 10th ICAANE in Vienna, April 201</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 18, Austrian Academy of Sciences Press, pp.49-70, 2021, OREA, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1553/978OEAW84492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03453505v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of herding strategies in the exploitation of natural resources by early mining communities in the Caucasus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Animal exploitation of pastoral and wild resources during the Bronze Age in Aliabad, a rural settlement in north west of Iran (west Azerbaijan province)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Decruyenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...49 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Davoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azadeh Fatemeh Mohaseb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader Faraji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hassanzadeh Y., Faraji N. (Eds.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">On salt, copper and gold</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceeding of stratigraphy Excavation at Bronze Age site of Aliabad, Boukan, North west Iran</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Research Institute of Cultural Heritage and Tourism, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03448054v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03104687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domestication, diffusion and hybridization of the Bactrian camel</w:t>
+                <w:t xml:space="preserve">The role of herding strategies in the exploitation of natural resources by early mining communities in the Caucasus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Canan Çakirlar</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Giblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Balasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiorillo Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bellefroid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les vaisseaux du désert et des steppes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.momeditions.8527⟩</w:t>
+              <w:t xml:space="preserve">On salt, copper and gold</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MOM Éditions, pp.263-284, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.momeditions.12602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02543931v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03448054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a definition of the Kura-Araxes agropastoral systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Domestication, diffusion and hybridization of the Bactrian camel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Margareta Tengberg</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjan Mashkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Burger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canan Çakirlar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Iranian Plateau during the Bronze Age</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.momeditions.8016⟩</w:t>
+              <w:t xml:space="preserve">Les vaisseaux du désert et des steppes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MOM Éditions, pp.21-26, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.momeditions.8527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02543626v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Toward a definition of the Kura-Araxes agropastoral systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Decaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemeh A. Mohaseb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margareta Tengberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Iranian Plateau during the Bronze Age</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MOM Éditions, pp.89-98, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.momeditions.8016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kura-Araxes Exploitation of Animal Resources in Northwestern Iran and Nakhchivan. In Archaeozoology of the Near East 12. (Çakirlar C., Chahoud J., Berthon R., Pilaar Birch S. Eds.) Proceedings of the Groningen 2015 ASWA conference. Groningen Archaeological Series. Groingen. 91-108.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Davoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azadeh Fatemeh Mohaseb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiva Sheikhi Seno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akbar Abedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeozoology of the Near East 12. (Çakirlar C., Chahoud J., Berthon R., Pilaar Birch S. Eds.) Proceedings of the Groningen 2015 ASWA conference. Groningen Archaeological Series. Groingen. 91-108.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02407374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId235"/>
+      <w:footerReference w:type="default" r:id="rId248"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10295,51 +10976,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343876v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin G Daly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria E Mullin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Hare" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ine Halpin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Mattiangeli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adn2094" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719137v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veli Bakhshaliyev" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Berthon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Orange" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31857/S0869606323030054" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244998v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh F Mohaseb" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cornette" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela I Zimmermann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Davoudi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.3255" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353069v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas St&#246;llner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Gambashidze" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Al-Oumaoui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Baldus" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/archaeologia107s65" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806416v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bader" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mallet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jwana Chahoud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agraw Amane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bea de Cupere" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103447" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177295v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damase Mouralis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12660" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402639v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vila" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abrahami" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Albesso" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2020.247" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432319v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Palumbi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Guliyev" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Astruc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2021.100308" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198672v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind Gillis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana &#381;ivaljevi&#263;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Kova&#269;ikov&#225;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-87674-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863651v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Papayianni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cersoy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Aznar-Cormano" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64939-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160229v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Laneri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakhtiyar Jalilov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilmaz S Erdal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Valentini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modwene Poulmarc'H" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/ANA.46.0.3288921" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05464860v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489738v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Thomalsky" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleorient.589" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-DTD0ZGBD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489772v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Burger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canan &#199;akirlar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125939v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tresset" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2018.05.002" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137818v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.10.015" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137071v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lriz Kozbe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2015.196" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137965v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Schwartz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Ur" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anacleto D&#8217;agostino" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3764/aja.119.4.0533" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861805v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137055v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861806v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195100v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birch Suzanne Pilaar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Akar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136934v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138376v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/az2014n2a06" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043993v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs&#243;fia Eszter Kov&#225;cs" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Orth" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonhomme" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044013v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Decaix" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Neer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1749631413Y.0000000005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138508v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/ANA.34.0.2031567" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138478v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anata.2008.1248" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472449v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Farahani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinder Neef" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Rusishvili" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472409v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076513v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vuillien" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homa Fathi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472444v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525705v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705583v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiva Sheikhi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Vautrin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Maziar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705562v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447167v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Giblin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Th&#233;venin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447043v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne Douch&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Decaix" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Decruyenaere" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447053v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind E Gillis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Kovacikova" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446984v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447224v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fiorillo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Gambaschidze" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705617v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510766v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992152v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157366v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134441v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Claude" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gadebois" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bouzid" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134455v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgi Gogochuri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Klein" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134432v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorillo Denis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543647v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153199v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Fatemeh Mohaseb Karimlu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153168v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Mashkour" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153192v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153209v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akbar Abedi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roghiyeh Rahimi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543651v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153186v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153182v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erkut Mehmet Kara" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Figen Sevil Kilimci" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543666v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudoin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410206v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365002v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bellefroid" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995266v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01884014v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007245v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910623v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892983v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138006v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137981v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B&#259;l&#259;&#351;escu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137000v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138054v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solmaz Amiri" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137010v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137029v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136917v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195069v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Horowitz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993592v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Willcox" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086054v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Moore" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680309v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076728v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157328v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137090v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05543483v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780197608005.013.34" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057633v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Mostafapour" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Heil" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034194v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Faraji" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104687v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Fatemeh Mohaseb" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453541v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Daujat" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/978OEAW84492" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453505v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarieh Amiri" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/mnhn/10035?lang=en" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/nes04" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448054v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.12602" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543931v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.8527" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543626v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh A. Mohaseb" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.8016" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407374v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiva Sheikhi Seno" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343876v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin G Daly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria E Mullin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Hare" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ine Halpin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Mattiangeli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adn2094" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719137v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veli Bakhshaliyev" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Berthon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Orange" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31857/S0869606323030054" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244998v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh F Mohaseb" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cornette" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela I Zimmermann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Davoudi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.3255" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353069v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas St&#246;llner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Gambashidze" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Al-Oumaoui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Baldus" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/archaeologia107s65" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806416v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bader" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mallet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jwana Chahoud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agraw Amane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bea de Cupere" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103447" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177295v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damase Mouralis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12660" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402639v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vila" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abrahami" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Albesso" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2020.247" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432319v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Palumbi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Guliyev" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Astruc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2021.100308" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198672v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind Gillis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana &#381;ivaljevi&#263;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Kova&#269;ikov&#225;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-87674-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160229v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Laneri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakhtiyar Jalilov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilmaz S Erdal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Valentini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modwene Poulmarc'H" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/ANA.46.0.3288921" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863651v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Papayianni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cersoy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Aznar-Cormano" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64939-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489738v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Thomalsky" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleorient.589" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-DTD0ZGBD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489772v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Burger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canan &#199;akirlar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125939v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tresset" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2018.05.002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137818v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.10.015" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137071v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lriz Kozbe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2015.196" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137965v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Schwartz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Ur" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anacleto D&#8217;agostino" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3764/aja.119.4.0533" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137055v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861805v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861806v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195100v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birch Suzanne Pilaar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Akar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136934v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138376v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/az2014n2a06" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044013v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Decaix" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs&#243;fia Eszter Kov&#225;cs" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Neer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1749631413Y.0000000005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043993v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Orth" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonhomme" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12004" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138508v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/ANA.34.0.2031567" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138478v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anata.2008.1248" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472449v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Farahani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinder Neef" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Rusishvili" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076513v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vuillien" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homa Fathi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472409v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05594405v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasemin Y&#305;lmaz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bakhshaliyev" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05594398v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiva Sheikhi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akbar Abedi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05594401v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasemin Yilmaz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05594402v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Vautrin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472444v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525705v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05594399v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Claude" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05594397v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05594403v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705583v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Maziar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705562v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447043v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne Douch&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Decaix" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Decruyenaere" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447167v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Giblin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Th&#233;venin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447053v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind E Gillis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Kovacikova" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447224v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fiorillo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Gambaschidze" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446984v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705617v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510766v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992152v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157366v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134455v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgi Gogochuri" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Klein" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134441v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gadebois" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bouzid" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134432v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorillo Denis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543647v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153209v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roghiyeh Rahimi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153199v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Fatemeh Mohaseb Karimlu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153168v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Mashkour" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153192v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543651v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153186v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153182v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erkut Mehmet Kara" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Figen Sevil Kilimci" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543666v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudoin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410206v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365002v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bellefroid" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995266v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01884014v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007245v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910623v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892983v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138006v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137981v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B&#259;l&#259;&#351;escu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137000v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137010v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138054v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solmaz Amiri" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137029v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136917v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195069v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Horowitz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993592v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Willcox" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086054v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Moore" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680309v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076728v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157328v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137090v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05594395v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05543483v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780197608005.013.34" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057633v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Mostafapour" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Heil" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034194v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Faraji" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453505v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarieh Amiri" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/mnhn/10035?lang=en" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/nes04" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453541v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Daujat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/978OEAW84492" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104687v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Fatemeh Mohaseb" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448054v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.12602" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543931v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.8527" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543626v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh A. Mohaseb" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.8016" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407374v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiva Sheikhi Seno" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>