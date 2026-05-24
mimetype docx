--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1021,295 +1021,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03402639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New data and perspectives on the early stages of the Neolithic in the Middle Kura River Valley (South Caucasus). The 2017–2019 excavations at Kiçik Tepe, Western Azerbaijan</w:t>
+                <w:t xml:space="preserve">Seasonal calving in European Prehistoric cattle and its impacts on milk availability and cheese-making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulio Palumbi</w:t>
+                <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farhad Guliyev</w:t>
+                <w:t xml:space="preserve">Rosalind Gillis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Astruc</w:t>
+                <w:t xml:space="preserve">Ivana Živaljević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Baudouin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémi Berthon</w:t>
+                <w:t xml:space="preserve">Lenka Kovačiková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological Research in Asia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 27, pp.100308. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ara.2021.100308⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-87674-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03432319v1</w:t>
+                <w:t xml:space="preserve">hal-03198672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal calving in European Prehistoric cattle and its impacts on milk availability and cheese-making</w:t>
+                <w:t xml:space="preserve">New data and perspectives on the early stages of the Neolithic in the Middle Kura River Valley (South Caucasus). The 2017–2019 excavations at Kiçik Tepe, Western Azerbaijan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Balasse</w:t>
+                <w:t xml:space="preserve">Giulio Palumbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosalind Gillis</w:t>
+                <w:t xml:space="preserve">Farhad Guliyev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivana Živaljević</w:t>
+                <w:t xml:space="preserve">Laurence Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lenka Kovačiková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+              <w:t xml:space="preserve">Archaeological Research in Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27, pp.100308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-87674-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ara.2021.100308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03198672v1</w:t>
+                <w:t xml:space="preserve">hal-03432319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing Funerary Sequences of Kurgans in the Southern Caucasus</w:t>
               </w:r>
@@ -1557,333 +1557,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02863651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New light on the Late Prehistory of the South Caucasus: Data from the recent excavation campaings at Kültepe I in Nakhchivan, Azerbaijan (2012-2018)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De la domestication à l'hybridation, une brève histoire des relations entre les sociétés humaines et les camélidés à deux bosses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Thomalsky</w:t>
+                <w:t xml:space="preserve">Marjan Mashkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Burger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canan Çakirlar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paléorient</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ethnozootechnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 106, pp.7-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02489738v1</w:t>
+                <w:t xml:space="preserve">hal-02489772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la domestication à l'hybridation, une brève histoire des relations entre les sociétés humaines et les camélidés à deux bosses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New light on the Late Prehistory of the South Caucasus: Data from the recent excavation campaings at Kültepe I in Nakhchivan, Azerbaijan (2012-2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veli Bakhshaliyev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjan Mashkour</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Canan Çakirlar</w:t>
+                <w:t xml:space="preserve">Judith Thomalsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnozootechnie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Paléorient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 45 (1), pp.81-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/paleorient.589⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02489772v1</w:t>
+                <w:t xml:space="preserve">hal-02489738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of Linearbandkeramik cattle husbandry in the forested landscape of the mid-Holocene climate optimum: Seasonal-scale investigations in Bohemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Kovačiková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tresset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 51, pp.16-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2021,51 +2021,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yilmaz S Erdal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjan Mashkour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülriz Kozbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2505,51 +2505,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Provisioning an Urban Center under Foreign Occupation. Zooarchaeological Insights into the Hittite Presence in Late Fourteenth-Century BCE Alalakh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canan Çakirlar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2699,51 +2699,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caravans, camel wrestling and cowrie shells: towards a social zooarchaeology of camel hybridization in Anatolia and adjacent regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canan Çakirlar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2784,295 +2784,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02138376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bioarchaeological investigation of three late Chalcolithic pits at Ovçular Tepesi (Nakhchivan, Azerbaijan)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the trail of Neolithic mice and men towards Transcaucasia: zooarchaeological clues from Nakhchivan (Azerbaijan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsófia Eszter Kovács</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zsófia Eszter Kovács</w:t>
+                <w:t xml:space="preserve">Annie Orth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wim van Neer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Margareta Tengberg</w:t>
+                <w:t xml:space="preserve">François Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Archaeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1179/1749631413Y.0000000005⟩</w:t>
+              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 108 (4), pp.917-928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bij.12004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02044013v1</w:t>
+                <w:t xml:space="preserve">hal-02043993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the trail of Neolithic mice and men towards Transcaucasia: zooarchaeological clues from Nakhchivan (Azerbaijan)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">A bioarchaeological investigation of three late Chalcolithic pits at Ovçular Tepesi (Nakhchivan, Azerbaijan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Decaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsófia Eszter Kovács</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Orth</w:t>
+                <w:t xml:space="preserve">Wim van Neer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bonhomme</w:t>
+                <w:t xml:space="preserve">Margareta Tengberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 108 (4), pp.917-928. </w:t>
+              <w:t xml:space="preserve">Environmental Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18 (3), pp.191-200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bij.12004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1179/1749631413Y.0000000005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043993v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02044013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Hirbemerdon Tepe Archaeological Project 2006-2007</w:t>
               </w:r>
@@ -3205,51 +3205,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animal Remains from Tilbeşar Excavations, Southeast Anatolia, Turkey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjan Mashkour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anatolia antiqua = Eski anadolu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 16 (1), pp.23-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3315,51 +3315,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common Practices or Regional Variations? Synthesizing Agro-Sylvo-Pastoral Evidence from the Neolithic South Caucasus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Decaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3434,903 +3434,903 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05472449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking archaeological sheep breed diversity in Southwest Asia in palaeoproteomic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reflecting on the occupation patterns of the South Caucasus between the Neolithic and the Bronze Age (ca. 6200-1100 BCE): the significance of mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Bray</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adeline Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th Annual Meeting of the European Association of Archaeologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Migrations, Mobility and Innovations: interpreting change between the Neolithic and the Early Bronze Age in the South Caucasus and Northern Iran (ca. 6200-2400 BCE). Closing conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05076513v1</w:t>
+                <w:t xml:space="preserve">mnhn-05594402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing agricultural and pastoral strategies in the Chalcolithic and Early Bronze Age South Caucasus: a comparative analysis</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tracking archaeological sheep breed diversity in Southwest Asia in palaeoproteomic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Vuillien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jwana Chahoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Davoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homa Fathi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2MI, Migrations, Mobility and Innovations: interpreting change between the Neolithic and Early Bronze Age in the South Caucasus and Northern Iran (ca 6200-2400 BCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ANR 2MI, Nov 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">30th Annual Meeting of the European Association of Archaeologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05472409v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05076513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The burial practices of Kültepe I and Ovçular Tepesi - (Nakhchivan, Azerbaijan)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Bakhshaliyev</w:t>
+                <w:t xml:space="preserve">Tracing agricultural and pastoral strategies in the Chalcolithic and Early Bronze Age South Caucasus: a comparative analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Decaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Marro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrations, Mobility and Innovations: interpreting change between the Neolithic and the Early Bronze Age in the South Caucasus and Northern Iran (ca. 6200-2400 BCE). Closing conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">2MI, Migrations, Mobility and Innovations: interpreting change between the Neolithic and Early Bronze Age in the South Caucasus and Northern Iran (ca 6200-2400 BCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANR 2MI, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-05594405v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05472409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing pastoral practices in Northwestern Iran and Nakhchivan from the Chalcolithic to the Early Bronze Age</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The burial practices of Kültepe I and Ovçular Tepesi - (Nakhchivan, Azerbaijan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasemin Yılmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bakhshaliyev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations, Mobility and Innovations: interpreting change between the Neolithic and the Early Bronze Age in the South Caucasus and Northern Iran (ca. 6200-2400 BCE). Closing conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-05594398v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-05594405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of dietary changes between the Neolithic and the Early Bronze Age in Nakhichevan: Continuity or discontinuity?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparing pastoral practices in Northwestern Iran and Nakhchivan from the Chalcolithic to the Early Bronze Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Davoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiva Sheikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Herrscher</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Céline Bon</w:t>
+                <w:t xml:space="preserve">Akbar Abedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations, Mobility and Innovations: interpreting change between the Neolithic and the Early Bronze Age in the South Caucasus and Northern Iran (ca. 6200-2400 BCE). Closing conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-05594401v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-05594398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reflecting on the occupation patterns of the South Caucasus between the Neolithic and the Bronze Age (ca. 6200-1100 BCE): the significance of mobility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Marro</w:t>
+                <w:t xml:space="preserve">Evaluation of dietary changes between the Neolithic and the Early Bronze Age in Nakhichevan: Continuity or discontinuity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Herrscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasemin Yilmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Decaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Vautrin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Céline Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations, Mobility and Innovations: interpreting change between the Neolithic and the Early Bronze Age in the South Caucasus and Northern Iran (ca. 6200-2400 BCE). Closing conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-05594402v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-05594401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomy of the Kültepe I culture. Its significance for unravelling the formation processes of the Caucasian Neolithic</w:t>
+                <w:t xml:space="preserve">Why Migrations, Mobility and Innovations? A few words about the cultural-historical context of Late Prehistoric Caucasus and nearby regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Veli Bakhshaliyev</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Neolithic Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Sanliurfa, Turkey</w:t>
+              <w:t xml:space="preserve">Migrations, Mobility and Innovations: interpreting change between the Neolithic and the Early Bronze Age in the South Caucasus and Northern Iran (ca. 6200-2400 BCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Catherine Marro; Rémi Berthon; Céline Bon; François-Xavier le Bourdonnec, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05472444v1</w:t>
+                <w:t xml:space="preserve">hal-05525705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why Migrations, Mobility and Innovations? A few words about the cultural-historical context of Late Prehistoric Caucasus and nearby regions</w:t>
+                <w:t xml:space="preserve">Anatomy of the Kültepe I culture. Its significance for unravelling the formation processes of the Caucasian Neolithic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Decaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veli Bakhshaliyev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrations, Mobility and Innovations: interpreting change between the Neolithic and the Early Bronze Age in the South Caucasus and Northern Iran (ca. 6200-2400 BCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Catherine Marro; Rémi Berthon; Céline Bon; François-Xavier le Bourdonnec, Nov 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">World Neolithic Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Sanliurfa, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05525705v1</w:t>
+                <w:t xml:space="preserve">hal-05472444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotopes geology, a tool to trace herd Mobility in Nakhchivan?</w:t>
               </w:r>
@@ -4392,290 +4392,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-05594399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation of animal resources at Qaraçinar: Preliminary zooarchaeological results</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pastoral practices during the Chalcolithic to the Early Kurgan Period: faunal exploitation, seasonality, characterisation of mobilities and zootechnical knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjan Mashkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Project KUR(A)GAN Final Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Nice (06000), France</w:t>
+              <w:t xml:space="preserve">Migrations, Mobility and Innovations: interpreting change between the Neolithic and the Early Bronze Age in the South Caucasus and Northern Iran (ca. 6200-2400 BCE). Closing conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-05594397v1</w:t>
+                <w:t xml:space="preserve">mnhn-05594403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pastoral practices during the Chalcolithic to the Early Kurgan Period: faunal exploitation, seasonality, characterisation of mobilities and zootechnical knowledge</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploitation of animal resources at Qaraçinar: Preliminary zooarchaeological results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrations, Mobility and Innovations: interpreting change between the Neolithic and the Early Bronze Age in the South Caucasus and Northern Iran (ca. 6200-2400 BCE). Closing conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Project KUR(A)GAN Final Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Nice (06000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-05594403v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-05594397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotopic approach to animal biographies. Its potential and limits to investigate pastoral mobilities in the South Caucasus and Northwestern Iran from the Neolithic to the Bronze Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjan Mashkour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiva Sheikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Vautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sepideh Maziar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4717,51 +4717,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Over the mountain and the vale. Modern reference datasets for documenting pastoral practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjan Mashkour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4838,51 +4838,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Decaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Decruyenaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homa Fathi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Davoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4950,64 +4950,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Giblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjan Mashkour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Thévenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5049,77 +5049,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal calving in European prehistoric cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalind E Gillis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivana Živaljević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5174,64 +5174,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human settlement in the highlands of southern Caucasus during Chalcolithic and Bronze Age through archeozoology, stable isotopes and cementochronology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Vautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5299,90 +5299,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature concepts et enjeux des référentiels isotopiques pour décrire les systèmes d’élevage du passé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Zazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjan Mashkour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Référentiels : nature et pratiques en archéométrie. Journées thématiques des réseaux CAI-RN et DIM MAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5476,51 +5476,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVOSHEEP project: Documenting morphological diversity of early sheep 'breeds' in Southwest Asian societies (6th - 1rst millennia BC) using 3D geometric morphometric of appendicular bones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Vuillien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5653,51 +5653,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jwana Chahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjan Mashkour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th symposium national de morphométrie et évolution des formes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISEM, Montpellier, Jun 2021, Montpellier (France), France</w:t>
@@ -5841,355 +5841,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02157366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pastoral activities and the search for mineral resources: Insights and new approaches from Late Chalcolithic and Early Bronze Age Transcaucasus</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mapping herd mobilities and evaluating their role in exchange networks, a preliminary view from Ovçular Tepesi (Nakhchivan, Azerbaijan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgi Gogochuri</w:t>
+                <w:t xml:space="preserve">Guillaume Gadebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Klein</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sofiane Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Giblin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The integration of the mountains into the Caucasian agro-pastoral systems between the Neolithic and the Bronze Age</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03134455v1</w:t>
+                <w:t xml:space="preserve">hal-03134441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping herd mobilities and evaluating their role in exchange networks, a preliminary view from Ovçular Tepesi (Nakhchivan, Azerbaijan)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pastoral activities and the search for mineral resources: Insights and new approaches from Late Chalcolithic and Early Bronze Age Transcaucasus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Stöllner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Gambaschidze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Gadebois</w:t>
+                <w:t xml:space="preserve">Giorgi Gogochuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofiane Bouzid</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Felix Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The integration of the mountains into the Caucasian agro-pastoral systems between the Neolithic and the Bronze Age</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03134441v1</w:t>
+                <w:t xml:space="preserve">hal-03134455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotopic evidence for the appearance of vertical herd mobility in the Southern Caucasus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjan Mashkour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Vautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiorillo Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The integration of the mountains into the Caucasian agro-pastoral systems between the Neolithic and the Bronze Age</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6208,605 +6208,605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03134432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The formation of the Caucasian Neolithic as seen from Kültepe I - New data (2012-2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Marro</w:t>
+                <w:t xml:space="preserve">Dynamics of obsidian consumption between Nakhchivan and Northwestern Iran: a long-term perspective (6200 2300 BC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Thomalsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veli Bakhshaliyev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Neolithization processes of the Caucasus: a reassessment in the light of recent archaeological, bioarchaeological and environmental data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">The Araxes Rivers in Late Prehistory: Bridge or Border?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02543647v1</w:t>
+                <w:t xml:space="preserve">hal-02153192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herding and hunting in north-western Iran and adjacent areas from Late Neolithic to Early Bronze Age</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The formation of the Caucasian Neolithic as seen from Kültepe I - New data (2012-2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veli Bakhshaliyev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Araxes Rivers in Late Prehistory: Bridge or Border?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">The Neolithization processes of the Caucasus: a reassessment in the light of recent archaeological, bioarchaeological and environmental data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02153209v1</w:t>
+                <w:t xml:space="preserve">hal-02543647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharing taste and know-how: Regional distribution of animal exploitation patterns and pastoral strategies in the Southern Caucasus and Northwestern Iran from the Neolithic to the Early Bronze Age</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Herding and hunting in north-western Iran and adjacent areas from Late Neolithic to Early Bronze Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Davoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjan Mashkour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Azadeh Fatemeh Mohaseb Karimlu</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akbar Abedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sepideh Maziar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roghiyeh Rahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Araxes Rivers in Late Prehistory: Bridge or Border?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153199v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domestication, diffusion et hybridation du chameau à partir de données archéozoologiques</w:t>
+                <w:t xml:space="preserve">Sharing taste and know-how: Regional distribution of animal exploitation patterns and pastoral strategies in the Southern Caucasus and Northwestern Iran from the Neolithic to the Early Bronze Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjan Mashkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Davoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homa Fathi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azadeh Fatemeh Mohaseb Karimlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire et actualité des Camélidés d’Afrique du Nord et du Moyen-Orient - Journée d’étude de la Société d’Ethnozootechnie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">The Araxes Rivers in Late Prehistory: Bridge or Border?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153168v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of obsidian consumption between Nakhchivan and Northwestern Iran: a long-term perspective (6200 2300 BC)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Domestication, diffusion et hybridation du chameau à partir de données archéozoologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian Mashkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canan Çakirlar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Burger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Araxes Rivers in Late Prehistory: Bridge or Border?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Histoire et actualité des Camélidés d’Afrique du Nord et du Moyen-Orient - Journée d’étude de la Société d’Ethnozootechnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153192v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental determinism or cultural choice ? The contribution of herding strategies to the shaping of Neolithic identities in the Caucasus</w:t>
               </w:r>
@@ -6943,77 +6943,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hidden hybrids: Camels and cultural blending in the Ancient Near East</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canan Çakirlar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Burger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erkut Mehmet Kara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7068,77 +7068,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excavations and researches at Kiçik Tepe (Azerbaidjan). New data on the Neolithic of the Middle Kura Valley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Palumbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhad Guliyev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7193,51 +7193,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des pratiques d'élevage aux systèmes socio-économiques de la Préhistoire récente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7314,51 +7314,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Giblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiorillo Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7439,51 +7439,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Thomalsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7577,51 +7577,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veli Bakhshaliyev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Decaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7702,51 +7702,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veli Bakhshaliyev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Thomalsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7965,51 +7965,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Thomalsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Symposium on the Archaeology and Archaeometry of the Chalcolithic and Bronze Ages in Northwest Iran and South Caucasus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Tabriz, Iran</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8179,290 +8179,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02137981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animal husbandry during the 5th and 3rd millennia in the Caucasus: New results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Building a modern isotopic reference collection for the study of ancient pastoralism in the Zagros and South Caucasus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjan Mashkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Thévenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solmaz Amiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margareta Tengberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">On Salt, Copper and Gold. On the beginnings of Early Metallurgy in the Caucasus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Bochum, Germany</w:t>
+              <w:t xml:space="preserve">Coming of Age? Stable Isotopes in Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Kiel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137000v1</w:t>
+                <w:t xml:space="preserve">hal-02138054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animal exploitation, social organization and economic strategies in the «Kura-Araxes» cultural complex (South Caucasus, Eastern Anatolia and Northwestern Iran)</w:t>
+                <w:t xml:space="preserve">Animal husbandry during the 5th and 3rd millennia in the Caucasus: New results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urbanisation, Trade, Subsistence and Production during the Bronze Age on the Iranian Plateau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">On Salt, Copper and Gold. On the beginnings of Early Metallurgy in the Caucasus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Bochum, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137010v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building a modern isotopic reference collection for the study of ancient pastoralism in the Zagros and South Caucasus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Animal exploitation, social organization and economic strategies in the «Kura-Araxes» cultural complex (South Caucasus, Eastern Anatolia and Northwestern Iran)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coming of Age? Stable Isotopes in Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Kiel, Germany</w:t>
+              <w:t xml:space="preserve">Urbanisation, Trade, Subsistence and Production during the Bronze Age on the Iranian Plateau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02138054v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the animals to the meals. The contribution of zooarchaeology to the knowledge of alimentary practices during the Uruk period</w:t>
               </w:r>
@@ -8586,51 +8586,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social diversity in LBIIA Amuq: a zooarchaeological study of recently excavated LBIIA contexts in ancient Alalakh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canan Çakirlar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8724,77 +8724,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refuse disposals in the Chalcolithic pits of Ovchular Tepesi (Nakhchivan, Azerbaijan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsófia Eszter Kovács</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wim van Neer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margareta Tengberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Willcox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8987,277 +8987,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04086054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’exploitation des ressources minérales en milieu montagnard entre le Néolithique et l’Âge du Bronze : vers une étude à haute résolution des réseaux de l’obsidienne dans le sud du Caucase</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Veli Bakhshaliyev</w:t>
+                <w:t xml:space="preserve">Tracking the first sheep breed in Southwest Asia: a 3D morphometric investigation on astragalus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Vuillien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jwana Chahoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussab Albesso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agraw Amane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie (GMPCA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Chambéry, France</w:t>
+              <w:t xml:space="preserve">ASWA 15th International meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03680309v1</w:t>
+                <w:t xml:space="preserve">hal-05076728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking the first sheep breed in Southwest Asia: a 3D morphometric investigation on astragalus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Agraw Amane</w:t>
+                <w:t xml:space="preserve">L’exploitation des ressources minérales en milieu montagnard entre le Néolithique et l’Âge du Bronze : vers une étude à haute résolution des réseaux de l’obsidienne dans le sud du Caucase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gratuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veli Bakhshaliyev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASWA 15th International meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">23e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie (GMPCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05076728v1</w:t>
+                <w:t xml:space="preserve">hal-03680309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorer les stratégies et modalités d’exploitation préhistorique de l’obsidienne au Caucase, du Néolithique à l’Âge du Bronze : les projets PAST-OBS (2016-2018) et SCOPE (2018-2021)</w:t>
               </w:r>
@@ -9269,51 +9269,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Thomalsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9469,51 +9469,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A preliminary assessment of the patterns of animal resources exploitation during the Kura-Araxes occupation at Chobareti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Vautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9715,51 +9715,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iman Mostafapour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolas Heil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Vautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sepideh Maziar, Barbara Helwings. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Appropriating Height, Movement and Mobility in Highland Landscapes of Southwest Asia</w:t>
@@ -9831,51 +9831,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Davoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azadeh Fatemeh Mohaseb Karimlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Faraji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9915,424 +9915,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05034194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Over mountain and vale documenting pastoral practices in the Gedebey and Semkir districts, (South-western Azerbaijan)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marjan Mashkour</w:t>
+                <w:t xml:space="preserve">Animal exploitation of pastoral and wild resources during the Bronze Age in Aliabad, a rural settlement in north west of Iran (west Azerbaijan province)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Decruyenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Davoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarieh Amiri</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Averbouh A., Nejma G. &amp; Méry S. (eds.). </w:t>
+                <w:t xml:space="preserve">Azadeh Fatemeh Mohaseb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader Faraji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hassanzadeh Y., Faraji N. (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nomad lives: from Prehistoric Times to the Present Day</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceeding of stratigraphy Excavation at Bronze Age site of Aliabad, Boukan, North west Iran</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Research Institute of Cultural Heritage and Tourism, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03453505v1</w:t>
+                <w:t xml:space="preserve">hal-03104687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environment and Subsistence Economies at Iron Age Ulug-depe, South-eastern Turkmenistan: First Results from the Archaeobotanical and Archaeozoological Studies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Over mountain and vale documenting pastoral practices in the Gedebey and Semkir districts, (South-western Azerbaijan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Thévenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjan Mashkour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...27 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarieh Amiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Averbouh A., Nejma G. &amp; Méry S. (eds.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Archaeology of Central Asia during the 1st Millennium BC From the Beginning of the Iron Age to the Hellenistic Period. Proceedings of the Workshop held at the 10th ICAANE in Vienna, April 201</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1553/978OEAW84492⟩</w:t>
+              <w:t xml:space="preserve">Nomad lives: from Prehistoric Times to the Present Day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paris : Muséum national d’Histoire naturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 361-383, 2021, 978-2-85653-966-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5852/nes04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03453541v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animal exploitation of pastoral and wild resources during the Bronze Age in Aliabad, a rural settlement in north west of Iran (west Azerbaijan province)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nader Faraji</w:t>
+                <w:t xml:space="preserve">Environment and Subsistence Economies at Iron Age Ulug-depe, South-eastern Turkmenistan: First Results from the Archaeobotanical and Archaeozoological Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margareta Tengberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Daujat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjan Mashkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Decaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiva Sheikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceeding of stratigraphy Excavation at Bronze Age site of Aliabad, Boukan, North west Iran</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Archaeology of Central Asia during the 1st Millennium BC From the Beginning of the Iron Age to the Hellenistic Period. Proceedings of the Workshop held at the 10th ICAANE in Vienna, April 201</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 18, Austrian Academy of Sciences Press, pp.49-70, 2021, OREA, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1553/978OEAW84492⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03104687v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of herding strategies in the exploitation of natural resources by early mining communities in the Caucasus</w:t>
               </w:r>
@@ -10344,51 +10344,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Giblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiorillo Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10461,77 +10461,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domestication, diffusion and hybridization of the Bactrian camel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjan Mashkour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Burger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canan Çakirlar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les vaisseaux du désert et des steppes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MOM Éditions, pp.21-26, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10565,90 +10565,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a definition of the Kura-Araxes agropastoral systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Decaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatemeh A. Mohaseb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margareta Tengberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Iranian Plateau during the Bronze Age</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MOM Éditions, pp.89-98, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10708,77 +10708,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Davoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azadeh Fatemeh Mohaseb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiva Sheikhi Seno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akbar Abedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeozoology of the Near East 12. (Çakirlar C., Chahoud J., Berthon R., Pilaar Birch S. Eds.) Proceedings of the Groningen 2015 ASWA conference. Groningen Archaeological Series. Groingen. 91-108.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
@@ -10976,51 +10976,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343876v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin G Daly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria E Mullin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Hare" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ine Halpin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Mattiangeli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adn2094" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719137v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veli Bakhshaliyev" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Berthon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Orange" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31857/S0869606323030054" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244998v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh F Mohaseb" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cornette" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela I Zimmermann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Davoudi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.3255" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353069v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas St&#246;llner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Gambashidze" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Al-Oumaoui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Baldus" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/archaeologia107s65" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806416v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bader" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mallet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jwana Chahoud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agraw Amane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bea de Cupere" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103447" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177295v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damase Mouralis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12660" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402639v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vila" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abrahami" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Albesso" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2020.247" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432319v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Palumbi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Guliyev" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Astruc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2021.100308" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198672v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind Gillis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana &#381;ivaljevi&#263;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Kova&#269;ikov&#225;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-87674-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160229v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Laneri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakhtiyar Jalilov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilmaz S Erdal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Valentini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modwene Poulmarc'H" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/ANA.46.0.3288921" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863651v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Papayianni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cersoy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Aznar-Cormano" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64939-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489738v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Thomalsky" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleorient.589" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-DTD0ZGBD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489772v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Burger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canan &#199;akirlar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125939v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tresset" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2018.05.002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137818v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.10.015" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137071v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lriz Kozbe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2015.196" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137965v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Schwartz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Ur" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anacleto D&#8217;agostino" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3764/aja.119.4.0533" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137055v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861805v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861806v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195100v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birch Suzanne Pilaar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Akar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136934v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138376v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/az2014n2a06" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044013v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Decaix" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs&#243;fia Eszter Kov&#225;cs" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Neer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1749631413Y.0000000005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043993v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Orth" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonhomme" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12004" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138508v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/ANA.34.0.2031567" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138478v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anata.2008.1248" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472449v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Farahani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinder Neef" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Rusishvili" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076513v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vuillien" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homa Fathi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472409v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05594405v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasemin Y&#305;lmaz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bakhshaliyev" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05594398v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiva Sheikhi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akbar Abedi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05594401v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasemin Yilmaz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05594402v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Vautrin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472444v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525705v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05594399v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Claude" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05594397v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05594403v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705583v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Maziar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705562v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447043v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne Douch&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Decaix" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Decruyenaere" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447167v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Giblin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Th&#233;venin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447053v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind E Gillis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Kovacikova" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447224v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fiorillo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Gambaschidze" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446984v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705617v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510766v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992152v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157366v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134455v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgi Gogochuri" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Klein" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134441v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gadebois" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bouzid" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134432v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorillo Denis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543647v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153209v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roghiyeh Rahimi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153199v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Fatemeh Mohaseb Karimlu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153168v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Mashkour" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153192v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543651v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153186v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153182v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erkut Mehmet Kara" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Figen Sevil Kilimci" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543666v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudoin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410206v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365002v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bellefroid" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995266v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01884014v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007245v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910623v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892983v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138006v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137981v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B&#259;l&#259;&#351;escu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137000v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137010v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138054v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solmaz Amiri" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137029v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136917v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195069v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Horowitz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993592v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Willcox" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086054v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Moore" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680309v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076728v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157328v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137090v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05594395v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05543483v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780197608005.013.34" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057633v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Mostafapour" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Heil" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034194v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Faraji" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453505v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarieh Amiri" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/mnhn/10035?lang=en" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/nes04" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453541v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Daujat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/978OEAW84492" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104687v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Fatemeh Mohaseb" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448054v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.12602" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543931v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.8527" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543626v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh A. Mohaseb" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.8016" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407374v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiva Sheikhi Seno" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343876v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin G Daly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria E Mullin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Hare" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ine Halpin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Mattiangeli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adn2094" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719137v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veli Bakhshaliyev" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Berthon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Orange" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31857/S0869606323030054" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244998v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh F Mohaseb" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cornette" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela I Zimmermann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Davoudi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.3255" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353069v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas St&#246;llner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Gambashidze" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Al-Oumaoui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Baldus" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/archaeologia107s65" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806416v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bader" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mallet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jwana Chahoud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agraw Amane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bea de Cupere" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103447" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177295v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damase Mouralis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12660" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402639v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vila" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abrahami" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Albesso" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2020.247" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198672v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind Gillis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana &#381;ivaljevi&#263;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Kova&#269;ikov&#225;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-87674-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432319v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Palumbi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Guliyev" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Astruc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2021.100308" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160229v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Laneri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakhtiyar Jalilov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilmaz S Erdal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Valentini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modwene Poulmarc'H" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/ANA.46.0.3288921" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863651v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Papayianni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cersoy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Aznar-Cormano" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64939-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489772v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Burger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canan &#199;akirlar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489738v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Thomalsky" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleorient.589" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-DTD0ZGBD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125939v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tresset" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2018.05.002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137818v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.10.015" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137071v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lriz Kozbe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2015.196" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137965v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Schwartz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Ur" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anacleto D&#8217;agostino" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3764/aja.119.4.0533" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137055v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861805v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861806v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195100v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birch Suzanne Pilaar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Akar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136934v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138376v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/az2014n2a06" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043993v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs&#243;fia Eszter Kov&#225;cs" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Orth" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonhomme" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12004" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044013v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Decaix" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Neer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1749631413Y.0000000005" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138508v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/ANA.34.0.2031567" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138478v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anata.2008.1248" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472449v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Farahani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinder Neef" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Rusishvili" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05594402v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Vautrin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076513v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vuillien" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homa Fathi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472409v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05594405v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasemin Y&#305;lmaz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bakhshaliyev" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05594398v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiva Sheikhi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akbar Abedi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05594401v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasemin Yilmaz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525705v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472444v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05594399v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Claude" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05594403v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05594397v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705583v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Maziar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705562v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447043v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne Douch&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Decaix" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Decruyenaere" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447167v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Giblin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Th&#233;venin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447053v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind E Gillis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Kovacikova" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447224v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fiorillo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Gambaschidze" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446984v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705617v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510766v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992152v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157366v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134441v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gadebois" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bouzid" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134455v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgi Gogochuri" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Klein" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134432v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorillo Denis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153192v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543647v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153209v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roghiyeh Rahimi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153199v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Fatemeh Mohaseb Karimlu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153168v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Mashkour" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543651v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153186v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153182v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erkut Mehmet Kara" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Figen Sevil Kilimci" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543666v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudoin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410206v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365002v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bellefroid" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995266v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01884014v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007245v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910623v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892983v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138006v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137981v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B&#259;l&#259;&#351;escu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138054v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solmaz Amiri" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137000v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137010v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137029v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136917v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195069v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Horowitz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993592v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Willcox" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086054v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Moore" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076728v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680309v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157328v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137090v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05594395v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05543483v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780197608005.013.34" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057633v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Mostafapour" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Heil" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034194v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Faraji" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104687v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Fatemeh Mohaseb" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453505v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarieh Amiri" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/mnhn/10035?lang=en" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/nes04" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453541v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Daujat" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/978OEAW84492" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448054v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.12602" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543931v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.8527" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543626v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh A. Mohaseb" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.8016" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407374v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiva Sheikhi Seno" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>