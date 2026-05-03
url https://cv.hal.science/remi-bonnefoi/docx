--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -633,278 +633,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01523024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une architecture intelligente pour l’amélioration de l’efficacité energétique du réseau cellulaire 5G</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of Hierarchical and Distributed Cognitive Architecture Management for the Smart Grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Moy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio de Domenico</w:t>
+                <w:t xml:space="preserve">Benoît Résimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bonnefoi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23723/1301:2016-5/17790⟩</w:t>
+              <w:t xml:space="preserve">Ad Hoc Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41, pp.86-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.adhoc.2015.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01435400v1</w:t>
+                <w:t xml:space="preserve">hal-01266201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Hierarchical and Distributed Cognitive Architecture Management for the Smart Grid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une architecture intelligente pour l’amélioration de l’efficacité energétique du réseau cellulaire 5G</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio de Domenico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bonnefoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhcine Mendil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalin Gavriluta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Palicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ad Hoc Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 41, pp.86-98. </w:t>
+              <w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.adhoc.2015.12.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23723/1301:2016-5/17790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01266201v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -916,291 +916,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Power and Resource Allocation for Transmit Power Minimization in OFDMA-based NOMA Networks</w:t>
+                <w:t xml:space="preserve">GNU Radio Implementation of MALIN: &amp;quot;Multi-Armed bandits Learning for Internet-of-things Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bélis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Haïfa Farès</w:t>
+                <w:t xml:space="preserve">Lilian Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Louët</w:t>
+                <w:t xml:space="preserve">Remi Bonnefoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Moy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC’2019)</w:t>
+              <w:t xml:space="preserve">IEEE WCNC 2019 - IEEE Wireless Communications and Networking Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Marrakech, Morocco. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WCNC.2019.8885816⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WCNC.2019.8885841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02080480v1</w:t>
+                <w:t xml:space="preserve">hal-02006825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GNU Radio Implementation of MALIN: &amp;quot;Multi-Armed bandits Learning for Internet-of-things Networks</w:t>
+                <w:t xml:space="preserve">Optimal Power and Resource Allocation for Transmit Power Minimization in OFDMA-based NOMA Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilian Besson</w:t>
+                <w:t xml:space="preserve">Pierre Bélis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bonnefoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haïfa Farès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Bonnefoi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Moy</w:t>
+                <w:t xml:space="preserve">Yves Louët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE WCNC 2019 - IEEE Wireless Communications and Networking Conference</w:t>
+              <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC’2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Marrakech, Morocco. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WCNC.2019.8885841⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WCNC.2019.8885816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02006825v1</w:t>
+                <w:t xml:space="preserve">hal-02080480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upper-Confidence Bound for Channel Selection in LPWA Networks with Retransmissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Bonnefoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Manco-Vasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1277,51 +1277,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bonnefoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haïfa Farès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Louet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1362,252 +1362,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01948638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latency Efficient Request Access Rate for Congestion Reduction in LTE MTC</w:t>
+                <w:t xml:space="preserve">Multi-Armed Bandit Learning in IoT Networks: Learning helps even in non-stationary settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bonnefoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Moy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarcisio F Maciel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Estêvão R. Fernandes</w:t>
+                <w:t xml:space="preserve">Emilie Kaufmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICT 2018 - 25 th International Conference on Telecommunications </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CROWNCOM 2017 - 12th EAI International Conference on Cognitive Radio Oriented Wireless Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Lisbon, Portugal. pp.173-185, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-76207-4_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01769409v2</w:t>
+                <w:t xml:space="preserve">hal-01575419v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Armed Bandit Learning in IoT Networks: Learning helps even in non-stationary settings</w:t>
+                <w:t xml:space="preserve">Latency Efficient Request Access Rate for Congestion Reduction in LTE MTC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bonnefoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Kaufmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Palicot</w:t>
+                <w:t xml:space="preserve">Tarcisio F Maciel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Estêvão R. Fernandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CROWNCOM 2017 - 12th EAI International Conference on Cognitive Radio Oriented Wireless Networks</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICT 2018 - 25 th International Conference on Telecommunications </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Saint-Malo, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01575419v2</w:t>
+                <w:t xml:space="preserve">hal-01769409v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-Complexity Antenna Selection for Minimizing the Power Consumption of a MIMO Base Station</w:t>
               </w:r>
@@ -1695,226 +1695,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01826578v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mises en Veille Dynamiques pour Minimiser la Consommation d'Energie d'une Station de Base</w:t>
+                <w:t xml:space="preserve">New Macrocell Downlink Energy Consumption Minimization with Cell DTx and Power Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bonnefoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Moy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Palicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GRETSI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2017.7997008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01540491v2</w:t>
+                <w:t xml:space="preserve">hal-01486616v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Macrocell Downlink Energy Consumption Minimization with Cell DTx and Power Control</w:t>
+                <w:t xml:space="preserve">Mises en Veille Dynamiques pour Minimiser la Consommation d'Energie d'une Station de Base</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bonnefoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Moy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Palicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICC.2017.7997008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01486616v3</w:t>
+                <w:t xml:space="preserve">hal-01540491v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Framework for Hierarchical and Distributed Smart Grid Management</w:t>
               </w:r>
@@ -2206,278 +2206,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01486625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Sleep Mode for Minimizing a Femtocell Power Consumption</w:t>
+                <w:t xml:space="preserve">Advanced metering infrastructure backhaul reliability improvement with cognitive radio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bonnefoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Moy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Palicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Cognitive Radio Oriented Wireless Networks, CROWNCOM 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Grenoble, France. pp.618-629, </w:t>
+              <w:t xml:space="preserve"> 7th IEEE International Conference on Smart Grid Communications (SmartGridComm 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Sydney, Australia. pp.230 - 236, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-40352-6_51⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SmartGridComm.2016.7778766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01418838v2</w:t>
+                <w:t xml:space="preserve">hal-01396814v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced metering infrastructure backhaul reliability improvement with cognitive radio</w:t>
+                <w:t xml:space="preserve">Dynamic Sleep Mode for Minimizing a Femtocell Power Consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bonnefoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Moy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Palicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 7th IEEE International Conference on Smart Grid Communications (SmartGridComm 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Sydney, Australia. pp.230 - 236, </w:t>
+              <w:t xml:space="preserve">11th International Conference on Cognitive Radio Oriented Wireless Networks, CROWNCOM 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Grenoble, France. pp.618-629, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SmartGridComm.2016.7778766⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-40352-6_51⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01396814v3</w:t>
+                <w:t xml:space="preserve">hal-01418838v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Low Energy Consumption Wireless Cellular Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bonnefoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhcine Mendil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalin Gavritula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2685,64 +2685,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Armed bandit Learning in Iot Networks (MALIN)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Bonnefoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Moy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2780,64 +2780,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Armed Bandit Learning in IoT Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Bonnefoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Doctorants de l'IETR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2894,51 +2894,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Power and Resource Allocation for Transmit Power Minimization in OFDMA-based NOMA Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bonnefoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3021,51 +3021,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amor Nafkha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Demni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Bonnefoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3355,51 +3355,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527012v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;fa Far&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bonnefoi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Wakim" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Lamti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ojcoms.2024.3376950" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02796887v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Romain Garnier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fabre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2983299" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798963v4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Palicot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGCN.2018.2838759" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697736v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-018-1044-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523024v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Nafkha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.012144" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435400v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Domenico" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhcine Mendil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Gavriluta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23723/1301:2016-5/17790" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01266201v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t R&#233;simont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2015.12.002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080480v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;lis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lou&#235;t" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2019.8885816" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02006825v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Besson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Bonnefoi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2019.8885841" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02049824v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Manco-Vasquez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948638v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Louet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ursiap-rasc.2019.8738765" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769409v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarcisio F Maciel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Est&#234;v&#227;o R. Fernandes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575419v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Kaufmann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76207-4_15" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826578v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540491v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486616v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7997008" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504251v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ursigass.2017.8104500" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504248v8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2017.7998232" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486625v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2017.7996690" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418838v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40352-6_51" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396814v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartGridComm.2016.7778766" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293599v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Gavritula" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391006v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Daube" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Bouafia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carles" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02013866v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02013839v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053034v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236672v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Demni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02492175v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018CSUP0001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527012v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;fa Far&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bonnefoi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Wakim" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Lamti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ojcoms.2024.3376950" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02796887v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Romain Garnier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fabre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2983299" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798963v4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Palicot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGCN.2018.2838759" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697736v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-018-1044-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523024v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Nafkha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.012144" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01266201v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t R&#233;simont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2015.12.002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435400v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Domenico" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhcine Mendil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Gavriluta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23723/1301:2016-5/17790" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02006825v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Besson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Bonnefoi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2019.8885841" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080480v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;lis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lou&#235;t" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2019.8885816" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02049824v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Manco-Vasquez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948638v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Louet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ursiap-rasc.2019.8738765" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575419v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Kaufmann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76207-4_15" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769409v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarcisio F Maciel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Est&#234;v&#227;o R. Fernandes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826578v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486616v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7997008" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540491v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504251v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ursigass.2017.8104500" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504248v8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2017.7998232" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486625v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2017.7996690" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396814v3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartGridComm.2016.7778766" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418838v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40352-6_51" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293599v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Gavritula" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391006v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Daube" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Bouafia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carles" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02013866v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02013839v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053034v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236672v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Demni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02492175v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018CSUP0001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>