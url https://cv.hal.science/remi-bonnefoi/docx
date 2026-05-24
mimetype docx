--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1695,226 +1695,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01826578v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Macrocell Downlink Energy Consumption Minimization with Cell DTx and Power Control</w:t>
+                <w:t xml:space="preserve">Mises en Veille Dynamiques pour Minimiser la Consommation d'Energie d'une Station de Base</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bonnefoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Moy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Palicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01486616v3</w:t>
+                <w:t xml:space="preserve">hal-01540491v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mises en Veille Dynamiques pour Minimiser la Consommation d'Energie d'une Station de Base</w:t>
+                <w:t xml:space="preserve">New Macrocell Downlink Energy Consumption Minimization with Cell DTx and Power Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bonnefoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Moy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Palicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GRETSI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2017.7997008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01540491v2</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486616v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Framework for Hierarchical and Distributed Smart Grid Management</w:t>
               </w:r>
@@ -3355,51 +3355,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527012v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;fa Far&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bonnefoi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Wakim" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Lamti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ojcoms.2024.3376950" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02796887v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Romain Garnier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fabre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2983299" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798963v4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Palicot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGCN.2018.2838759" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697736v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-018-1044-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523024v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Nafkha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.012144" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01266201v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t R&#233;simont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2015.12.002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435400v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Domenico" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhcine Mendil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Gavriluta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23723/1301:2016-5/17790" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02006825v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Besson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Bonnefoi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2019.8885841" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080480v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;lis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lou&#235;t" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2019.8885816" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02049824v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Manco-Vasquez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948638v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Louet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ursiap-rasc.2019.8738765" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575419v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Kaufmann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76207-4_15" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769409v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarcisio F Maciel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Est&#234;v&#227;o R. Fernandes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826578v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486616v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7997008" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540491v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504251v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ursigass.2017.8104500" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504248v8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2017.7998232" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486625v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2017.7996690" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396814v3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartGridComm.2016.7778766" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418838v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40352-6_51" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293599v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Gavritula" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391006v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Daube" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Bouafia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carles" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02013866v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02013839v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053034v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236672v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Demni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02492175v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018CSUP0001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527012v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;fa Far&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bonnefoi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Wakim" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Lamti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ojcoms.2024.3376950" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02796887v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Romain Garnier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fabre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2983299" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798963v4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Palicot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGCN.2018.2838759" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697736v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-018-1044-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523024v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Nafkha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.012144" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01266201v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t R&#233;simont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2015.12.002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435400v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Domenico" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhcine Mendil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Gavriluta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23723/1301:2016-5/17790" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02006825v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Besson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Bonnefoi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2019.8885841" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080480v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;lis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lou&#235;t" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2019.8885816" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02049824v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Manco-Vasquez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948638v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Louet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ursiap-rasc.2019.8738765" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575419v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Kaufmann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76207-4_15" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769409v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarcisio F Maciel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Est&#234;v&#227;o R. Fernandes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826578v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540491v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486616v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7997008" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504251v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ursigass.2017.8104500" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504248v8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2017.7998232" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486625v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2017.7996690" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396814v3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartGridComm.2016.7778766" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418838v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40352-6_51" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293599v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Gavritula" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391006v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Daube" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Bouafia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carles" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02013866v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02013839v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053034v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236672v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Demni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02492175v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018CSUP0001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>