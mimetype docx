--- v0 (2026-03-04)
+++ v1 (2026-05-02)
@@ -66,372 +66,372 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional contribution of astrocytic Kir4.1 channels to spasticity after spinal cord injury</w:t>
+                <w:t xml:space="preserve">Signaling cascades shape functional subpopulations of cortical astrocytes in male wild-type mice and APP/PS1dE9 Alzheimer’s disease model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tony Barbay</w:t>
+                <w:t xml:space="preserve">Yiannis Poulot-Becq-Giraudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Pecchi</w:t>
+                <w:t xml:space="preserve">Océane Guillemaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Ramirez-Franco</w:t>
+                <w:t xml:space="preserve">Elisa Degl’innocenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anton Ivanov</w:t>
+                <w:t xml:space="preserve">Vivien Letenneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Brocard</w:t>
+                <w:t xml:space="preserve">Karouna Bascarane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/brain/awaf147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-026-71826-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05063373v1</w:t>
+                <w:t xml:space="preserve">hal-05593305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorsoventral photobiomodulation therapy safely reduces inflammation and sensorimotor deficits in a mouse model of multiple sclerosis</w:t>
+                <w:t xml:space="preserve">Functional contribution of astrocytic Kir4.1 channels to spasticity after spinal cord injury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Escarrat</w:t>
+                <w:t xml:space="preserve">Tony Barbay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Reato</w:t>
+                <w:t xml:space="preserve">Emilie Pecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Blivet</w:t>
+                <w:t xml:space="preserve">Jorge Ramirez-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Touchon</w:t>
+                <w:t xml:space="preserve">Anton Ivanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Rougon</w:t>
+                <w:t xml:space="preserve">Frédéric Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroinflammation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 21 (1), pp.321. </w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12974-024-03294-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/brain/awaf147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04848136v1</w:t>
+                <w:t xml:space="preserve">hal-05063373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared neuroglial modulation of spinal locomotor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Pecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodney O’connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -498,1644 +498,1778 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04997677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared neuroglial modulation of spinal locomotor networks</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dorsoventral photobiomodulation therapy safely reduces inflammation and sensorimotor deficits in a mouse model of multiple sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Escarrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Reato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Touchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Rougon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-73577-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroinflammation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (1), pp.321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12974-024-03294-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04712842v1</w:t>
+                <w:t xml:space="preserve">hal-04848136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of size on expression of bistability in mouse spinal motoneurons</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Infrared neuroglial modulation of spinal locomotor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Pecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Brocard</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodney O’connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/jn.00320.2023⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.22282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-73577-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04477199v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of size on expression of bistability in mouse spinal motoneurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Harris-Warrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Pecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Drouillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 131 (4), pp.577-588. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1152/jn.00320.2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04733957v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04477199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistent Nav1.1 and Nav1.6 currents drive spinal locomotor functions through nonlinear dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Effect of size on expression of bistability in mouse spinal motoneurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Harris-Warrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pecchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Drouillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Zanella</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Brocard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2023.113085⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 131 (4), pp.577-588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/jn.00320.2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04245363v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trpm5 channels encode bistability of spinal motoneurons and ensure motor control of hindlimbs in mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Persistent Nav1.1 and Nav1.6 currents drive spinal locomotor functions through nonlinear dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Drouillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Zanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (9), pp.113085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2023.113085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-27113-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03457785v1</w:t>
+                <w:t xml:space="preserve">hal-04245363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Stimulation Switches the Polarity of Excitatory Input to Starburst Amacrine Cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trpm5 channels encode bistability of spinal motoneurons and ensure motor control of hindlimbs in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cécile Fortuny</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Drouillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John G Flannery</w:t>
+                <w:t xml:space="preserve">Mouloud Bouhadfane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pecchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Trouplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuron.2014.07.037⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-27113-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03022950v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03457785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kv1.2 Channels Promote Nonlinear Spiking Motoneurons for Powering Up Locomotion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visual Stimulation Switches the Polarity of Excitatory Input to Starburst Amacrine Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna L Vlasits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marin Manuel</w:t>
+                <w:t xml:space="preserve">Ryan D Morrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fortuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John G Flannery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2018.02.093⟩</w:t>
+              <w:t xml:space="preserve">Neuron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 83 (5), pp.1172-1184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuron.2014.07.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01791109v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03022950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role for Visual Experience in the Development of Direction-Selective Circuits</w:t>
+                <w:t xml:space="preserve">Kv1.2 Channels Promote Nonlinear Spiking Motoneurons for Powering Up Locomotion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald M Harris-Warrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliia Demianenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Manuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2016.03.073⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (12), pp.3315 - 3327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2018.02.093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03022966v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01791109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuron-glia signaling in developing retina mediated by neurotransmitter spillover</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role for Visual Experience in the Development of Direction-Selective Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gainer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marla B Feller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.09590.001⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (10), pp.1367-1375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2016.03.073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03022956v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03022966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of 5-HT2A receptors upregulates the function of the neuronal K-Cl cotransporter KCC2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neuron-glia signaling in developing retina mediated by neurotransmitter spillover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana M Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
+                <w:t xml:space="preserve">Georgeann S Sack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fortuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amit Agarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1213680110⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4, pp.:e09590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.09590.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02009356v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03022956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucose is an adequate energy substrate for the depolarizing action of GABA and glycine in the neonatal rat spinal cord in vitro</w:t>
+                <w:t xml:space="preserve">Activation of 5-HT2A receptors upregulates the function of the neuronal K-Cl cotransporter KCC2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sadlaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boulenguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Buttigieg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/jn.00571.2011⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (1), pp.348-353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1213680110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03022936v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary Afferent Terminals Acting as Excitatory Interneurons Contribute to Spontaneous Motor Activities in the Immature Spinal Cord</w:t>
+                <w:t xml:space="preserve">Glucose is an adequate energy substrate for the depolarizing action of GABA and glycine in the neonatal rat spinal cord in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vinay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0068-11.2011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 107 (11), pp.3107-3115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/jn.00571.2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03022654v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03022936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Primary Afferent Terminals Acting as Excitatory Interneurons Contribute to Spontaneous Motor Activities in the Immature Spinal Cord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vinay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31 (28), pp.10184-10188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0068-11.2011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03022654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Down-regulation of the potassium-chloride cotransporter KCC2 contributes to spasticity after spinal cord injury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Boulenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jean-Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 16 (3), pp.302 - 307. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nm.2107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03470141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2145,383 +2279,383 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional contribution of astrocytic Kir4.1 channels to spasticity after spinal cord injury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Barbay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Pecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Jorge Ramirez Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Ivanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04780196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrocytes regulate locomotion by orchestrating neuronal rhythmicity in the spinal network via potassium clearance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Barbay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Pecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rouach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03807834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altered action potential waveform and shorter axonal initial segment in hiPSC-derived motor neurons with mutations in VRK1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Rihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara El-Bazzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernard-Marissal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Quintana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03439126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2531,177 +2665,177 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of chloride homeostasis in the operation of rhythmic motor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Viemari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Boulenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Breathe, Walk and Chew: The Neural Challenge: Part II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 188, Elsevier, pp.3-14, 2011, Progress in Brain Research, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-444-53825-3.00006-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03470150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId91"/>
+      <w:footerReference w:type="default" r:id="rId98"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2848,51 +2982,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063373v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Barbay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pecchi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ramirez-Franco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Ivanov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brocard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaf147" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848136v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Escarrat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Reato" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blivet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Touchon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Rougon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-024-03294-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997677v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Dumas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney O&#8217;connor" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moreau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-73577-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712842v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477199v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Harris-Warrick" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Drouillas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00320.2023" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733957v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245363v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brocard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zanella" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.113085" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457785v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Bouhadfane" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Trouplin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27113-x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022950v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L Vlasits" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan D Morrie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fortuny" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John G Flannery" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2014.07.037" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01791109v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald M Harris-Warrick" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliia Demianenko" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Manuel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2018.02.093" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022966v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gainer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marla B Feller" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2016.03.073" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022956v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana M Rosa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeann S Sack" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Agarwal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.09590.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02009356v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sadlaoud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boulenguez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Buttigieg" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Liabeuf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1213680110" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022936v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vinay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00571.2011" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022654v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0068-11.2011" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470141v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Boulenguez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Liabeuf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bras" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jean-Xavier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.2107" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780196v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Jorge Ramirez Franco" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807834v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ducrocq" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rouach" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439126v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Rihan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara El-Bazzal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernard-Marissal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Quintana" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470150v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Viemari" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-53825-3.00006-1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593305v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiannis Poulot-Becq-Giraudon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Guillemaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Degl&#8217;innocenti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Letenneur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karouna Bascarane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-71826-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063373v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Barbay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pecchi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ramirez-Franco" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Ivanov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brocard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaf147" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997677v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Dumas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney O&#8217;connor" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moreau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-73577-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848136v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Escarrat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Reato" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blivet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Touchon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Rougon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-024-03294-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712842v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477199v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Harris-Warrick" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Drouillas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00320.2023" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733957v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245363v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brocard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zanella" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.113085" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457785v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Bouhadfane" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Trouplin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27113-x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022950v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L Vlasits" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan D Morrie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fortuny" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John G Flannery" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2014.07.037" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01791109v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald M Harris-Warrick" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliia Demianenko" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Manuel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2018.02.093" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022966v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gainer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marla B Feller" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2016.03.073" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022956v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana M Rosa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeann S Sack" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Agarwal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.09590.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02009356v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sadlaoud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boulenguez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Buttigieg" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Liabeuf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1213680110" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022936v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vinay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00571.2011" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022654v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0068-11.2011" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470141v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Boulenguez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Liabeuf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bras" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jean-Xavier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.2107" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780196v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Jorge Ramirez Franco" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807834v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ducrocq" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rouach" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439126v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Rihan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara El-Bazzal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernard-Marissal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Quintana" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470150v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Viemari" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-53825-3.00006-1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>