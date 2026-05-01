--- v0 (2026-03-22)
+++ v1 (2026-05-01)
@@ -12,51 +12,51 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
-          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:115.31531531532px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:79.947916666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Rémi Bourguignon </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
         <w:t xml:space="preserve">Professeur IAE Paris-Est / Université Paris-Est Créteil</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
@@ -358,2904 +358,3277 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neoliberalism by stealth? Labour reforms and institutional discontinuity in worker representation in France</w:t>
+                <w:t xml:space="preserve">Sauver la démocratie sociale de Gilbert Cette, Guy Groux et Richard Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heather Connolly</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic and Industrial Democracy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04693374v1</w:t>
+                <w:t xml:space="preserve">hal-05605131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supersizing the Impact of Unions in Downsizing Processes: A Configurational Approach Based on 19 Cases in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neoliberalism by stealth? Labour reforms and institutional discontinuity in worker representation in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Heather Connolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Béthoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Tainturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Work, Employment and Society</w:t>
+              <w:t xml:space="preserve">Economic and Industrial Democracy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/09500170241289245⟩</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0143831X241268171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04871891v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le CSE et ses commissions : reconfigurer les instances représentatives pour rationaliser le dialogue social ?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Supersizing the Impact of Unions in Downsizing Processes: A Configurational Approach Based on 19 Cases in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chroniques du Travail</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/12xiz⟩</w:t>
+              <w:t xml:space="preserve">Work, Employment and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/09500170241289245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04391803v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Micro-politics of Collective Bargaining: The Case of Gender Equality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Le CSE et ses commissions : reconfigurer les instances représentatives pour rationaliser le dialogue social ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Tainturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline de Becdelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Béthoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Relations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/00187267211052472⟩</w:t>
+              <w:t xml:space="preserve">Chroniques du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Bilan des réformes de la représentation du personnel et du « dialogue social », 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12xiz⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03366802v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Framework Agreements and Trade Unions as Monitoring Agents in Transnational Corporations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">The Micro-politics of Collective Bargaining: The Case of Gender Equality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Simon Porcher</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Business Ethics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10551-019-04115-w⟩</w:t>
+              <w:t xml:space="preserve">Human Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 76 (3), pp.395-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00187267211052472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02020905v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03366802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When union strategy meets business strategy: The union voucher at Axa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Global Framework Agreements and Trade Unions as Monitoring Agents in Transnational Corporations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Floquet</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Garaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Porcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Business History</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00076791.2017.1368491⟩</w:t>
+              <w:t xml:space="preserve">Journal of Business Ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 165 (3), pp.517-533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10551-019-04115-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01654637v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The political effects of accounting normalisation on trade unions: an analysis of financial transparency reform in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">When union strategy meets business strategy: The union voucher at Axa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karel Yon</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Floquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Industrial Relations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjir.12276⟩</w:t>
+              <w:t xml:space="preserve">Business History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 61 (2), pp.260-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00076791.2017.1368491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03165898v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01654637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Union voucher at the sickbed of French unionism? The CFDT union confederation and the AXA experiment, 1981–1993</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">The political effects of accounting normalisation on trade unions: an analysis of financial transparency reform in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Floquet</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Labor History</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/0023656X.2016.1239884⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Industrial Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, British Journal of Industrial Relations, 56 (2), pp.418-441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjir.12276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02020853v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03165898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is employability detrimental to unions ? An empirical assessment of the relation between self-perceived employability and voice behaviours</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Union voucher at the sickbed of French unionism? The CFDT union confederation and the AXA experiment, 1981–1993</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Schmidt</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Floquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/grhu.098.0003⟩</w:t>
+              <w:t xml:space="preserve">Labor History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (5), pp.606-626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0023656X.2016.1239884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02020996v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’appropriation de la règle de droit : impératif de sauvegarde de l’emploi et dispositifs de départs volontaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Garaudel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">@GRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 16 (3), pp.41. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/grh.153.0041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Unions Still a Topic for Industrial Relations Research?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Is employability detrimental to unions ? An empirical assessment of the relation between self-perceived employability and voice behaviours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Heidi Wechtler</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-Journal of International and Comparative Labour Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 98 (4), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/grhu.098.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02021021v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le lobbying des organisations syndicales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Are Unions Still a Topic for Industrial Relations Research?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Madina Rival</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Wechtler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion et management public</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">E-Journal of International and Comparative Labour Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02021038v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02021021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transparence dans la négociation des restructurations. Une analyse stratégique.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Le lobbying des organisations syndicales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madina Rival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/RFG.220.75-86⟩</w:t>
+              <w:t xml:space="preserve">Gestion et management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gmp.001.0021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-01882597v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02021038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les départs volontaires comme mode de sélection des salariés licenciés : des risques à maîtriser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Garaudel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de l'IRES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 72 (1), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdli.072.0091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01882647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transparence dans la négociation des restructurations. Une analyse stratégique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 38 (220), pp.75 - 86. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rdli.072.0091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/RFG.220.75-86⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01882647v1</w:t>
+                <w:t xml:space="preserve">halshs-01882597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faut-il continuer de prendre au sérieux les négociations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Négociations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, N° 41 (2), pp.7-10, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/neg.041.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le digital s’invite dans le monde du travail : quel ordre négocié ? Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Négociations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, n° 38 (2), pp.7-14, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/neg.038.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analyse organisationnelle du dialogue social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Stimec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions EMS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 978-2-37687-705-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03813404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La représentation du personnel en tension : une affaire de gestion ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EYNAUD P., &amp; CARVALHO DE FRANCA FILHO G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire d'une autre gestion. Inventaire théorique et pratique des transitions et des communs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Erès Editions, 2026, 9782749285566</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05544514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Articuler stratégie de l’entreprise et projets individuels grâce au dialogue social – Le cas Mobilog</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Le chèque syndical au chevet du syndicalisme français ? La CFDT et l’expérimentation AXA, 1981-1993</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Pierson F.; Vignal J. </w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Floquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emilien Julliard et Karel Yon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion des ressources humaines - Analyser et comprendre pour agir</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Etudes de cas, 9782340090644</w:t>
+              <w:t xml:space="preserve">Les finances du syndicalisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Sepentrion, 2026, 978-2-7574-4640-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04683854v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard E. Walton et Robert B. McKersie. Une approche comportementale et stratégique de la négociation collective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Articuler stratégie de l’entreprise et projets individuels grâce au dialogue social – Le cas Mobilog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Chevalier F.; Coron C.; Gaillard H.; Oiry E. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierson F.; Vignal J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les grands auteurs en gestion des ressources humaines</w:t>
+              <w:t xml:space="preserve">Gestion des ressources humaines - Analyser et comprendre pour agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Doctrines, 978-2-37687-976-3</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellipses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Etudes de cas, 9782340090644</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04683843v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dialogue social transnational et la dialectique du partenariat conflictuel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Richard E. Walton et Robert B. McKersie. Une approche comportementale et stratégique de la négociation collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Rémi Bourguignon; Arnaud Stimec. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chevalier F.; Coron C.; Gaillard H.; Oiry E. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'analyse organisationnelle du dialogue social Pratiques et perspectives théoriques</w:t>
+              <w:t xml:space="preserve">Les grands auteurs en gestion des ressources humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions EMS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 978-2-37687-705-9</w:t>
+              <w:t xml:space="preserve">, 2024, Doctrines, 978-2-37687-976-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03813413v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le management est-il soluble dans le dialogue social? Trois Thèses à revisiter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Le dialogue social transnational et la dialectique du partenariat conflictuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Géa F.; Stévenot A. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Helfen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rémi Bourguignon; Arnaud Stimec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le dialogue social. L'avènement d'un modèle ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bruylant, 2021, 978-2-39013-343-8</w:t>
+              <w:t xml:space="preserve">L'analyse organisationnelle du dialogue social Pratiques et perspectives théoriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions EMS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-2-37687-705-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03244577v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion des ressources humaines à l’ère numérique: occasion stratégique ou risque de marginalisation ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Le management est-il soluble dans le dialogue social? Trois Thèses à revisiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bernier J. </w:t>
+              <w:t xml:space="preserve">Géa F.; Stévenot A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'intelligence artificielle et les mondes du travail. Perspectives sociojuridiques et enjeux techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universiataires de Laval, 2021, 978-2-7637-5382-9</w:t>
+              <w:t xml:space="preserve">Le dialogue social. L'avènement d'un modèle ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, 2021, 978-2-39013-343-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03127610v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03244577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building transnational social dialogue: A process-based analysis of the effectiveness of international framework agreements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">La gestion des ressources humaines à l’ère numérique: occasion stratégique ou risque de marginalisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antonin Hennebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Delautre G, Echeverría Manrique E. &amp; Fenwick C. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernier J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Decent work in a globalized economy Lessons from public and private initiatives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Labour Office, 2021, 978-92-2-034032-5</w:t>
+              <w:t xml:space="preserve">L'intelligence artificielle et les mondes du travail. Perspectives sociojuridiques et enjeux techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universiataires de Laval, 2021, 978-2-7637-5382-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03127598v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03127610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations Professionnelles: retour sur des rapports complexes avec la Gestion des Ressources Humaines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Building transnational social dialogue: A process-based analysis of the effectiveness of international framework agreements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antonin Hennebert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Beaujolin R.; Oiry E. </w:t>
+              <w:t xml:space="preserve">Delautre G, Echeverría Manrique E. &amp; Fenwick C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les grands courants en gestion des ressources humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions EMS, 2021, 978-2-37687-463-8</w:t>
+              <w:t xml:space="preserve">Decent work in a globalized economy Lessons from public and private initiatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Labour Office, 2021, 978-92-2-034032-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03244560v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03127598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le management interculturel : accompagner l’internationalisation des entreprises</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">Stéphane Saussier, Aude Le Lannier. </w:t>
+                <w:t xml:space="preserve">Relations Professionnelles: retour sur des rapports complexes avec la Gestion des Ressources Humaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antonin Hennebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Beaujolin R.; Oiry E. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Master Management des entreprises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Eyrolles, pp.51-66, 2013</w:t>
+              <w:t xml:space="preserve">Les grands courants en gestion des ressources humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions EMS, 2021, 978-2-37687-463-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01126899v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03244560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du contrôle du motif économique au contrôle des conditions de départ</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">José Allouche. </w:t>
+                <w:t xml:space="preserve">Le management interculturel : accompagner l’internationalisation des entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bourguignon Rémi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphane Saussier, Aude Le Lannier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopédie des Ressources Humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vuibert, p1326-1328, 2012, 978-2-311-00730-5</w:t>
+              <w:t xml:space="preserve">Master Management des entreprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eyrolles, pp.51-66, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02021591v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01126899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La négociation collective d’entreprise en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Du contrôle du motif économique au contrôle des conditions de départ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Kaspar</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Garaudel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">José Allouche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie des Ressources Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Vuibert, p.956-960, 2012, 978-2-311-00730-5</w:t>
+              <w:t xml:space="preserve">, Vuibert, p1326-1328, 2012, 978-2-311-00730-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02021592v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02021591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chester I. Barnard : The Functions of the Executive et ses prolongements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">La négociation collective d’entreprise en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Milorad Novicevic</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Kaspar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">José Allouche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie des Ressources Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Vuibert, p.1734-1738, 2012, 978-2-311-00730-5</w:t>
+              <w:t xml:space="preserve">, Vuibert, p.956-960, 2012, 978-2-311-00730-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02021595v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02021592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">20 ans de travaux consacrés aux survivants des suppressions d’emplois. Bilan et analyse des connaissances actionnables</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Chester I. Barnard : The Functions of the Executive et ses prolongements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Géraldine Schmidt; Rachel Beaujolin-Bellet. </w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milorad Novicevic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">José Allouche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Restructurations d'entreprises : Des recherches pour l'action</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vuibert, p.49-66, 2008, 978-2711769339</w:t>
+              <w:t xml:space="preserve">Encyclopédie des Ressources Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vuibert, p.1734-1738, 2012, 978-2-311-00730-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02021599v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02021595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vingt-cinq de travaux consacrés aux survivants des restructurations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">20 ans de travaux consacrés aux survivants des suppressions d’emplois. Bilan et analyse des connaissances actionnables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cornolti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine François-Philip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Géraldine Schmidt; Rachel Beaujolin-Bellet. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Restructurations : des recherches pour l'action</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vuibert, collection AGRH, p. 49-66, 2008, 978-2-7117-6933-9</w:t>
+              <w:t xml:space="preserve">Restructurations d'entreprises : Des recherches pour l'action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vuibert, p.49-66, 2008, 978-2711769339</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04352844v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02021599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vingt-cinq de travaux consacrés aux survivants des restructurations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Philip de Saint Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cornolti, Claude Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Restructurations : des recherches pour l'action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vuibert, collection AGRH, p. 49-66, 2008, 978-2-7117-6933-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La présence syndicale dans les entreprises permet-elle de protéger l’emploi ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">José Allouche; Janine Freiche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Restructurations d'entreprise : regards croisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vuibert, p.149, 2007, 978-2711769469</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02021601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3265,1684 +3638,1684 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialogue social transnational et devoir de vigilance : quelles complémentarités ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chikako Oka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CFTC- Collection Arguments. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04301524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Institutions Représentatives du Personnel face aux questions économiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Thobois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Tainturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Agence d'objectifs de l'Ires. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03648473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la mise en place des CSE sur le dialogue social : étude longitudinale de 7 grandes entreprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline de Becdelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Béthoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Bourguignon</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Heather Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université Paris Dauphine-PSL. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03943020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La négociation des Plans de Sauvegarde de l'Emploi, quels arbitrages ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Agence d'objectifs de l'Ires. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03045537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en oeuvre de la Loi sur le devoir de vigilance Rapport sur les premiers plans adoptés par les entreprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Barraud de Lagerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Penalva-Icher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Bureau International du Travail. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02819496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les accords-cadres internationaux : étude comparative des ACI conclus par les entreprises françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Organisation Internationale du Travail / International Labor Organization. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02021574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les accords-cadres internationaux : étude comparative des ACI conclus par les entreprises françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bourguignon Rémi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Barraud de Lagerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Phé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Servel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IAE Paris; Université Paris Dauphine. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02146507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le chèque syndical au chevet du syndicalisme français ? La CFDT et l'expérimentation AXA, 1981-1993</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">La mobilité à l’épreuve des identités professionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Marsaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Le Boulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Dialogues. 2016</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Entreprise et Personnel. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02021578v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02021589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NOTE DE SYNTHESE : «LES MOBILITES IDEALES DES SALARIES». REFLEXIONS ET ENSEIGNEMENTS DES ENTRETIENS EXPLORATOIRES</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Le chèque syndical au chevet du syndicalisme français ? La CFDT et l'expérimentation AXA, 1981-1993</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] IAE Paris - Université Paris 1 Panthéon-Sorbonne. 2016</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Floquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Dialogues. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03247756v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02021578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mobilité à l’épreuve des identités professionnelles</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">NOTE DE SYNTHESE : «LES MOBILITES IDEALES DES SALARIES». REFLEXIONS ET ENSEIGNEMENTS DES ENTRETIENS EXPLORATOIRES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie Volz-Tollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] Entreprise et Personnel. 2016</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] IAE Paris - Université Paris 1 Panthéon-Sorbonne. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02021589v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03247756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fédération des MJC en congrès : premiers enseignements d’une expérimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lallemand-Stempak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Fédération des MJC en Ile de France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02021576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transparence financière des organisations syndicales : entre contrôle externe et dynamisation de la démocratie interne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefrancq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Dialogues. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02021581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chèque syndical chez Axa : Entre mode de financement et outil de syndicalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Garaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefrancq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Dialogues. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02021580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transparence financière des organisations syndicales et patronales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefrancq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Audisol. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02021584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les entreprises françaises et allemandes en Chine : des pratiques de management contrastées dans un contexte en mutation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Hazouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Boulaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Rocca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Centre d'Etudes et de Recherches Internationales - Sciences Po. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02021588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les entreprises françaises et allemandes en Chine : des pratiques de management contrastées dans un contexte en mutation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Hazouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Boulaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Rocca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences Po. 2011, 34 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03473805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion des plans de restructuration en temps de crise. Bilan des activités d’expertise du cabinet Syndex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Guyonvarch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Syndex. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02021586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4952,153 +5325,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets politiques de la normalisation comptable sur le fonctionnement des organisations syndicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-02021607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand une stratégie syndicale rencontre une stratégie d’affaire : l’adoption du chèque syndical par Axa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-02021606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5108,329 +5481,329 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saisir les différentes dimensions de la négociation des plans de sauvegarde de l’emploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plans de sauvegarde de l’emploi permettent-ils vraiment de sauvegarder l’emploi ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Schmidt</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Pasquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03047298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouvernance du régime universel de retraites : quels enjeux pour la démocratie sociale en France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03047328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réforme la SNCF : des tensions grandissantes entre puissance publique et démocratie sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03047337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5440,100 +5813,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’influence syndicale sur les décisions de suppression d’emplois. Le cas français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. IAE Paris - Université Paris 1 Panthéon-Sorbonne, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03065909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5543,91 +5916,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La condition politique du dialogue social. Structuration et intégration du syndicalisme dans l’entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Business administration. Université de Lorraine (Nancy); Ecole Doctorale SJPEG (Sciences Juridiques, Politiques, Economiques et de Gestion), 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03065923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5637,179 +6010,179 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Banco : négociation salariale,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Monneuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04518208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïe ! Aïe ! Aïe ! » Risques psychosociaux et qualité de vie au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Monneuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04518202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5819,2745 +6192,2745 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empty Dialogues? Problematizing Stakeholder Engagement under France’s Duty of Vigilance Law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chikako Oka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for the Advancement of Socio Economics (SASE) Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sciences Po Bordeaux, Jul 2026, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05545472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorer les modes de coopération entre la fonction RSE et d’autres fonctions à partir d’une étude de cas multiple.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème Congrès de l'ADERSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandatory due diligence legislation and social dialogue: two ideas apart?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chikako Oka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th ILERA (International Labor and Employment Relations Association) World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, New York (NY), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04913560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La « qualité » du dialogue social comme révélateur d’un idéal managérial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Béthoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Bourguignon</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Heather Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Tainturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail dans tous ses états. Améliorer le travail pour un avenir juste et durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRIMT, Oct 2024, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04707850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontières et matérialité, matérialité des frontières. Du travail des responsables Devoir de Vigilance. Le cas de deux multinationales françaises.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chikako Oka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème congrès du RIODD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lille, Oct 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandatory due diligence legislation and social dialogue: Friend or foe?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chikako Oka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SASE Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SASE, Jul 2022, Amsterdam (Pays-Bas), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neoliberalism by Stealth? The Impact of the 2017 Labour Reforms on Union Influence and Social Dialogue in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heather Connolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Béthoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heather Connolly</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline de Becdelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRIMT Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRIMT, Oct 2022, Montréal (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Under what conditions do ‘job preservation plans’ actually lead to job preservation? A QCA study based on 20 cases in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th EGOS Colloquium, Hamburg, Germany, 2-4 July 2020.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGOS, Jul 2020, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A meta-organizational perspective on Global Framework Agreements strategies of Global Union Federations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Garaudel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th ILERA European Regional Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ILERA, Sep 2019, Düsseldorf, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agreeing to Disagree: The Role of Congresses in Civil Society Meta-Organizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lallemand-Stempak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Garaudel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGOS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02520583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les accords-cadres internationaux ou les syndicats comme acteur de la surveillance dans les firmes multinationales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Global Framework Agreements and the Control of Global Value Chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Garaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Porcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international du CRIMT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">18th Ilera World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02148676v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02148668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Framework Agreements and the Control of Global Value Chain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Les accords-cadres internationaux ou les syndicats comme acteur de la surveillance dans les firmes multinationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Garaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Porcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Ilera World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Séoul, South Korea</w:t>
+              <w:t xml:space="preserve">Colloque international du CRIMT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02148668v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02148676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When a union strategy meets a business strategy: the union voucher and the financing of French unionism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Floquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22e journées d’histoire du management et des organisations (JHMO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02274208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherche partenaires pour dialogue social constructif. Quand le DRH gère les syndicats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ISST &amp; Observatoire de la discrimination syndicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Bourg-la-Reine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The quasi-market to the rescue of French unions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Floquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Congress of ILERA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02279345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La segmentation des salariés, entre naturalisation et euphémisation managériales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème congrès de l'AFS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Sociologie, Jun 2015, Versaille- Saint-Quentin en Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le modèle du Business Partner à l’épreuve. Les enseignements d’une enquête auprès de dirigeants d’entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème congrès de l'AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AGRH, Nov 2015, Montpelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transparence financière des organisations syndicales au prisme de la démocratie syndicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karel Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème congrès de l'AFS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Sociologie, Jun 2015, Versaille- Saint-Quentin en Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceived Employability, Voice and the Moderating Role of Social Support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILERA European Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ILERA, Jun 2013, Amsterdam (Pays-Bas), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Information and consultation help to preserve employment ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Garaudel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th World Congress of ILERA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02082747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le volontariat comme mode de gestion des restructurations: quels leviers de contrôle?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Garaudel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIII ème congrès de l’AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02082496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndicats de salariés et lobbying :</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bourguignon Rémi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madina Rival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Première conférence de l'Association Internationale de Recherche en Management Public (AIRMAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, St Quentin en Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00623983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les Plans de Sauvegarde de l'Emploi permettent-ils de sauvegarder de l'emploi ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Garaudel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international CRIMT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRIMT, Jun 2011, Montréal (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'esprit de convergence de la fédération CGT Banques et Assurances vu par ses adhérents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Sainsaulieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’Association Française de Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Sociologie, Jul 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transparence, mode de gestion des restructurations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">78ème congrès de l'Acfas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Acfas, May 2010, Montréal (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Union Question in Industrial Relations Field: An Analysis of Academic Literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidi Wechtler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European IIRA Congress, Copenhagen Denmark, June 28 - July 1st, 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Industrial Relations Association, Jun 2010, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unions' Ideological Orientations and Transparency Decision in Downsizing Implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th EURAM conference, Roma, Italy, May 19th-22th, 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EURAM, May 2010, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une analyse thématique des publications en relations industrielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidi Wechtler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th Annual CIRA/CRIMT Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Canadian Industrial Relations Association (CIRA/ACRI), Jun 2010, Laval, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What do Unions Do to Management? Rethinking Unions' Effect in a Cognitive Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th IIRA World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Industrial Relations Association, Aug 2009, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unions and Workplaces' Employment Growth: a Theoretical / Empirical gap?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th IIRA European Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Industrial Relations Association, Sep 2007, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Unions Systematically Affect Workplaces' Employment Growth? An Empirical Investigation in the French Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Southern Industrial Relations and Human Resource Conference,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Louisville (Kentucky), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId172"/>
+      <w:footerReference w:type="default" r:id="rId180"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8625,51 +8998,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="33A58646"/>
+    <w:nsid w:val="284A7DFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8773,51 +9146,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0645B20A"/>
+    <w:nsid w:val="A00F077A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8921,51 +9294,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6CB6A163"/>
+    <w:nsid w:val="80787D7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9158,51 +9531,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remi-bourguignon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7870-8648" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142411736" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chaire-trrt.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crimt.net/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anact.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ires.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:remi.bourguignon@u-pec.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/142411736" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693374v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Connolly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie B&#233;thoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bourguignon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mias" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tainturier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0143831X241268171" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871891v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pasquier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Schmidt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09500170241289245" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391803v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline de Becdeli&#232;vre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xiz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366802v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Coron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00187267211052472" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020905v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garaudel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Porcher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-019-04115-w" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654637v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Floquet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00076791.2017.1368491" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03165898v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Yon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjir.12276" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020853v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0023656X.2016.1239884" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020996v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent No&#235;l" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.098.0003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021008v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.153.0041" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021021v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Wechtler" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021038v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Rival" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.001.0021" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882597v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.220.75-86" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-2FDQ7RQN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882647v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.072.0091" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813404v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stimec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/gestion-en-liberte/ouvrage/711-l-analyse-organisationnelle-du-dialogue-social.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544514v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683854v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/15376-28918-gestion-des-ressources-humaines-analyser-et-comprendre-pour-agir-9782340090644.html#description-scroll-tricks" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683843v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/les-grands-auteurs-en-grh/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813413v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Helfen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244577v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127610v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antonin Hennebert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127598v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244560v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126899v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourguignon R&#233;mi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevrier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021591v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021592v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kaspar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021595v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milorad Novicevic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021599v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cornolti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fabre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fran&#231;ois-Philip" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04352844v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Philip de Saint Julien" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cornolti, Claude Fabre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021601v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301524v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Masson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chikako Oka" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03648473v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thobois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943020v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045537v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02819496v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barraud de Lagerie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Penalva-Icher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021574v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146507v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ph&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Servel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021578v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247756v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Volz-Tollet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021589v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lacour" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marsaudon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Boulaire" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021576v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lallemand-Stempak" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021581v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefrancq" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021580v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021584v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021588v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Hazouard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rocca" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03473805v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021586v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Guyonvarch" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-02021607v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-02021606v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774685v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047298v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047328v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047337v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03065909v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03065923v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518208v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Monneuse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518202v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545472v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495222v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913560v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04707850v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283738v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264103v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264102v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264104v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264105v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02520583v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148676v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148668v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02274208v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264107v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279345v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264120v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilbert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raulet-Croset" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264111v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264113v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264115v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082747v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082496v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623983v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264123v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264121v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sainsaulieu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264137v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264126v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264133v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264129v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264138v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264144v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264148v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remi-bourguignon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7870-8648" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142411736" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chaire-trrt.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crimt.net/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anact.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ires.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:remi.bourguignon@u-pec.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/142411736" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605131v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bourguignon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693374v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Connolly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie B&#233;thoux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mias" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tainturier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0143831X241268171" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871891v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pasquier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Schmidt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09500170241289245" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391803v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline de Becdeli&#232;vre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xiz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366802v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Coron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00187267211052472" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020905v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garaudel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Porcher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-019-04115-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654637v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Floquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00076791.2017.1368491" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03165898v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Yon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjir.12276" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020853v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0023656X.2016.1239884" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021008v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.153.0041" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020996v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent No&#235;l" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.098.0003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021021v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Wechtler" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021038v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Rival" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.001.0021" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882647v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.072.0091" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882597v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.220.75-86" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-2FDQ7RQN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580134v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.041.0007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580137v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;a" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne L&#233;onard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.038.0007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813404v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stimec" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/gestion-en-liberte/ouvrage/711-l-analyse-organisationnelle-du-dialogue-social.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544514v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580120v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683854v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/15376-28918-gestion-des-ressources-humaines-analyser-et-comprendre-pour-agir-9782340090644.html#description-scroll-tricks" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683843v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/les-grands-auteurs-en-grh/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813413v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Helfen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244577v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127610v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antonin Hennebert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127598v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244560v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126899v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourguignon R&#233;mi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevrier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021591v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021592v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kaspar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021595v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milorad Novicevic" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021599v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cornolti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fabre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fran&#231;ois-Philip" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04352844v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Philip de Saint Julien" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cornolti, Claude Fabre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021601v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301524v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Masson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chikako Oka" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03648473v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thobois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943020v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045537v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02819496v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barraud de Lagerie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Penalva-Icher" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021574v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146507v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ph&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Servel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021589v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lacour" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marsaudon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Boulaire" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021578v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247756v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Volz-Tollet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021576v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lallemand-Stempak" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021581v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefrancq" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021580v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021584v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021588v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Hazouard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rocca" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03473805v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021586v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Guyonvarch" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-02021607v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-02021606v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774685v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047298v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047328v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047337v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03065909v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03065923v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518208v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Monneuse" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518202v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545472v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495222v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913560v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04707850v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283738v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264103v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264102v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264104v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264105v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02520583v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148668v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148676v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02274208v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264107v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279345v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264120v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilbert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raulet-Croset" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264111v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264113v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264115v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082747v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082496v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623983v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264123v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264121v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sainsaulieu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264137v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264126v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264133v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264129v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264138v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264144v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264148v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>