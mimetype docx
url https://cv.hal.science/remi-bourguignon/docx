--- v1 (2026-05-01)
+++ v2 (2026-05-21)
@@ -1673,208 +1673,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les départs volontaires comme mode de sélection des salariés licenciés : des risques à maîtriser</w:t>
+                <w:t xml:space="preserve">La transparence dans la négociation des restructurations. Une analyse stratégique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Garaudel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de l'IRES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 72 (1), </w:t>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 38 (220), pp.75 - 86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rdli.072.0091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/RFG.220.75-86⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01882647v1</w:t>
+                <w:t xml:space="preserve">halshs-01882597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transparence dans la négociation des restructurations. Une analyse stratégique.</w:t>
+                <w:t xml:space="preserve">Les départs volontaires comme mode de sélection des salariés licenciés : des risques à maîtriser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Garaudel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Revue de l'IRES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 72 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdli.072.0091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/RFG.220.75-86⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halshs-01882597v1</w:t>
+                <w:t xml:space="preserve">halshs-01882647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5455,355 +5455,417 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-02021606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article de blog scientifique (4)</w:t>
+        <w:t xml:space="preserve">Article de blog scientifique (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saisir les différentes dimensions de la négociation des plans de sauvegarde de l’emploi</w:t>
+                <w:t xml:space="preserve">Le monopole syndical existe-t-il vraiment?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04774685v1</w:t>
+                <w:t xml:space="preserve">hal-05612480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les plans de sauvegarde de l’emploi permettent-ils vraiment de sauvegarder l’emploi ?</w:t>
+                <w:t xml:space="preserve">Saisir les différentes dimensions de la négociation des plans de sauvegarde de l’emploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03047298v1</w:t>
+                <w:t xml:space="preserve">hal-04774685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouvernance du régime universel de retraites : quels enjeux pour la démocratie sociale en France ?</w:t>
+                <w:t xml:space="preserve">Les plans de sauvegarde de l’emploi permettent-ils vraiment de sauvegarder l’emploi ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03047328v1</w:t>
+                <w:t xml:space="preserve">hal-03047298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gouvernance du régime universel de retraites : quels enjeux pour la démocratie sociale en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03047328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Réforme la SNCF : des tensions grandissantes entre puissance publique et démocratie sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03047337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5813,100 +5875,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’influence syndicale sur les décisions de suppression d’emplois. Le cas français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. IAE Paris - Université Paris 1 Panthéon-Sorbonne, 2009. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03065909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5916,91 +5978,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La condition politique du dialogue social. Structuration et intégration du syndicalisme dans l’entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Business administration. Université de Lorraine (Nancy); Ecole Doctorale SJPEG (Sciences Juridiques, Politiques, Economiques et de Gestion), 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03065923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6010,2927 +6072,3022 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Banco : négociation salariale,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Monneuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04518208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïe ! Aïe ! Aïe ! » Risques psychosociaux et qualité de vie au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Monneuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04518202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (31)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empty Dialogues? Problematizing Stakeholder Engagement under France’s Duty of Vigilance Law</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bridging Transnational Social Dialoguue and Due Diligence Plan: a Study the Ideational Work by Due Diligence Professionals in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chikako Oka</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Léna Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society for the Advancement of Socio Economics (SASE) Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sciences Po Bordeaux, Jul 2026, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'ACRI / CIRA Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACRI, Jun 2026, Québec (Canada), Université Laval, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05545472v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05612505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explorer les modes de coopération entre la fonction RSE et d’autres fonctions à partir d’une étude de cas multiple.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yu Zhou</w:t>
+                <w:t xml:space="preserve">Empty Dialogues? Problematizing Stakeholder Engagement under France’s Duty of Vigilance Law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chikako Oka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème Congrès de l'ADERSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Society for the Advancement of Socio Economics (SASE) Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sciences Po Bordeaux, Jul 2026, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04495222v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05545472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mandatory due diligence legislation and social dialogue: two ideas apart?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chikako Oka</w:t>
+                <w:t xml:space="preserve">Explorer les modes de coopération entre la fonction RSE et d’autres fonctions à partir d’une étude de cas multiple.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th ILERA (International Labor and Employment Relations Association) World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, New York (NY), United States</w:t>
+              <w:t xml:space="preserve">20ème Congrès de l'ADERSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04913560v1</w:t>
+                <w:t xml:space="preserve">hal-04495222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La « qualité » du dialogue social comme révélateur d’un idéal managérial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mandatory due diligence legislation and social dialogue: two ideas apart?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chikako Oka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Paul Tainturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le travail dans tous ses états. Améliorer le travail pour un avenir juste et durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRIMT, Oct 2024, Montréal (Québec), Canada</w:t>
+              <w:t xml:space="preserve">20th ILERA (International Labor and Employment Relations Association) World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, New York (NY), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04707850v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frontières et matérialité, matérialité des frontières. Du travail des responsables Devoir de Vigilance. Le cas de deux multinationales françaises.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La « qualité » du dialogue social comme révélateur d’un idéal managérial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chikako Oka</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Béthoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heather Connolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Tainturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème congrès du RIODD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lille, Oct 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">Le travail dans tous ses états. Améliorer le travail pour un avenir juste et durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRIMT, Oct 2024, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283738v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04707850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mandatory due diligence legislation and social dialogue: Friend or foe?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Frontières et matérialité, matérialité des frontières. Du travail des responsables Devoir de Vigilance. Le cas de deux multinationales françaises.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chikako Oka</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Léna Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SASE Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SASE, Jul 2022, Amsterdam (Pays-Bas), Netherlands</w:t>
+              <w:t xml:space="preserve">18ème congrès du RIODD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille, Oct 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04264103v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neoliberalism by Stealth? The Impact of the 2017 Labour Reforms on Union Influence and Social Dialogue in France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Mias</w:t>
+                <w:t xml:space="preserve">Mandatory due diligence legislation and social dialogue: Friend or foe?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chikako Oka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Masson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRIMT Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRIMT, Oct 2022, Montréal (Canada), Canada</w:t>
+              <w:t xml:space="preserve">SASE Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SASE, Jul 2022, Amsterdam (Pays-Bas), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04264102v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Under what conditions do ‘job preservation plans’ actually lead to job preservation? A QCA study based on 20 cases in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Pasquier</w:t>
+                <w:t xml:space="preserve">Neoliberalism by Stealth? The Impact of the 2017 Labour Reforms on Union Influence and Social Dialogue in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heather Connolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Béthoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline de Becdelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th EGOS Colloquium, Hamburg, Germany, 2-4 July 2020.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EGOS, Jul 2020, Hambourg, Germany</w:t>
+              <w:t xml:space="preserve">CRIMT Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRIMT, Oct 2022, Montréal (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04264104v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A meta-organizational perspective on Global Framework Agreements strategies of Global Union Federations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Under what conditions do ‘job preservation plans’ actually lead to job preservation? A QCA study based on 20 cases in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Garaudel</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th ILERA European Regional Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ILERA, Sep 2019, Düsseldorf, Germany</w:t>
+              <w:t xml:space="preserve">36th EGOS Colloquium, Hamburg, Germany, 2-4 July 2020.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGOS, Jul 2020, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04264105v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agreeing to Disagree: The Role of Congresses in Civil Society Meta-Organizations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A meta-organizational perspective on Global Framework Agreements strategies of Global Union Federations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Garaudel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">12th ILERA European Regional Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ILERA, Sep 2019, Düsseldorf, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02520583v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Framework Agreements and the Control of Global Value Chain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agreeing to Disagree: The Role of Congresses in Civil Society Meta-Organizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lallemand-Stempak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Garaudel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Porcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Ilera World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Séoul, South Korea</w:t>
+              <w:t xml:space="preserve">EGOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02148668v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02520583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les accords-cadres internationaux ou les syndicats comme acteur de la surveillance dans les firmes multinationales</w:t>
+                <w:t xml:space="preserve">Global Framework Agreements and the Control of Global Value Chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Garaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Porcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international du CRIMT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">18th Ilera World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02148676v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02148668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When a union strategy meets a business strategy: the union voucher and the financing of French unionism</w:t>
+                <w:t xml:space="preserve">Les accords-cadres internationaux ou les syndicats comme acteur de la surveillance dans les firmes multinationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Floquet</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Garaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Porcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22e journées d’histoire du management et des organisations (JHMO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international du CRIMT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02274208v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02148676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cherche partenaires pour dialogue social constructif. Quand le DRH gère les syndicats</w:t>
+                <w:t xml:space="preserve">When a union strategy meets a business strategy: the union voucher and the financing of French unionism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Floquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ISST &amp; Observatoire de la discrimination syndicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Bourg-la-Reine, France</w:t>
+              <w:t xml:space="preserve">22e journées d’histoire du management et des organisations (JHMO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04264107v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02274208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The quasi-market to the rescue of French unions?</w:t>
+                <w:t xml:space="preserve">Cherche partenaires pour dialogue social constructif. Quand le DRH gère les syndicats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Floquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Congress of ILERA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Milan, Italy</w:t>
+              <w:t xml:space="preserve">Colloque ISST &amp; Observatoire de la discrimination syndicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Bourg-la-Reine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02279345v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La segmentation des salariés, entre naturalisation et euphémisation managériales</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The quasi-market to the rescue of French unions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florent Noël</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Floquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème congrès de l'AFS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Sociologie, Jun 2015, Versaille- Saint-Quentin en Yvelines, France</w:t>
+              <w:t xml:space="preserve">11th European Congress of ILERA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04264120v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02279345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le modèle du Business Partner à l’épreuve. Les enseignements d’une enquête auprès de dirigeants d’entreprise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">La segmentation des salariés, entre naturalisation et euphémisation managériales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème congrès de l'AGRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGRH, Nov 2015, Montpelier, France</w:t>
+              <w:t xml:space="preserve">6ème congrès de l'AFS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Sociologie, Jun 2015, Versaille- Saint-Quentin en Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04264111v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transparence financière des organisations syndicales au prisme de la démocratie syndicale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le modèle du Business Partner à l’épreuve. Les enseignements d’une enquête auprès de dirigeants d’entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karel Yon</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème congrès de l'AFS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Sociologie, Jun 2015, Versaille- Saint-Quentin en Yvelines, France</w:t>
+              <w:t xml:space="preserve">26ème congrès de l'AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGRH, Nov 2015, Montpelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04264113v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceived Employability, Voice and the Moderating Role of Social Support</w:t>
+                <w:t xml:space="preserve">La transparence financière des organisations syndicales au prisme de la démocratie syndicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Schmidt</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILERA European Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ILERA, Jun 2013, Amsterdam (Pays-Bas), Netherlands</w:t>
+              <w:t xml:space="preserve">6ème congrès de l'AFS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Sociologie, Jun 2015, Versaille- Saint-Quentin en Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04264115v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Information and consultation help to preserve employment ?</w:t>
+                <w:t xml:space="preserve">Perceived Employability, Voice and the Moderating Role of Social Support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Garaudel</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th World Congress of ILERA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">ILERA European Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ILERA, Jun 2013, Amsterdam (Pays-Bas), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02082747v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le volontariat comme mode de gestion des restructurations: quels leviers de contrôle?</w:t>
+                <w:t xml:space="preserve">Does Information and consultation help to preserve employment ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Garaudel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIII ème congrès de l’AGRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">16th World Congress of ILERA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02082496v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02082747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syndicats de salariés et lobbying :</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Madina Rival</w:t>
+                <w:t xml:space="preserve">Le volontariat comme mode de gestion des restructurations: quels leviers de contrôle?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Garaudel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Première conférence de l'Association Internationale de Recherche en Management Public (AIRMAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, St Quentin en Yvelines, France</w:t>
+              <w:t xml:space="preserve">XXIII ème congrès de l’AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00623983v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02082496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les Plans de Sauvegarde de l'Emploi permettent-ils de sauvegarder de l'emploi ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Garaudel</w:t>
+                <w:t xml:space="preserve">Syndicats de salariés et lobbying :</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bourguignon Rémi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madina Rival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international CRIMT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRIMT, Jun 2011, Montréal (Canada), Canada</w:t>
+              <w:t xml:space="preserve">Première conférence de l'Association Internationale de Recherche en Management Public (AIRMAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, St Quentin en Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04264123v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00623983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'esprit de convergence de la fédération CGT Banques et Assurances vu par ses adhérents</w:t>
+                <w:t xml:space="preserve">Quand les Plans de Sauvegarde de l'Emploi permettent-ils de sauvegarder de l'emploi ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ivan Sainsaulieu</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Garaudel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Association Française de Sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Sociologie, Jul 2011, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Colloque international CRIMT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRIMT, Jun 2011, Montréal (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04264121v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transparence, mode de gestion des restructurations ?</w:t>
+                <w:t xml:space="preserve">L'esprit de convergence de la fédération CGT Banques et Assurances vu par ses adhérents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Sainsaulieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">78ème congrès de l'Acfas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Acfas, May 2010, Montréal (Canada), Canada</w:t>
+              <w:t xml:space="preserve">Congrès de l’Association Française de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Sociologie, Jul 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04264137v1</w:t>
+                <w:t xml:space="preserve">hal-04264121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Union Question in Industrial Relations Field: An Analysis of Academic Literature</w:t>
+                <w:t xml:space="preserve">La transparence, mode de gestion des restructurations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Heidi Wechtler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European IIRA Congress, Copenhagen Denmark, June 28 - July 1st, 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Industrial Relations Association, Jun 2010, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">78ème congrès de l'Acfas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Acfas, May 2010, Montréal (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04264126v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unions' Ideological Orientations and Transparency Decision in Downsizing Implementation</w:t>
+                <w:t xml:space="preserve">The Union Question in Industrial Relations Field: An Analysis of Academic Literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Wechtler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th EURAM conference, Roma, Italy, May 19th-22th, 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EURAM, May 2010, Roma, Italy</w:t>
+              <w:t xml:space="preserve">9th European IIRA Congress, Copenhagen Denmark, June 28 - July 1st, 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Industrial Relations Association, Jun 2010, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04264133v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une analyse thématique des publications en relations industrielles</w:t>
+                <w:t xml:space="preserve">Unions' Ideological Orientations and Transparency Decision in Downsizing Implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Heidi Wechtler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47th Annual CIRA/CRIMT Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Canadian Industrial Relations Association (CIRA/ACRI), Jun 2010, Laval, Canada</w:t>
+              <w:t xml:space="preserve">10th EURAM conference, Roma, Italy, May 19th-22th, 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EURAM, May 2010, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04264129v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What do Unions Do to Management? Rethinking Unions' Effect in a Cognitive Perspective</w:t>
+                <w:t xml:space="preserve">Une analyse thématique des publications en relations industrielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Wechtler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IIRA World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Industrial Relations Association, Aug 2009, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">47th Annual CIRA/CRIMT Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Canadian Industrial Relations Association (CIRA/ACRI), Jun 2010, Laval, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04264138v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unions and Workplaces' Employment Growth: a Theoretical / Empirical gap?</w:t>
+                <w:t xml:space="preserve">What do Unions Do to Management? Rethinking Unions' Effect in a Cognitive Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IIRA European Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Industrial Relations Association, Sep 2007, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">15th IIRA World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Industrial Relations Association, Aug 2009, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04264144v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unions and Workplaces' Employment Growth: a Theoretical / Empirical gap?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th IIRA European Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Industrial Relations Association, Sep 2007, Manchester, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Unions Systematically Affect Workplaces' Employment Growth? An Empirical Investigation in the French Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Southern Industrial Relations and Human Resource Conference,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Louisville (Kentucky), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId180"/>
+      <w:footerReference w:type="default" r:id="rId182"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8998,51 +9155,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="284A7DFB"/>
+    <w:nsid w:val="BDDA3455"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9146,51 +9303,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A00F077A"/>
+    <w:nsid w:val="71C20445"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9294,51 +9451,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="80787D7C"/>
+    <w:nsid w:val="5BA7940F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9531,51 +9688,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remi-bourguignon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7870-8648" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142411736" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chaire-trrt.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crimt.net/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anact.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ires.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:remi.bourguignon@u-pec.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/142411736" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605131v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bourguignon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693374v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Connolly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie B&#233;thoux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mias" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tainturier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0143831X241268171" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871891v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pasquier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Schmidt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09500170241289245" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391803v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline de Becdeli&#232;vre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xiz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366802v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Coron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00187267211052472" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020905v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garaudel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Porcher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-019-04115-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654637v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Floquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00076791.2017.1368491" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03165898v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Yon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjir.12276" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020853v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0023656X.2016.1239884" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021008v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.153.0041" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020996v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent No&#235;l" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.098.0003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021021v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Wechtler" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021038v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Rival" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.001.0021" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882647v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.072.0091" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882597v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.220.75-86" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-2FDQ7RQN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580134v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.041.0007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580137v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;a" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne L&#233;onard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.038.0007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813404v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stimec" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/gestion-en-liberte/ouvrage/711-l-analyse-organisationnelle-du-dialogue-social.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544514v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580120v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683854v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/15376-28918-gestion-des-ressources-humaines-analyser-et-comprendre-pour-agir-9782340090644.html#description-scroll-tricks" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683843v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/les-grands-auteurs-en-grh/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813413v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Helfen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244577v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127610v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antonin Hennebert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127598v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244560v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126899v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourguignon R&#233;mi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevrier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021591v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021592v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kaspar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021595v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milorad Novicevic" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021599v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cornolti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fabre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fran&#231;ois-Philip" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04352844v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Philip de Saint Julien" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cornolti, Claude Fabre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021601v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301524v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Masson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chikako Oka" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03648473v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thobois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943020v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045537v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02819496v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barraud de Lagerie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Penalva-Icher" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021574v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146507v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ph&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Servel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021589v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lacour" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marsaudon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Boulaire" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021578v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247756v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Volz-Tollet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021576v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lallemand-Stempak" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021581v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefrancq" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021580v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021584v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021588v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Hazouard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rocca" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03473805v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021586v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Guyonvarch" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-02021607v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-02021606v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774685v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047298v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047328v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047337v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03065909v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03065923v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518208v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Monneuse" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518202v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545472v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495222v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913560v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04707850v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283738v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264103v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264102v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264104v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264105v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02520583v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148668v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148676v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02274208v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264107v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279345v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264120v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilbert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raulet-Croset" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264111v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264113v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264115v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082747v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082496v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623983v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264123v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264121v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sainsaulieu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264137v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264126v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264133v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264129v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264138v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264144v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264148v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remi-bourguignon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7870-8648" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142411736" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chaire-trrt.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crimt.net/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anact.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ires.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:remi.bourguignon@u-pec.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/142411736" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605131v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bourguignon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693374v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Connolly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie B&#233;thoux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mias" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tainturier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0143831X241268171" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871891v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pasquier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Schmidt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09500170241289245" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391803v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline de Becdeli&#232;vre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xiz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366802v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Coron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00187267211052472" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020905v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garaudel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Porcher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-019-04115-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654637v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Floquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00076791.2017.1368491" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03165898v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Yon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjir.12276" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020853v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0023656X.2016.1239884" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021008v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.153.0041" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020996v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent No&#235;l" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.098.0003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021021v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Wechtler" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021038v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Rival" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.001.0021" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882597v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.220.75-86" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-2FDQ7RQN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882647v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.072.0091" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580134v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.041.0007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580137v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;a" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne L&#233;onard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.038.0007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813404v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stimec" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/gestion-en-liberte/ouvrage/711-l-analyse-organisationnelle-du-dialogue-social.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544514v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580120v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683854v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/15376-28918-gestion-des-ressources-humaines-analyser-et-comprendre-pour-agir-9782340090644.html#description-scroll-tricks" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683843v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/les-grands-auteurs-en-grh/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813413v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Helfen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244577v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127610v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antonin Hennebert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127598v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244560v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126899v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourguignon R&#233;mi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevrier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021591v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021592v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kaspar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021595v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milorad Novicevic" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021599v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cornolti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fabre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fran&#231;ois-Philip" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04352844v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Philip de Saint Julien" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cornolti, Claude Fabre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021601v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301524v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Masson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chikako Oka" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03648473v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thobois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943020v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045537v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02819496v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barraud de Lagerie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Penalva-Icher" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021574v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146507v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ph&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Servel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021589v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lacour" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marsaudon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Boulaire" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021578v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247756v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Volz-Tollet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021576v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lallemand-Stempak" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021581v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefrancq" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021580v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021584v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021588v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Hazouard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rocca" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03473805v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021586v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Guyonvarch" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-02021607v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-02021606v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612480v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774685v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047298v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047328v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047337v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03065909v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03065923v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518208v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Monneuse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518202v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612505v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545472v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495222v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913560v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04707850v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283738v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264103v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264102v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264104v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264105v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02520583v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148668v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148676v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02274208v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264107v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279345v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264120v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilbert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raulet-Croset" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264111v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264113v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264115v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082747v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082496v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623983v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264123v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264121v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sainsaulieu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264137v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264126v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264133v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264129v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264138v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264144v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264148v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>