--- v0 (2026-03-04)
+++ v1 (2026-04-17)
@@ -366,4215 +366,4215 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05472975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (119)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (122)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). First detections from the galaxy cluster workflow</w:t>
+                <w:t xml:space="preserve">Euclid : The first statistical census of dusty and massive objects in the ERO/Perseus field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Bhargava</w:t>
+                <w:t xml:space="preserve">G. Girardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Benoist</w:t>
+                <w:t xml:space="preserve">A. Grazian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.H Gonzalez</w:t>
+                <w:t xml:space="preserve">G. Rodighiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Maturi</w:t>
+                <w:t xml:space="preserve">L. Bisigello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-B Melin</w:t>
+                <w:t xml:space="preserve">G. Gandolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 706, pp.A371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554937⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202556328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05017127v1</w:t>
+                <w:t xml:space="preserve">insu-05536197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). A probabilistic classification of quenched galaxies</w:t>
+                <w:t xml:space="preserve">Euclid preparation: TBD. Cosmic Dawn Survey: evolution of the galaxy stellar mass function across 0.2&amp;lt;z&amp;lt;6.5 measured over 10 square degrees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Corcho-Caballero</w:t>
+                <w:t xml:space="preserve">L Zalesky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Ascasibar</w:t>
+                <w:t xml:space="preserve">J.R Weaver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Verdoes Kleijn</w:t>
+                <w:t xml:space="preserve">C.J.R Mcpartland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.C Lovell</w:t>
+                <w:t xml:space="preserve">G Murphree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G de Lucia</w:t>
+                <w:t xml:space="preserve">I Valdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">, 2026, 708, pp.A104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554582⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202555728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05017744v1</w:t>
+                <w:t xml:space="preserve">hal-05066939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Euclid&amp;lt;/i&amp;gt;: the potential of slitless infrared spectroscopy: a &amp;lt;i&amp;gt;z&amp;lt;/i&amp;gt; = 5.4 quasar and new ultracool dwarfs</w:t>
+                <w:t xml:space="preserve">Euclid preparation: LXXXIII. The impact of redshift interlopers on the two-point correlation function analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Bañados</w:t>
+                <w:t xml:space="preserve">I Risso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Le Brun</w:t>
+                <w:t xml:space="preserve">A Veropalumbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Belladitta</w:t>
+                <w:t xml:space="preserve">E Branchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Momcheva</w:t>
+                <w:t xml:space="preserve">E Maragliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Stern</w:t>
+                <w:t xml:space="preserve">S de la Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 542 (2), pp.1088-1102. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 707, pp.A233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/staf1274⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202555402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05222765v1</w:t>
+                <w:t xml:space="preserve">hal-05066953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. Simulations and nonlinearities beyond $\Lambda$CDM. 1. Numerical methods and validation</w:t>
+                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). A probabilistic classification of quenched galaxies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Adamek</w:t>
+                <w:t xml:space="preserve">P Corcho-Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Fiorini</w:t>
+                <w:t xml:space="preserve">Y Ascasibar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Baldi</w:t>
+                <w:t xml:space="preserve">G. Verdoes Kleijn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Brando</w:t>
+                <w:t xml:space="preserve">C.C Lovell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-A Breton</w:t>
+                <w:t xml:space="preserve">G de Lucia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 695, pp.A230. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202452180⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04701124v1</w:t>
+                <w:t xml:space="preserve">hal-05017744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid. I. Overview of the Euclid mission</w:t>
+                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). First detections from the galaxy cluster workflow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Mellier</w:t>
+                <w:t xml:space="preserve">S Bhargava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdurro Uf</w:t>
+                <w:t xml:space="preserve">C Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.A. Acevedo Barroso</w:t>
+                <w:t xml:space="preserve">A.H Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Achúcarro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J Adamek</w:t>
+                <w:t xml:space="preserve">M Maturi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450810⟩</w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04592159v1</w:t>
+                <w:t xml:space="preserve">hal-05017127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid. IV. The NISP Calibration Unit</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Euclid preparation. Simulations and nonlinearities beyond $\Lambda$CDM. 4. Constraints on $f(R)$ models from the photometric primary probes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Jahnke</w:t>
+                <w:t xml:space="preserve">K Koyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Schirmer</w:t>
+                <w:t xml:space="preserve">S Pamuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.G.-Y Lee</w:t>
+                <w:t xml:space="preserve">S Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Scott</w:t>
+                <w:t xml:space="preserve">B Bose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Carrilho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450345⟩</w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 698, pp.A233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202452184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04592140v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid. III. The NISP Instrument</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Euclid preparation. Exploring the properties of proto-clusters in the Simulated Euclid Wide Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Ealet</w:t>
+                <w:t xml:space="preserve">H Böhringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Maciaszek</w:t>
+                <w:t xml:space="preserve">G Chon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Cucciati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Dannerbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bolzonella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450786⟩</w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 693, pp.A59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202451683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04592144v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation LX. The use of HST images as input for weak-lensing image simulations</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Euclid quick data release (Q1) exploring galaxy properties with a multi-modal foundation model Euclid Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Gillis</w:t>
+                <w:t xml:space="preserve">M Siudek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Hoekstra</w:t>
+                <w:t xml:space="preserve">M Huertas-Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Martinez-Solaeche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Lanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202451587⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04903756v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05412177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation: Extracting physical parameters from galaxies with machine learning</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Euclid preparation LXX. Forecasting detection limits for intracluster light in the Euclid Wide Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Andreadis</w:t>
+                <w:t xml:space="preserve">C Bellhouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Nemani</w:t>
+                <w:t xml:space="preserve">J.B Golden-Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.P Bamford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.A Hatch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Kluge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202453111⟩</w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 698, pp.A14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202553887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04928376v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid: Searches for strong gravitational lenses using convolutional neural nets in Early Release Observations of the Perseus field</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Euclid preparation. Observational expectations for redshift z&lt;7 active galactic nuclei in the Euclid Wide and Deep surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Busillo</w:t>
+                <w:t xml:space="preserve">M Selwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Ulivi</w:t>
+                <w:t xml:space="preserve">S Fotopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.N Bremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Bisigello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Landt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astron.Astrophys.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 696, pp.A214. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202453152⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 693, pp.A250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04820392v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04592290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. The Cosmic Dawn Survey (DAWN) of the Euclid Deep and Auxiliary Fields</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Euclid preparation. Deep learning true galaxy morphologies for weak lensing shear bias calibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Toft</w:t>
+                <w:t xml:space="preserve">B Csizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.B Sanders</w:t>
+                <w:t xml:space="preserve">T Schrabback</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Grandis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Hoekstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202451849⟩</w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 695, pp.A283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202452129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04679170v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. Observational expectations for redshift z&lt;7 active galactic nuclei in the Euclid Wide and Deep surveys</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Euclid preparation: Extracting physical parameters from galaxies with machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Bisigello</w:t>
+                <w:t xml:space="preserve">I Kovačić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Landt</w:t>
+                <w:t xml:space="preserve">M Baes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Nersesian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Andreadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Nemani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450894⟩</w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 695, pp.A284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202453111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04592290v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04928376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. Deep learning true galaxy morphologies for weak lensing shear bias calibration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H Jansen</w:t>
+                <w:t xml:space="preserve">Euclid: Searches for strong gravitational lenses using convolutional neural nets in Early Release Observations of the Perseus field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Pearce-Casey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.C Nagam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Wilde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Busillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Ulivi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202452129⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 696, pp.A214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202453152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04701127v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid. II. The VIS Instrument</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R Azzollini</w:t>
+                <w:t xml:space="preserve">Euclid preparation. The Cosmic Dawn Survey (DAWN) of the Euclid Deep and Auxiliary Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J.R Mcpartland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Zalesky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R Weaver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Toft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.B Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 697, pp.A2. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450996⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 695, pp.A259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202451849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04592354v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid quick data release (Q1) exploring galaxy properties with a multi-modal foundation model Euclid Collaboration</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Euclid. II. The VIS Instrument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Smith</w:t>
+                <w:t xml:space="preserve">M Cropper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Martinez-Solaeche</w:t>
+                <w:t xml:space="preserve">A Al-Bahlawan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Lanusse</w:t>
+                <w:t xml:space="preserve">J Amiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Awan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Azzollini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554611⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 697, pp.A2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05412177v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04592354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation LXX. Forecasting detection limits for intracluster light in the Euclid Wide Survey</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Euclid preparation LX. The use of HST images as input for weak-lensing image simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.P Bamford</w:t>
+                <w:t xml:space="preserve">D Scognamiglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Schrabback</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.A Hatch</w:t>
+                <w:t xml:space="preserve">M Tewes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Kluge</w:t>
+                <w:t xml:space="preserve">B Gillis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Hoekstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astron.Astrophys.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 698, pp.A14. </w:t>
+              <w:t xml:space="preserve">, 2025, 694, pp.A262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202553887⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202451587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05016966v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. Exploring the properties of proto-clusters in the Simulated Euclid Wide Survey</w:t>
+                <w:t xml:space="preserve">Euclid preparation. Simulations and nonlinearities beyond $\Lambda$CDM. 1. Numerical methods and validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Böhringer</w:t>
+                <w:t xml:space="preserve">J Adamek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Chon</w:t>
+                <w:t xml:space="preserve">B Fiorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Cucciati</w:t>
+                <w:t xml:space="preserve">M Baldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Dannerbauer</w:t>
+                <w:t xml:space="preserve">G Brando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Bolzonella</w:t>
+                <w:t xml:space="preserve">M.-A Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astron.Astrophys.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 693, pp.A59. </w:t>
+              <w:t xml:space="preserve">, 2025, 695, pp.A230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202451683⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202452180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04666197v1</w:t>
+                <w:t xml:space="preserve">hal-04701124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. Simulations and nonlinearities beyond $\Lambda$CDM. 4. Constraints on $f(R)$ models from the photometric primary probes</w:t>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Euclid&amp;lt;/i&amp;gt;: the potential of slitless infrared spectroscopy: a &amp;lt;i&amp;gt;z&amp;lt;/i&amp;gt; = 5.4 quasar and new ultracool dwarfs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Koyama</w:t>
+                <w:t xml:space="preserve">E Bañados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Pamuk</w:t>
+                <w:t xml:space="preserve">V Le Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Casas</w:t>
+                <w:t xml:space="preserve">S Belladitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Bose</w:t>
+                <w:t xml:space="preserve">I Momcheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Carrilho</w:t>
+                <w:t xml:space="preserve">D Stern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 698, pp.A233. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 542 (2), pp.1088-1102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202452184⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/staf1274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04701126v1</w:t>
+                <w:t xml:space="preserve">insu-05222765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). LEMON -- Lens Modelling with Neural networks. Automated and fast modelling of Euclid gravitational lenses with a singular isothermal ellipsoid mass profile</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Euclid. III. The NISP Instrument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Tortora</w:t>
+                <w:t xml:space="preserve">K Jahnke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.B Metcalf</w:t>
+                <w:t xml:space="preserve">W Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.W Nightingale</w:t>
+                <w:t xml:space="preserve">M Schirmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Meneghetti</w:t>
+                <w:t xml:space="preserve">A Ealet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Maciaszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554538⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 697, pp.A3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05017764v1</w:t>
+                <w:t xml:space="preserve">hal-04592144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation: LXXVI. Simulating thousands of Euclid spectroscopic skies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Euclid. IV. The NISP Calibration Unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Parimbelli</w:t>
+                <w:t xml:space="preserve">F Hormuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Jahnke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Schirmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Elkhashab</w:t>
+                <w:t xml:space="preserve">C.G.-Y Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Salvalaggio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Castro</w:t>
+                <w:t xml:space="preserve">T Scott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 704, pp.A306. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202556459⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 697, pp.A4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05484080v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04592140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. Simulations and nonlinearities beyond $\Lambda$CDM. 2. Results from non-standard simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Euclid. I. Overview of the Euclid mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Mellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Rácz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B Fiorini</w:t>
+                <w:t xml:space="preserve">Abdurro Uf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.M.C Le Brun</w:t>
+                <w:t xml:space="preserve">J.A. Acevedo Barroso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.-A Winther</w:t>
+                <w:t xml:space="preserve">A Achúcarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Adamek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 695, pp.A232. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 697, pp.A1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202452185⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04701125v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04592159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Euclid&amp;lt;/i&amp;gt;: The Early Release Observations Lens Search Experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). LEMON -- Lens Modelling with Neural networks. Automated and fast modelling of Euclid gravitational lenses with a singular isothermal ellipsoid mass profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Busillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J A Acevedo Barroso</w:t>
+                <w:t xml:space="preserve">C Tortora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C M O’riordan</w:t>
+                <w:t xml:space="preserve">R.B Metcalf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Clément</w:t>
+                <w:t xml:space="preserve">J.W Nightingale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Tortora</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T E Collett</w:t>
+                <w:t xml:space="preserve">M Meneghetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 697, pp.A14. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202451868⟩</w:t>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05059537v1</w:t>
+                <w:t xml:space="preserve">hal-05017764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation LXI. Cosmic Dawn Survey: ‘Pre-launch’ multiwavelength catalogues for Euclid Deep Field North and Euclid Deep Field Fornax</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D.B Sanders</w:t>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Euclid&amp;lt;/i&amp;gt;: The Early Release Observations Lens Search Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J A Acevedo Barroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C M O’riordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tortora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T E Collett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 695, pp.A229. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202451857⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 697, pp.A14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202451868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04679187v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05059537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. Sensitivity to non-standard particle dark matter model</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Euclid preparation. Simulations and nonlinearities beyond $\Lambda$CDM. 2. Results from non-standard simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.K Giri</w:t>
+                <w:t xml:space="preserve">G Rácz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Fiorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M.C Le Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.-A Winther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astron.Astrophys.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 693, pp.A249. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202451611⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 695, pp.A232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202452185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04631618v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. The impact of relativistic redshift-space distortions on two-point clustering statistics from the Euclid wide spectroscopic survey</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Euclid preparation. Sensitivity to non-standard particle dark matter model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Porciani</w:t>
+                <w:t xml:space="preserve">J Lesgourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Salvalaggio</w:t>
+                <w:t xml:space="preserve">J Schwagereit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabila Aghanim</w:t>
+                <w:t xml:space="preserve">J Bucko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Parimbelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.K Giri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astron.Astrophys.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 697, pp.A85. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202452480⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 693, pp.A249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202451611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04726231v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. Detecting globular clusters in the Euclid survey</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M Cantiello</w:t>
+                <w:t xml:space="preserve">Euclid preparation LXI. Cosmic Dawn Survey: ‘Pre-launch’ multiwavelength catalogues for Euclid Deep Field North and Euclid Deep Field Fornax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Zalesky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J.R Mcpartland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R Weaver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Toft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.B Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 693, pp.A251. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450851⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 695, pp.A229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202451857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04592257v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid. V. The Flagship galaxy mock catalogue: a comprehensive simulation for the Euclid mission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Euclid preparation: LXXVI. Simulating thousands of Euclid spectroscopic skies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Monaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Parimbelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Elkhashab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.J Castander</w:t>
+                <w:t xml:space="preserve">J. Salvalaggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Fosalba</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J Carretero</w:t>
+                <w:t xml:space="preserve">T. Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 697, pp.A5. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450853⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 704, pp.A306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202556459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04592210v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05484080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. Sensitivity to neutrino parameters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Euclid preparation. Detecting globular clusters in the Euclid survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Voggel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Lançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Saifollahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Archidiacono</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S Pamuk</w:t>
+                <w:t xml:space="preserve">S.S Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Schöneberg</w:t>
+                <w:t xml:space="preserve">M Cantiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 693, pp.A58. </w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 693, pp.A251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450859⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04581883v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04592257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation: TBD. The impact of line-of-sight projections on the covariance between galaxy cluster multi-wavelength observable properties -- insights from hydrodynamic simulations</w:t>
+                <w:t xml:space="preserve">Euclid preparation. The impact of relativistic redshift-space distortions on two-point clustering statistics from the Euclid wide spectroscopic survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Ragagnin</w:t>
+                <w:t xml:space="preserve">M.Y Elkhashab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Saro</w:t>
+                <w:t xml:space="preserve">D Bertacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Andreon</w:t>
+                <w:t xml:space="preserve">C Porciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Biviano</w:t>
+                <w:t xml:space="preserve">J Salvalaggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Dolag</w:t>
+                <w:t xml:space="preserve">Nabila Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astron.Astrophys.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 695, pp.A282. </w:t>
+              <w:t xml:space="preserve">, 2025, 697, pp.A85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202451347⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202452480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04830664v1</w:t>
+                <w:t xml:space="preserve">hal-04726231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. Angular power spectra from discrete observations</w:t>
+                <w:t xml:space="preserve">Euclid. V. The Flagship galaxy mock catalogue: a comprehensive simulation for the Euclid mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Tessore</w:t>
+                <w:t xml:space="preserve">F.J Castander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Joachimi</w:t>
+                <w:t xml:space="preserve">P Fosalba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Loureiro</w:t>
+                <w:t xml:space="preserve">J Stadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hall</w:t>
+                <w:t xml:space="preserve">D Potter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Cañas-Herrera</w:t>
+                <w:t xml:space="preserve">J Carretero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 694, pp.A141. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 697, pp.A5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202452018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04685451v1</w:t>
+                <w:t xml:space="preserve">hal-04592210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation: Determining the weak lensing mass accuracy and precision for galaxy clusters</w:t>
+                <w:t xml:space="preserve">Euclid preparation. Angular power spectra from discrete observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Ingoglia</w:t>
+                <w:t xml:space="preserve">N Tessore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Sereno</w:t>
+                <w:t xml:space="preserve">B Joachimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Farrens</w:t>
+                <w:t xml:space="preserve">A Loureiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Giocoli</w:t>
+                <w:t xml:space="preserve">A Hall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Baumont</w:t>
+                <w:t xml:space="preserve">G Cañas-Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 695, pp.A280. </w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 694, pp.A141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202452122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202452018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04701123v1</w:t>
+                <w:t xml:space="preserve">hal-04685451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euclid preparation. Estimating galaxy physical properties using CatBoost chained regressors with attention</w:t>
               </w:r>
@@ -4586,77 +4586,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Humphrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.C Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Bisigello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Tortora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Bolzonella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astron.Astrophys.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 702, pp.A74. </w:t>
@@ -4688,3377 +4688,3377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05066898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Preparation. XXXVII. Galaxy colour selections with Euclid and ground photometry for cluster weak-lensing analyses</w:t>
+                <w:t xml:space="preserve">Euclid preparation. Sensitivity to neutrino parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.F Lesci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M Sereno</w:t>
+                <w:t xml:space="preserve">M Archidiacono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Lesgourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Pamuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Radovich</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L Bisigello</w:t>
+                <w:t xml:space="preserve">N Schöneberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348743⟩</w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 693, pp.A58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04324289v1</w:t>
+                <w:t xml:space="preserve">hal-04581883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XXXV. Covariance model validation for the 2-point correlation function of galaxy clusters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Euclid preparation: TBD. The impact of line-of-sight projections on the covariance between galaxy cluster multi-wavelength observable properties -- insights from hydrodynamic simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Ragagnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Fumagalli</w:t>
+                <w:t xml:space="preserve">A Saro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Saro</w:t>
+                <w:t xml:space="preserve">S Andreon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Borgani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Castro</w:t>
+                <w:t xml:space="preserve">A Biviano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Costanzi</w:t>
+                <w:t xml:space="preserve">K Dolag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astron.Astrophys.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 683, pp.A253. </w:t>
+              <w:t xml:space="preserve">, 2025, 695, pp.A282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202245540⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202451347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03892184v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04830664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. LensMC, weak lensing cosmic shear measurement with forward modelling and Markov Chain Monte Carlo sampling</w:t>
+                <w:t xml:space="preserve">Euclid preparation: Determining the weak lensing mass accuracy and precision for galaxy clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Congedo</w:t>
+                <w:t xml:space="preserve">L Ingoglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Miller</w:t>
+                <w:t xml:space="preserve">M Sereno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.N Taylor</w:t>
+                <w:t xml:space="preserve">S Farrens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Cross</w:t>
+                <w:t xml:space="preserve">C Giocoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.A.J Duncan</w:t>
+                <w:t xml:space="preserve">L Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 691, pp.A319. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 695, pp.A280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450617⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202452122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04566000v1</w:t>
+                <w:t xml:space="preserve">hal-04701123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. The Near-IR Background Dipole Experiment with Euclid</w:t>
+                <w:t xml:space="preserve">Euclid preparation. Forecasting the recovery of galaxy physical properties and their relations with template-fitting and machine-learning methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Kashlinsky</w:t>
+                <w:t xml:space="preserve">A Enia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bolzonella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.G Arendt</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">R Scaramella</w:t>
+                <w:t xml:space="preserve">L Pozzetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Humphrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A.C Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astron.Astrophys.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 689, pp.A294. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202449385⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 691, pp.A175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202451425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04442220v1</w:t>
+                <w:t xml:space="preserve">hal-04659735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XXXVIII. Spectroscopy of active galactic nuclei with NISP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Euclid preparation. L. Calibration of the linear halo bias in $\Lambda(\nu)$CDM cosmologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Fumagalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.E Angulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Lusso</w:t>
+                <w:t xml:space="preserve">S Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Fotopoulou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">G. Calderone</w:t>
+                <w:t xml:space="preserve">S Borgani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348326⟩</w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 691, pp.A62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202451230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04585195v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. Measuring detailed galaxy morphologies for Euclid with Machine Learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Euclid Preparation: XL. Impact of magnification on spectroscopic galaxy clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Jelic-Cizmek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Sorrenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Lepori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Aussel</w:t>
+                <w:t xml:space="preserve">C Bonvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Kruk</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M Castellano</w:t>
+                <w:t xml:space="preserve">S Camera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202449609⟩</w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 685, pp.A167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04470553v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04287587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XXXIV. The effect of linear redshift-space distortions in photometric galaxy clustering and its cross-correlation with cosmic shear</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Euclid preparation. Improving cosmological constraints using a new multi-tracer method with the spectroscopic and photometric samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dournac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Tanidis</w:t>
+                <w:t xml:space="preserve">Stéphane Ilić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.F Cardone</w:t>
+                <w:t xml:space="preserve">Brahim Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Martinelli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S Camera</w:t>
+                <w:t xml:space="preserve">Isaac Tutusaus Lleixa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 683, pp.A17. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347870⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 690, pp.A30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04205044v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euclid preparation: XXXVI. Modelling of the weak lensing angular power spectrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. Deshpande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kitching</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.C. Deshpande</w:t>
+                <w:t xml:space="preserve">A. Hall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Kitching</w:t>
+                <w:t xml:space="preserve">M.L. Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 684, pp.A138. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/202346110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03998732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. L. Calibration of the linear halo bias in $\Lambda(\nu)$CDM cosmologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Euclid preparation. XXXIV. The effect of linear redshift-space distortions in photometric galaxy clustering and its cross-correlation with cosmic shear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Tanidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.F Cardone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Castro</w:t>
+                <w:t xml:space="preserve">M Martinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fumagalli</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S Borgani</w:t>
+                <w:t xml:space="preserve">I Tutusaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Camera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202451230⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 683, pp.A17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700348v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Preparation: XL. Impact of magnification on spectroscopic galaxy clustering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Euclid preparation. Measuring detailed galaxy morphologies for Euclid with Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Aussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Kruk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Walmsley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Huertas-Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Jelic-Cizmek</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S Camera</w:t>
+                <w:t xml:space="preserve">M Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348628⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 689, pp.A274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202449609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04287587v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04470553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. Improving cosmological constraints using a new multi-tracer method with the spectroscopic and photometric samples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Euclid preparation. XXXVIII. Spectroscopy of active galactic nuclei with NISP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lusso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fotopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Selwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Dournac</w:t>
+                <w:t xml:space="preserve">V. Allevato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Blanchard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Isaac Tutusaus Lleixa</w:t>
+                <w:t xml:space="preserve">G. Calderone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 690, pp.A30. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450368⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 685, pp.A108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04553145v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04585195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. Forecasting the recovery of galaxy physical properties and their relations with template-fitting and machine-learning methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Euclid preparation. The Near-IR Background Dipole Experiment with Euclid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Kashlinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.G Arendt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L.N Ashby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Enia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M Bolzonella</w:t>
+                <w:t xml:space="preserve">F Atrio-Barandela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Pozzetti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P.A.C Cunha</w:t>
+                <w:t xml:space="preserve">R Scaramella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astron.Astrophys.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 691, pp.A175. </w:t>
+              <w:t xml:space="preserve">, 2024, 689, pp.A294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202451425⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202449385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04659735v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04442220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XXXI. The effect of the variations in photometric passbands on photometric-redshift accuracy</w:t>
+                <w:t xml:space="preserve">Euclid preparation. LensMC, weak lensing cosmic shear measurement with forward modelling and Markov Chain Monte Carlo sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Paltani</w:t>
+                <w:t xml:space="preserve">G Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Coupon</w:t>
+                <w:t xml:space="preserve">L Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W.G Hartley</w:t>
+                <w:t xml:space="preserve">A.N Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Alvarez-Ayllon</w:t>
+                <w:t xml:space="preserve">N Cross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Dubath</w:t>
+                <w:t xml:space="preserve">C.A.J Duncan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 681, pp.A66. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 691, pp.A319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346993⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04268683v1</w:t>
+                <w:t xml:space="preserve">hal-04566000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation: LII. Forecast impact of super-sample covariance on 3x2pt analysis with Euclid</w:t>
+                <w:t xml:space="preserve">Euclid preparation. XXXV. Covariance model validation for the 2-point correlation function of galaxy clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Sciotti</w:t>
+                <w:t xml:space="preserve">A. Fumagalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Gouyou Beauchamps</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">I Tutusaus</w:t>
+                <w:t xml:space="preserve">A. Saro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Borgani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Costanzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348389⟩</w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 683, pp.A253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202245540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04273958v1</w:t>
+                <w:t xml:space="preserve">hal-03892184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XLI. Galaxy power spectrum modelling in real space</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Euclid Preparation. XXXVII. Galaxy colour selections with Euclid and ground photometry for cluster weak-lensing analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Zennaro</w:t>
+                <w:t xml:space="preserve">G.F Lesci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Sereno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Moradinezhad Dizgah</w:t>
+                <w:t xml:space="preserve">M Radovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Crocce</w:t>
+                <w:t xml:space="preserve">G Castignani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Bisigello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 687, pp.A216. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 684, pp.A139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348939⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04326406v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. Modelling spectroscopic clustering on mildly nonlinear scales in beyond-$\Lambda$CDM models</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Euclid preparation: LII. Forecast impact of super-sample covariance on 3x2pt analysis with Euclid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Marinucci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C Moretti</w:t>
+                <w:t xml:space="preserve">D Sciotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Pietroni</w:t>
+                <w:t xml:space="preserve">S. Gouyou Beauchamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.F Cardone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Camera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Tutusaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 689, pp.A275. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 691, pp.A318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348784⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04308845v1</w:t>
+                <w:t xml:space="preserve">hal-04273958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation: XLIX. Selecting active galactic nuclei using observed colours</w:t>
+                <w:t xml:space="preserve">Euclid preparation. XLI. Galaxy power spectrum modelling in real space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bisigello</w:t>
+                <w:t xml:space="preserve">A Pezzotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Massimo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">V. Allevato</w:t>
+                <w:t xml:space="preserve">C Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Zennaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Moradinezhad Dizgah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Crocce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450446⟩</w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 687, pp.A216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04764774v1</w:t>
+                <w:t xml:space="preserve">hal-04326406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XXXII. Evaluating the weak lensing cluster mass biases using the Three Hundred Project hydrodynamical simulations</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Euclid preparation. XXXI. The effect of the variations in photometric passbands on photometric-redshift accuracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Despali</w:t>
+                <w:t xml:space="preserve">S Paltani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Coupon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.G Hartley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Alvarez-Ayllon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Dubath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346058⟩</w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 681, pp.A66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03991062v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Preparation XXXIII. Characterization of convolutional neural networks for the identification of galaxy-galaxy strong lensing events</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L Moscardini</w:t>
+                <w:t xml:space="preserve">Euclid preparation: XLIX. Selecting active galactic nuclei using observed colours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bisigello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Massimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tortora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fotopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Allevato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 681, pp.A68. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, 691, pp.A1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450446⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347244⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04174681v1</w:t>
+                <w:t xml:space="preserve">insu-04764774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation - XXXIX. The effect of baryons on the Halo Mass Function</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K Dolag</w:t>
+                <w:t xml:space="preserve">Euclid preparation. Modelling spectroscopic clustering on mildly nonlinear scales in beyond-$\Lambda$CDM models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Bose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Carrilho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Marinucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Pietroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astron.Astrophys.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 685, pp.A109. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348388⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 689, pp.A275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273972v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XLII. A unified catalogue-level reanalysis of weak lensing by galaxy clusters in five imaging surveys</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L Baumont</w:t>
+                <w:t xml:space="preserve">Euclid preparation. XXXII. Evaluating the weak lensing cluster mass biases using the Three Hundred Project hydrodynamical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Giocoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Meneghetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rasia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Borgani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Despali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 689, pp.A252. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348680⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 681, pp.A67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04556441v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. Optical emission-line predictions of intermediate-z galaxy populations in GAEA for the Euclid Deep and Wide Surveys</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F Fontanot</w:t>
+                <w:t xml:space="preserve">Euclid Preparation XXXIII. Characterization of convolutional neural networks for the identification of galaxy-galaxy strong lensing events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Leuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Meneghetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Angora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.B Metcalf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Moscardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202449500⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 681, pp.A68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04455731v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XXII. Selection of quiescent galaxies from mock photometry using machine learning</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Fotopoulou</w:t>
+                <w:t xml:space="preserve">Euclid preparation. Optical emission-line predictions of intermediate-z galaxy populations in GAEA for the Euclid Deep and Wide Surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Scharré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Hirschmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G de Lucia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Fontanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202244307⟩</w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 689, pp.A276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202449500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03866216v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XXIX. Water ice in spacecraft part I: The physics of ice formation and contamination</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J Martin-Fleitas</w:t>
+                <w:t xml:space="preserve">Euclid preparation - XXXIX. The effect of baryons on the Halo Mass Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Borgani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Costanzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Dakin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Dolag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346635⟩</w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 685, pp.A109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04105058v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XXX. Performance assessment of the NISP Red-Grism through spectroscopic simulations for the Wide and Deep surveys</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C Sirignano</w:t>
+                <w:t xml:space="preserve">Euclid preparation. XLII. A unified catalogue-level reanalysis of weak lensing by galaxy clusters in five imaging surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Farrens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Ingoglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.F Lesci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 676, pp.A34. </w:t>
+              <w:t xml:space="preserve">, 2024, 689, pp.A252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346177⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04447271v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04556441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euclid preparation. XXV. The Euclid Morphology Challenge: Towards model-fitting photometry for billions of galaxies</w:t>
               </w:r>
@@ -8172,10405 +8172,10689 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03841758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XXIII. Derivation of galaxy physical properties with deep machine learning using mock fluxes and H-band images</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Euclid preparation. XXX. Performance assessment of the NISP Red-Grism through spectroscopic simulations for the Wide and Deep surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. J. Conselice</w:t>
+                <w:t xml:space="preserve">L Gabarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Baes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Bolzonella</w:t>
+                <w:t xml:space="preserve">C Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Brescia</w:t>
+                <w:t xml:space="preserve">L. Rodriguez Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Rodighiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Sirignano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stac3810⟩</w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 676, pp.A34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03947319v2</w:t>
+                <w:t xml:space="preserve">hal-04447271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XXIV. Calibration of the halo mass function in Λ(ν)CDM cosmologies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Borgani</w:t>
+                <w:t xml:space="preserve">Euclid preparation. XXII. Selection of quiescent galaxies from mock photometry using machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Humphrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bisigello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. C. Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bolzonella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fotopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 671, pp.A100. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202244674⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 671, pp.A99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202244307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">obspm-04079759v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03866216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Preparation. XXVIII. Forecasts for 10 different higher-order weak lensing statistics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Barthelemy</w:t>
+                <w:t xml:space="preserve">Euclid preparation. XXIX. Water ice in spacecraft part I: The physics of ice formation and contamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Schirmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Boyle</w:t>
+                <w:t xml:space="preserve">K Thürmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Burger</w:t>
+                <w:t xml:space="preserve">B Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Cropper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Martin-Fleitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346017⟩</w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 675, pp.A142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03986111v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XXVII. A UV-NIR spectral atlas of compact planetary nebulae for wavelength calibration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M Schirmer</w:t>
+                <w:t xml:space="preserve">Euclid preparation. XXIII. Derivation of galaxy physical properties with deep machine learning using mock fluxes and H-band images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bisigello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Copin</w:t>
+                <w:t xml:space="preserve">C. J. Conselice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-C Cuillandre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">W Gillard</w:t>
+                <w:t xml:space="preserve">M. Baes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bolzonella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brescia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346252⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 520 (3), pp.3529-3548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stac3810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04062455v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03947319v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of human expert visual inspection on the discovery of strong gravitational lenses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karina Rojas</w:t>
+                <w:t xml:space="preserve">Euclid preparation. XXIV. Calibration of the halo mass function in Λ(ν)CDM cosmologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fumagalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas E. Collett</w:t>
+                <w:t xml:space="preserve">R. E. Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Ballard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Simon Birrer</w:t>
+                <w:t xml:space="preserve">S. Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Borgani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stad1680⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 671, pp.A100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202244674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04473164v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">obspm-04079759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XXVI. The Euclid Morphology Challenge: Towards structural parameters for billions of galaxies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Castellano</w:t>
+                <w:t xml:space="preserve">Euclid Preparation. XXVIII. Forecasts for 10 different higher-order weak lensing statistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ajani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boyle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Burger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202245042⟩</w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 675, pp.A120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03841727v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03986111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XXI. Intermediate-redshift contaminants in the search for z &amp;gt; 6 galaxies within the Euclid Deep Survey (Corrigendum)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The impact of human expert visual inspection on the discovery of strong gravitational lenses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Atek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Bolzonella</w:t>
+                <w:t xml:space="preserve">Karina Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas E. Collett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ballard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark R. Magee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Birrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243950e⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 523, pp.4413-4430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stad1680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03935710v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04473164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XV. Forecasting cosmological constraints for the Euclid and CMB joint analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Fabbian</w:t>
+                <w:t xml:space="preserve">Euclid preparation. XXVII. A UV-NIR spectral atlas of compact planetary nebulae for wavelength calibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Paterson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Schirmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Copin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C Cuillandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141556⟩</w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 674, pp.A172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533670v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04062455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation - XX. The Complete Calibration of the Color–Redshift Relation survey: LBT observations and data release</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Snigula</w:t>
+                <w:t xml:space="preserve">Euclid preparation. XXVI. The Euclid Morphology Challenge: Towards structural parameters for billions of galaxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bretonnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Kuchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Huertas-Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243604⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 671, pp.A102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202245042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03737445v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03841727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euclid preparation. XXI. Intermediate-redshift contaminants in the search for $z&amp;gt;6$ galaxies within the Euclid Deep Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. van Mierlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Caputi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. van Mierlo</w:t>
+                <w:t xml:space="preserve">M. Ashby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Caputi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">H. Atek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bolzonella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 666, pp.A200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/202243950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03866172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XVI. Exploring the ultra-low surface brightness Universe with Euclid/VIS</w:t>
+                <w:t xml:space="preserve">Euclid preparation - XX. The Complete Calibration of the Color–Redshift Relation survey: LBT observations and data release</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Borlaff</w:t>
+                <w:t xml:space="preserve">R. Saglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Gómez-Alvarez</w:t>
+                <w:t xml:space="preserve">S. de Nicola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Altieri</w:t>
+                <w:t xml:space="preserve">M. Fabricius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Marcum</w:t>
+                <w:t xml:space="preserve">V. Guglielmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Vavrek</w:t>
+                <w:t xml:space="preserve">J. Snigula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 657, pp.A92. </w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 664, pp.A196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141935⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03542092v2</w:t>
+                <w:t xml:space="preserve">hal-03737445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XIII. Forecasts for galaxy morphology with the Euclid Survey using deep generative models</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Euclid preparation. XVI. Exploring the ultra-low surface brightness Universe with Euclid/VIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Boucaud</w:t>
+                <w:t xml:space="preserve">A. Borlaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lanusse</w:t>
+                <w:t xml:space="preserve">P. Gómez-Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Jullo</w:t>
+                <w:t xml:space="preserve">B. Altieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marcum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vavrek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 657, pp.A90. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141393⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 657, pp.A92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03533669v1</w:t>
+                <w:t xml:space="preserve">hal-03542092v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XVIII. The NISP photometric system</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Euclid preparation. XV. Forecasting cosmological constraints for the Euclid and CMB joint analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Seidel</w:t>
+                <w:t xml:space="preserve">S. Ilić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Aussel</w:t>
+                <w:t xml:space="preserve">C. Baccigalupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bodendorf</w:t>
+                <w:t xml:space="preserve">J. R. Bermejo-Climent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fabbian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202142897⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 657, pp.A91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03613681v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XIX. Impact of magnification on photometric galaxy clustering</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Euclid preparation. XXI. Intermediate-redshift contaminants in the search for z &amp;gt; 6 galaxies within the Euclid Deep Survey (Corrigendum)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Tutusaus</w:t>
+                <w:t xml:space="preserve">S. E. van Mierlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Viglione</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Camera</w:t>
+                <w:t xml:space="preserve">K. I. Caputi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ashby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Atek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bolzonella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 662, pp.A93. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202142419⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 668, pp.C3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243950e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03447630v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03935710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. I. The Euclid Wide Survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Euclid preparation. XIII. Forecasts for galaxy morphology with the Euclid Survey using deep generative models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bretonnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Huertas-Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lanusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Scaramella</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">C. Carvalho</w:t>
+                <w:t xml:space="preserve">E. Jullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 662, pp.A112. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141938⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 657, pp.A90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03866201v2</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XVII. Cosmic Dawn Survey: Spitzer Space Telescope observations of the Euclid deep fields and calibration fields</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Euclid preparation. I. The Euclid Wide Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Scaramella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Amiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Mellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Burigana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Moneti</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">P. Capak</w:t>
+                <w:t xml:space="preserve">C. Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 658, pp.A126. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202142361⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 662, pp.A112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03565435v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03866201v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XII. Optimizing the photometric sample of the Euclid survey for galaxy clustering and galaxy-galaxy lensing analyses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Euclid preparation. XIX. Impact of magnification on photometric galaxy clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lepori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Tutusaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Viglione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pocino</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Crocce</w:t>
+                <w:t xml:space="preserve">S. Camera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 655, pp.A44. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141061⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 662, pp.A93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202142419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03217522v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03447630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation: IX. EuclidEmulator2 – power spectrum emulation with massive neutrinos and self-consistent dark energy perturbations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Euclid preparation. XVIII. The NISP photometric system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Schirmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Jahnke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Seidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Knabenhans</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J Dakin</w:t>
+                <w:t xml:space="preserve">H. Aussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Hannestad</w:t>
+                <w:t xml:space="preserve">C. Bodendorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 505 (2), pp.2840-2869. </w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 662, pp.A92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stab1366⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202142897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03447655v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Preparation. XIV. The Complete Calibration of the Color–Redshift Relation (C3R2) Survey: Data Release 3</w:t>
+                <w:t xml:space="preserve">Euclid preparation. XVII. Cosmic Dawn Survey: Spitzer Space Telescope observations of the Euclid deep fields and calibration fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Stanford</w:t>
+                <w:t xml:space="preserve">A. Moneti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Masters</w:t>
+                <w:t xml:space="preserve">H. J. Mccracken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Darvish</w:t>
+                <w:t xml:space="preserve">M. Shuntov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Stern</w:t>
+                <w:t xml:space="preserve">O. B. Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Cohen</w:t>
+                <w:t xml:space="preserve">P. Capak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 256 (1), pp.9. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 658, pp.A126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4365/ac0833⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202142361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03413175v1</w:t>
+                <w:t xml:space="preserve">hal-03565435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XI. Mean redshift determination from galaxy redshift probabilities for cosmic shear tomography</w:t>
+                <w:t xml:space="preserve">Euclid preparation. XII. Optimizing the photometric sample of the Euclid survey for galaxy clustering and galaxy-galaxy lensing analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Ilbert</w:t>
+                <w:t xml:space="preserve">A. Pocino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Tutusaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. de La Torre</w:t>
+                <w:t xml:space="preserve">F.J. Castander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Martinet</w:t>
+                <w:t xml:space="preserve">P. Fosalba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. H. Wright</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Paltani</w:t>
+                <w:t xml:space="preserve">M. Crocce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 647, pp.A117. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202040237⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 655, pp.A44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03174105v1</w:t>
+                <w:t xml:space="preserve">hal-03217522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The X-CLASS survey: A catalogue of 1646 X-ray-selected galaxy clusters up to z ∼ 1.5</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Euclid preparation: IX. EuclidEmulator2 – power spectrum emulation with massive neutrinos and self-consistent dark energy perturbations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Knabenhans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Stadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Potter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Dakin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Koulouridis</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">E. Drigga</w:t>
+                <w:t xml:space="preserve">S Hannestad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202140566⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 505 (2), pp.2840-2869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stab1366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03387880v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03447655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. VII. Forecast validation for Euclid cosmological probes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Euclid preparation. XI. Mean redshift determination from galaxy redshift probabilities for cosmic shear tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Ilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. de La Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. H. Wright</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Blanchard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S. Casas</w:t>
+                <w:t xml:space="preserve">S. Paltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 642, pp.A191. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038071⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 647, pp.A117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202040237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02976446v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. X. The Euclid photometric-redshift challenge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Euclid Preparation. XIV. The Complete Calibration of the Color–Redshift Relation (C3R2) Survey: Data Release 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Stanford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Masters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Darvish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Desprez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Paltani</w:t>
+                <w:t xml:space="preserve">D. Stern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Coupon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Alvarez-Ayllon</w:t>
+                <w:t xml:space="preserve">J. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039403⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 256 (1), pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4365/ac0833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026946v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. VIII. The Complete Calibration of the Colour–Redshift Relation survey: VLT/KMOS observations and data release</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Saglia</w:t>
+                <w:t xml:space="preserve">The X-CLASS survey: A catalogue of 1646 X-ray-selected galaxy clusters up to z ∼ 1.5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Koulouridis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Castander</w:t>
+                <w:t xml:space="preserve">T. Sadibekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Galametz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Paltani</w:t>
+                <w:t xml:space="preserve">M. Chira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Drigga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 642, pp.A192. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038334⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 652, pp.A12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202140566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026941v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03387880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Strong Gravitational Lens Finding Challenge</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Euclid preparation. X. The Euclid photometric-redshift challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Avestruz</w:t>
+                <w:t xml:space="preserve">G. Desprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Paltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Bellagamba</w:t>
+                <w:t xml:space="preserve">J. Coupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clécio R. Bom</w:t>
+                <w:t xml:space="preserve">I. Almosallam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alvarez-Ayllon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 625, pp.A119. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832797⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 644, pp.A31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01737876v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Canada–France Imaging Survey: First Results from the u-Band Component</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Euclid preparation. VII. Forecast validation for Euclid cosmological probes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Mcconnachie</w:t>
+                <w:t xml:space="preserve">A. Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Camera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Cuillandre</w:t>
+                <w:t xml:space="preserve">C. Carbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Fantin</w:t>
+                <w:t xml:space="preserve">V. F. Cardone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Misha Haywood</w:t>
+                <w:t xml:space="preserve">S. Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 848 (2), pp.128. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 642, pp.A191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/aa855c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714623v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02976446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Mapping of the Milky Way with The Canada–France Imaging Survey: A Non-parametric Metallicity–Distance Decomposition of the Galaxy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Misha Haywood</w:t>
+                <w:t xml:space="preserve">Euclid preparation. VIII. The Complete Calibration of the Colour–Redshift Relation survey: VLT/KMOS observations and data release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Guglielmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Saglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Castander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Galametz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Paltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/aa8562⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 642, pp.A192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01714625v1</w:t>
+                <w:t xml:space="preserve">hal-03026941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining strong lensing and dynamics in galaxy clusters: integrating MAMPOSSt within LENSTOOL</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Strong Gravitational Lens Finding Challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Motta</w:t>
+                <w:t xml:space="preserve">R. Benton Metcalf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Meneghetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. A. Mamon</w:t>
+                <w:t xml:space="preserve">Camille Avestruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Foëx</w:t>
+                <w:t xml:space="preserve">Fabio Bellagamba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clécio R. Bom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 595, pp.A30. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628629⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 625, pp.A119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440119v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01737876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dark matter-baryons separation at the lowest mass scale: the Bullet Group</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Canada–France Imaging Survey: First Results from the u-Band Component</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Foex</w:t>
+                <w:t xml:space="preserve">Rodrigo Ibata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. P. Munoz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Verdugo</w:t>
+                <w:t xml:space="preserve">Alan Mcconnachie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Cuillandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Fantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Misha Haywood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnrasl/slu058⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 848 (2), pp.128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/aa855c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440983v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing SL2S galaxy groups using the Einstein radius</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Foëx</w:t>
+                <w:t xml:space="preserve">Chemical Mapping of the Milky Way with The Canada–France Imaging Survey: A Non-parametric Metallicity–Distance Decomposition of the Galaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Ibata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Mcconnachie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Cuillandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Fantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. E. Forero-Romero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. P. Muñoz</w:t>
+                <w:t xml:space="preserve">Misha Haywood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 848 (2), pp.129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/aa8562⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201423696⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01441989v1</w:t>
+                <w:t xml:space="preserve">hal-01714625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smartphone Based 3D Navigation Techniques in an Astronomical Observatory Context: Implementation and Evaluation in a Software Platform</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining strong lensing and dynamics in galaxy clusters: integrating MAMPOSSt within LENSTOOL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gary Perelman</w:t>
+                <w:t xml:space="preserve">T. Verdugo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Hamelin</w:t>
+                <w:t xml:space="preserve">M. Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Raynal</w:t>
+                <w:t xml:space="preserve">V. Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Sanza</w:t>
+                <w:t xml:space="preserve">G. A. Mamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Foëx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal On Advances in Software</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 595, pp.A30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628629⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01387801v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical analysis of strong-lensing galaxy groups at intermediate redshift</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId524" w:history="1">
+                <w:t xml:space="preserve">Dark matter-baryons separation at the lowest mass scale: the Bullet Group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gastaldello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Foex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. P. Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Verdugo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 442 (1), pp.L76--L80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnrasl/slu058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201118513⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00842631v1</w:t>
+                <w:t xml:space="preserve">hal-01440983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SARCS strong-lensing galaxy groups I. Optical, weak lensing, and scaling laws</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId526" w:history="1">
+                <w:t xml:space="preserve">Characterizing SL2S galaxy groups using the Einstein radius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Verdugo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. More</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Foëx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. E. Forero-Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. P. Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 559, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321112⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 571, pp.A65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201423696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01439499v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01441989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical analysis of strong-lensing galaxy groups at intermediate redshift</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marceau Limousin</w:t>
+                <w:t xml:space="preserve">Smartphone Based 3D Navigation Techniques in an Astronomical Observatory Context: Implementation and Evaluation in a Software Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Pierre Bergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Perelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 1212, pp.2624</w:t>
+              <w:t xml:space="preserve">International Journal On Advances in Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (3-4), pp.551-566</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00766009v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01387801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravitational lensing and dynamics in SL2S J02140-0535: probing the mass out to large radius</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId524" w:history="1">
+                <w:t xml:space="preserve">Dynamical analysis of strong-lensing galaxy groups at intermediate redshift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. P. Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Verdugo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Limousin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 527, pp.124. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201014965⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 552, pp.80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201118513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00660702v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00842631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Earth as a transiting planet (Vidal-Madjar+, 2010)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Lecavelier Des Etangs</w:t>
+                <w:t xml:space="preserve">SARCS strong-lensing galaxy groups I. Optical, weak lensing, and scaling laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Foex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Verdugo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. More</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VizieR Online Data Catalog</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 559, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00632003v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01439499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct detection of a magnetic field in the photosphere of the single M giant EK Bootis. How common is magnetic activity among M giants?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamical analysis of strong-lensing galaxy groups at intermediate redshift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Charbonnel</w:t>
+                <w:t xml:space="preserve">Roberto Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. A. Drake</w:t>
+                <w:t xml:space="preserve">Veronica Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.-P. Schröder</w:t>
+                <w:t xml:space="preserve">Tomas Verdugo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marceau Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 524, pp.A57</w:t>
+              <w:t xml:space="preserve">, 2012, 1212, pp.2624</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00632015v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00766009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic topologies of mid M dwarfs (Morin+, 2008)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-F. Donati</w:t>
+                <w:t xml:space="preserve">Gravitational lensing and dynamics in SL2S J02140-0535: probing the mass out to large radius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Verdugo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. P. Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Petit</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">T. Forveille</w:t>
+                <w:t xml:space="preserve">R. Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VizieR Online Data Catalog</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 527, pp.124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201014965⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00631872v1</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00660702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Earth as an extrasolar transiting planet. Earth's atmospheric composition and thickness revealed by Lunar eclipse observations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Lecavelier Des Etangs</w:t>
+                <w:t xml:space="preserve">Direct detection of a magnetic field in the photosphere of the single M giant EK Bootis. How common is magnetic activity among M giants?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Konstantinova-Antova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aurière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Charbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. A. Drake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.-P. Schröder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 523, pp.A57. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 524, pp.A57</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03646031v1</w:t>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00632015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong lensing as a probe of the mass distribution beyond the Einstein radius. Mass and light in SL2S J08544-0121, a galaxy group at z = 0.35</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. H. Suyu</w:t>
+                <w:t xml:space="preserve">The Earth as a transiting planet (Vidal-Madjar+, 2010)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vidal-Madjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ehrenreich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ferlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lecavelier Des Etangs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VizieR Online Data Catalog</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 352, pp.39057</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/200912747⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00660704v1</w:t>
+                <w:t xml:space="preserve">hal-00632003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic topologies of early M dwarfs (Donati+, 2008)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId574" w:history="1">
+                <w:t xml:space="preserve">Magnetic topologies of mid M dwarfs (Morin+, 2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Donati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Delfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Forveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VizieR Online Data Catalog</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 739, pp.545</w:t>
+              <w:t xml:space="preserve">, 2010, 739, pp.567</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00631873v1</w:t>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00631872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of a weak magnetic field in the photosphere of the single giant Pollux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Aurière</w:t>
+                <w:t xml:space="preserve">The Earth as an extrasolar transiting planet. Earth's atmospheric composition and thickness revealed by Lunar eclipse observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vidal-Madjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Wade</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Corinne Charbonnel</w:t>
+                <w:t xml:space="preserve">D. Ehrenreich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Catala</w:t>
+                <w:t xml:space="preserve">R. Ferlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lecavelier Des Etangs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 504 (1), pp.231-237. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/200912050⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 523, pp.A57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201014751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02178242v1</w:t>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03646031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new window of exploration in the mass spectrum: strong lensing by galaxy groups in the SL2S</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Cabanac</w:t>
+                <w:t xml:space="preserve">Magnetic topologies of early M dwarfs (Donati+, 2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Donati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Gavazzi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V. Motta</w:t>
+                <w:t xml:space="preserve">J. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Delfosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Forveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VizieR Online Data Catalog</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 739, pp.545</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00661150v2</w:t>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00631873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mass profile of early-type galaxies in overdense environments: the case of the double source-plane gravitational lens SL2SJ02176-0513</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId525" w:history="1">
+                <w:t xml:space="preserve">Strong lensing as a probe of the mass distribution beyond the Einstein radius. Mass and light in SL2S J08544-0121, a galaxy group at z = 0.35</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. J. Marshall</w:t>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. H. Suyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 501, pp.475-484. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/200911963⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 524, pp.95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/200912747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03646292v1</w:t>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00660704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong lensing in Abell 1703: constraints on the slope of the inner dark matter distribution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Pelló</w:t>
+                <w:t xml:space="preserve">Discovery of a weak magnetic field in the photosphere of the single giant Pollux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aurière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Wade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Konstantinova-Antova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Charbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Catala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 489, pp.23-35. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:200809646⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 504 (1), pp.231-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/200912050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00390618v1</w:t>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct detection of a magnetic field at the surface of V390 Aurigae - an effectively single active giant</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId558" w:history="1">
+                <w:t xml:space="preserve">A new window of exploration in the mass spectrum: strong lensing by galaxy groups in the SL2S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-F. Donati</w:t>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gavazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Kneib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 480, pp.475-479. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20078315⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 502, pp.445-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/200811473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00286279v1</w:t>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00661150v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale magnetic topologies of early M dwarfs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Morin</w:t>
+                <w:t xml:space="preserve">The mass profile of early-type galaxies in overdense environments: the case of the double source-plane gravitational lens SL2SJ02176-0513</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Tu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gavazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Petit</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">T. Forveille</w:t>
+                <w:t xml:space="preserve">R. Cabanac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. J. Marshall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/J.1365-2966.2008.13799.X⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 501, pp.475-484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/200911963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00390624v1</w:t>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03646292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale magnetic topologies of mid M dwarfs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Forveille</w:t>
+                <w:t xml:space="preserve">Strong lensing in Abell 1703: constraints on the slope of the inner dark matter distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Kneib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Brink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pelló</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/J.1365-2966.2008.13809.X⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 489, pp.23-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:200809646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00390629v1</w:t>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00390618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Large Zenith Telescope: A 6 m Liquid-Mirror Telescope</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ben Johnson</w:t>
+                <w:t xml:space="preserve">Direct detection of a magnetic field at the surface of V390 Aurigae - an effectively single active giant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Konstantinova-Antova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aurière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Kh. Iliev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cabanac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Donati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/517621⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 480, pp.475-479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20078315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00286611v1</w:t>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00286279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-wavelength study of the gravitational lens system RXS J113155.4-123155</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Garcet</w:t>
+                <w:t xml:space="preserve">Large-scale magnetic topologies of early M dwarfs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Donati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Delfosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Forveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20053148⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 390, pp.545-560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/J.1365-2966.2008.13799.X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04863418v1</w:t>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00390624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early-type stars observed in the ESO UVES Paranal Observatory Project - I. Interstellar Na I UV, Ti II and Ca II K observations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Jehin</w:t>
+                <w:t xml:space="preserve">Large-scale magnetic topologies of mid M dwarfs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Donati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Delfosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Forveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 367 (4), pp.1478-1514. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2006.10054.x⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 390, pp.567-581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/J.1365-2966.2008.13809.X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04863421v1</w:t>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00390629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abundance analysis of 5 early-type stars in the young open cluster IC 2391</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Large Zenith Telescope: A 6 m Liquid-Mirror Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Hickson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pfrommer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ch. Stütz</w:t>
+                <w:t xml:space="preserve">Remi Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bagnulo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rémi Cabanac</w:t>
+                <w:t xml:space="preserve">Arlin Crotts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20053905⟩</w:t>
+              <w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 119, pp.444-455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/517621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04863424v1</w:t>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00286611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of a high-redshift Einstein ring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-wavelength study of the gravitational lens system RXS J113155.4-123155</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sluse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Claeskens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Altieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId632" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Jerjen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">O. Garcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 436 (2), pp.L21-L25. </w:t>
+              <w:t xml:space="preserve">, 2006, 449 (2), pp.539-550. </w:t>
             </w:r>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:200500115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20053148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04863289v1</w:t>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New optical polarization measurements of quasi-stellar objects. The data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Early-type stars observed in the ESO UVES Paranal Observatory Project - I. Interstellar Na I UV, Ti II and Ca II K observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Hutsemékers</w:t>
+                <w:t xml:space="preserve">I. Hunter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Lamy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémi Cabanac</w:t>
+                <w:t xml:space="preserve">J. Smoker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Quintana</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Keenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jehin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20042163⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 367 (4), pp.1478-1514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2006.10054.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04863286v1</w:t>
+                <w:t xml:space="preserve">hal-04863421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping extreme-scale alignments of quasar polarization vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Hutsemékers</w:t>
+                <w:t xml:space="preserve">Abundance analysis of 5 early-type stars in the young open cluster IC 2391</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Stütz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bagnulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jehin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 441 (3), pp.915-930. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20053337⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 451 (1), pp.285-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20053905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04863298v1</w:t>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fresh View of Henize 2‐10 with VLT NAOS‐CONICA</w:t>
+                <w:t xml:space="preserve">Discovery of a high-redshift Einstein ring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId645" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Sauvage</w:t>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Valls-Gabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jaunsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lidman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Jerjen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/432534⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 436 (2), pp.L21-L25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:200500115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04863296v1</w:t>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Impact: Observations from a Worldwide Earth-Based Campaign</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New optical polarization measurements of quasi-stellar objects. The data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sluse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hutsemékers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cabanac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Quintana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 433 (2), pp.757-764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20042163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1118978⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00448665v1</w:t>
+                <w:t xml:space="preserve">hal-04863286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instrumentation activities at Paranal Observatory</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Fresh View of Henize 2‐10 with VLT NAOS‐CONICA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId658" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Vanzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.460677⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 631 (1), pp.252-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/432534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04863273v1</w:t>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Search for Peculiar Objects with the NASA Orbital Debris Observatory 3 Meter Liquid Mirror Telescope</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping extreme-scale alignments of quasar polarization vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hutsemékers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId662" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mario Beauchemin</w:t>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sluse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 509 (1), pp.309-323. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 441 (3), pp.915-930. </w:t>
             </w:r>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/306488⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20053337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04863261v1</w:t>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Study of Cross-Correlation and Breakfinding Algorithms Applied to the Measurements of Redshifts in Very Low-Resolution Spectra</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deep Impact: Observations from a Worldwide Earth-Based Campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Borra</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">K.-J. Meech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ageorges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael F. A'Hearn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Arpigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/133721⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 310 (5746), pp.265-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1118978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04863179v1</w:t>
+                <w:t xml:space="preserve">hal-00448665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UBC/Laval 2.7 meter liquid mirror telescope</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId662" w:history="1">
+                <w:t xml:space="preserve">Instrumentation activities at Paranal Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Cuby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Barriga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cabanac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gavignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 4844, pp.35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.460677⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Search for Peculiar Objects with the NASA Orbital Debris Observatory 3 Meter Liquid Mirror Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cabanac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ermanno Borra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Beauchemin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 509 (1), pp.309-323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/306488⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Study of Cross-Correlation and Breakfinding Algorithms Applied to the Measurements of Redshifts in Very Low-Resolution Spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cabanac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Borra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 108, pp.271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/133721⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UBC/Laval 2.7 meter liquid mirror telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Hickson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ermanno Borra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cabanac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Content</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Gibson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 1994, 436, pp.L201. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1086/187667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04863175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (20)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Quick Data Release (Q1): VIS processing and data products</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C Grenet</w:t>
+                <w:t xml:space="preserve">Identification of low redshift groups and clusters of galaxies in the X-CLASS survey and the X-ray luminosity-temperature relation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Moysan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sarron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Soucail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Adami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId672" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05019636v1</w:t>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Quick Data Release (Q1): From images to multiwavelength catalogues: the Euclid MERge Processing Function</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E Merlin</w:t>
+                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). Galaxy shapes and alignments in the cosmic web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Sarron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Quilley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId678" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05017586v1</w:t>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). The role of cosmic connectivity in shaping galaxy clusters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.G Sorce</w:t>
+                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). The active galaxies of Euclid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Matamoro Zatarain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Fotopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bolzonella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F La Franca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId684" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05017013v1</w:t>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). Photometric redshifts and physical properties of galaxies through the PHZ processing function</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N Morisset</w:t>
+                <w:t xml:space="preserve">Euclid Quick Data Release (Q1): From images to multiwavelength catalogues: the Euclid MERge Processing Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Romelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Kümmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Dole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Gracia-Carpio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId690" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05019498v1</w:t>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). Galaxy shapes and alignments in the cosmic web</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId686" w:history="1">
+                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). The role of cosmic connectivity in shaping galaxy clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId685" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Sarron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId694" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C Pichon</w:t>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Bonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G Sorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId693" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05017511v1</w:t>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). The active galaxies of Euclid</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F La Franca</w:t>
+                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). Photometric redshifts and physical properties of galaxies through the PHZ processing function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Tucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Paltani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.G Hartley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Dubath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Morisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05019462v1</w:t>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). NIR processing and data products</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P Awad</w:t>
+                <w:t xml:space="preserve">Euclid Quick Data Release (Q1): VIS processing and data products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.J Mccracken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Benson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Dolding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Flanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId700" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05018834v1</w:t>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). The Euclid view on Planck galaxy protocluster candidates: towards a probe of the highest sites of star formation at cosmic noon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Ramos-Chernenko</w:t>
+                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). NIR processing and data products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Polenta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Frailis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Alavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.N Appleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId706" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05017542v1</w:t>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euclid Quick Data Release (Q1). The Strong Lensing Discovery Engine E -- Ensemble classification of strong gravitational lenses: lessons for Data Release 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Holloway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Verma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Walmsley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J Marshall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A More</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05017097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Quick Data Release (Q1) The Strong Lensing Discovery Engine B -- Early strong lens candidates from visual inspection of high velocity dispersion galaxies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D Stern</w:t>
+                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). The Euclid view on Planck galaxy protocluster candidates: towards a probe of the highest sites of star formation at cosmic noon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dusserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Dole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sarron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Castignani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ramos-Chernenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId717" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05018805v1</w:t>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation: TBD. Cosmic Dawn Survey: evolution of the galaxy stellar mass function across 0.2&amp;lt;z&amp;lt;6.5 measured over 10 square degrees</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I Valdes</w:t>
+                <w:t xml:space="preserve">Euclid Quick Data Release (Q1) The Strong Lensing Discovery Engine B -- Early strong lens candidates from visual inspection of high velocity dispersion galaxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.E Collett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Acevedo Barroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.W Nightingale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Stern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId720" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05066939v1</w:t>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). The first catalogue of strong-lensing galaxy clusters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M Bolzonella</w:t>
+                <w:t xml:space="preserve">Euclid Quick Data Release (Q1) -- Characteristics and limitations of the spectroscopic measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Le Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bethermin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Moresco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Vibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Vergani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId723" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05017725v1</w:t>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Quick Data Release (Q1) -- Characteristics and limitations of the spectroscopic measurements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D Vergani</w:t>
+                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). The first catalogue of strong-lensing galaxy clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Bergamini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Meneghetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Acebron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bolzonella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId727" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05019652v1</w:t>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. The impact of redshift interlopers on the two-point correlation function analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S de la Torre</w:t>
+                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). Combined Euclid and Spitzer galaxy density catalogues at $z&amp;gt;$ 1.3 and detection of significant Euclid passive galaxy overdensities in Spitzer overdense regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Mei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Cleland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Chary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G Bartlett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId732" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05066953v1</w:t>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euclid preparation. BAO analysis of photometric galaxy clustering in configuration space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Tutusaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Camera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05006221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). Combined Euclid and Spitzer galaxy density catalogues at $z&amp;gt;$ 1.3 and detection of significant Euclid passive galaxy overdensities in Spitzer overdense regions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.G Bartlett</w:t>
+                <w:t xml:space="preserve">Euclid preparation: 6x2 pt analysis of Euclid's spectroscopic and photometric data sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Paganin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bonici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Camera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Tutusaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId741" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05017691v1</w:t>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04726168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation: 6x2 pt analysis of Euclid's spectroscopic and photometric data sets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I Tutusaus</w:t>
+                <w:t xml:space="preserve">Euclid preparation: XVIII. Cosmic Dawn Survey. Spitzer observations of the Euclid deep fields and calibration fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Moneti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. J. Mccracken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Shuntov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. B. Kauffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Capak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId747" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04726168v1</w:t>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation: XVIII. Cosmic Dawn Survey. Spitzer observations of the Euclid deep fields and calibration fields</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Capak</w:t>
+                <w:t xml:space="preserve">The CFHTLS-Strong Lensing Legacy Survey (SL2S): Investigating the group-scale lenses with the SARCS sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anupreeta More</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Cabanac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surhud More</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Alard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marceau Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021</w:t>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId751" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03451656v1</w:t>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00717036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CFHTLS-Strong Lensing Legacy Survey (SL2S): Investigating the group-scale lenses with the SARCS sample</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marceau Limousin</w:t>
+                <w:t xml:space="preserve">Strong Lensing in Abell 1703: Constraints on the Slope of the Inner Dark Matter Distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -P. Kneib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Brink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2012</w:t>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId753" w:history="1">
-[...117 lines deleted...]
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00370505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18580,130 +18864,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier de candidature à l'inscription sur la Liste du patrimoine mondial du pic du Midi et son observatoire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abellan Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bourgeois Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delgado Eric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GIP PIC DU MIDI. 2025, pp.630</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18713,663 +18997,663 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report from the 2021 SF2A Conference: &amp;quot;The Observatory in its Social Environment&amp;quot;(Société française d'astronomie et d'astrophysique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marichalar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boccas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées 2021 de la Société française d'astronomie et d'astrophysique (SF2A)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Online, France. pp.423-425</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03531033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euclid Detections and Science Challenge 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kümmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Dole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomical Data Analysis Software and Systems XXVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marco Molinaro, Keith Shortridge, and Fabio Pasian,, Oct 2016, Trieste, Italy. pp.374-377</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smartphone-Based 3D Navigation Technique for Use in a Museum Exhibit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Pierre Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId774" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minica Houry-Panchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Advances in Computer-Human Interactions (ACHI 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Barcelone, Spain. pp.252--257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId776" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong lensing, weak lensing, and dynamics in SL2S J02140-0535</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Verdugo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. P. Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Latin American Regional IAU Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Mexico. pp.104-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId776" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00660244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Zenith Telescope project: a 6-m mercury-mirror telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Hickson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ermanno Borra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Chapman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId779" w:history="1">
+            <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. de Lapparent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Technology Optical/IR Telescopes VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPIE, Aug 1998, Kona, France. pp.226-232, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId780" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.319286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04863258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19379,91 +19663,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId781" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les groupes de galaxies: apport des effets de lentillage gravitationnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cabanac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cosmologie et astrophysique extra-galactique [astro-ph.CO]. Université de Toulouse, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId781" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03086579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19473,114 +19757,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astronomie avec miroirs liquides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cabanac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Instrumentation et méthodes pour l'astrophysique [astro-ph.IM]. Université Laval (Québec, Canada), 1998. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId783" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04863249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId784"/>
+      <w:footerReference w:type="default" r:id="rId796"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -19648,51 +19932,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="95B6B26B"/>
+    <w:nsid w:val="C55B41E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19879,51 +20163,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remi-cabanac" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6679-2600" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479723v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cabanac" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourgeois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Abellan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delgado" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472975v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017127v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bhargava" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Benoist" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H Gonzalez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Maturi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Melin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554937" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017744v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Corcho-Caballero" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ascasibar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Verdoes Kleijn" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C Lovell" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G de Lucia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554582" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05222765v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ba&#241;ados" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Le Brun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Belladitta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Momcheva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Stern" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staf1274" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701124v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Adamek" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Fiorini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baldi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Brando" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A Breton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452180" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592159v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mellier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdurro Uf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Acevedo Barroso" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ach&#250;carro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450810" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592140v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hormuth" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Jahnke" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schirmer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G.-Y Lee" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Scott" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450345" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592144v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Gillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ealet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Maciaszek" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450786" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903756v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Scognamiglio" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Schrabback" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tewes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gillis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hoekstra" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451587" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928376v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Kova&#269;i&#263;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nersesian" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Andreadis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Nemani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202453111" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820392v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pearce-Casey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C Nagam" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Wilde" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Busillo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ulivi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202453152" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679170v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J.R Mcpartland" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Zalesky" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R Weaver" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Toft" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B Sanders" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451849" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592290v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Selwood" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fotopoulou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N Bremer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bisigello" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Landt" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450894" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701127v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Csizi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Grandis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Jansen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452129" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592354v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cropper" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Al-Bahlawan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Amiaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Awan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Azzollini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450996" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412177v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Siudek" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Huertas-Company" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Smith" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Martinez-Solaeche" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lanusse" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554611" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016966v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bellhouse" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B Golden-Marx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P Bamford" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A Hatch" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kluge" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202553887" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666197v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H B&#246;hringer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Cucciati" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Dannerbauer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bolzonella" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451683" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701126v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Koyama" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pamuk" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Casas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bose" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Carrilho" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452184" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017764v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tortora" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B Metcalf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W Nightingale" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Meneghetti" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554538" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05484080v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Monaco" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parimbelli" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elkhashab" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salvalaggio" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Castro" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202556459" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701125v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G R&#225;cz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M.C Le Brun" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-A Winther" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452185" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05059537v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Acevedo Barroso" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M O&#8217;riordan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tortora" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T E Collett" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451868" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679187v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451857" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631618v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lesgourgues" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Schwagereit" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bucko" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Parimbelli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K Giri" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451611" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726231v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y Elkhashab" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bertacca" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Porciani" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Salvalaggio" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Aghanim" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452480" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592257v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Voggel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lan&#231;on" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Saifollahi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S Larsen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cantiello" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450851" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592210v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J Castander" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Fosalba" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Stadel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Potter" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Carretero" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450853" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581883v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Archidiacono" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sch&#246;neberg" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450859" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830664v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ragagnin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Saro" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Andreon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Biviano" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Dolag" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451347" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685451v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tessore" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Joachimi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Loureiro" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hall" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ca&#241;as-Herrera" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452018" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701123v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ingoglia" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sereno" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Farrens" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giocoli" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Baumont" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452122" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066898v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Humphrey" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A.C Cunha" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452468" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324289v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F Lesci" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Radovich" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Castignani" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348743" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892184v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fumagalli" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saro" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borgani" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Costanzi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245540" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566000v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Congedo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Miller" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N Taylor" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Cross" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A.J Duncan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450617" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442220v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kashlinsky" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G Arendt" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L.N Ashby" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Atrio-Barandela" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Scaramella" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449385" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04585195v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lusso" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fotopoulou" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Selwood" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Allevato" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Calderone" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348326" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470553v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Aussel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kruk" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Walmsley" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Castellano" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449609" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205044v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Tanidis" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.F Cardone" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Martinelli" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Tutusaus" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Camera" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347870" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998732v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Deshpande" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kitching" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hall" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Brown" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346110" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700348v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Castro" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fumagalli" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E Angulo" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bocquet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Borgani" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451230" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287587v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Jelic-Cizmek" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sorrenti" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lepori" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bonvin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348628" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553145v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dournac" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanchard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ili&#263;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Lamine" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Tutusaus Lleixa" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450368" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659735v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Enia" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pozzetti" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451425" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268683v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Paltani" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Coupon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.G Hartley" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alvarez-Ayllon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dubath" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346993" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273958v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sciotti" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gouyou Beauchamps" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348389" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326406v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pezzotta" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Moretti" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zennaro" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Moradinezhad Dizgah" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Crocce" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348939" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308845v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marinucci" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pietroni" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348784" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04764774v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bisigello" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Massimo" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450446" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991062v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giocoli" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meneghetti" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rasia" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Despali" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346058" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174681v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Leuzzi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Angora" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Moscardini" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347244" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273972v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Costanzi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dakin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348388" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556441v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348680" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455731v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Scharr&#233;" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hirschmann" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Charlot" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fontanot" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449500" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866216v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Humphrey" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. C. Cunha" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bolzonella" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244307" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105058v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Th&#252;rmer" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bras" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Martin-Fleitas" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346635" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447271v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gabarra" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mancini" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodriguez Mu&#241;oz" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rodighiero" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sirignano" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346177" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841758v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Merlin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castellano" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huertas-Company" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Kuchner" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245041" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03947319v2" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Conselice" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baes" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brescia" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac3810" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-04079759v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. E. Angulo" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bocquet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244674" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986111v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ajani" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baldi" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barthelemy" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boyle" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Burger" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346017" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062455v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Paterson" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Copin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Cuillandre" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346252" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04473164v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Rojas" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E. Collett" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ballard" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Magee" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Birrer" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad1680" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841727v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245042" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935710v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. van Mierlo" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. I. Caputi" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ashby" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Atek" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243950e" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533670v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ili&#263;" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baccigalupi" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Bermejo-Climent" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fabbian" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141556" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737445v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saglia" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Nicola" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fabricius" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guglielmo" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Snigula" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243604" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866172v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. van Mierlo" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Caputi" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243950" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542092v2" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borlaff" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G&#243;mez-Alvarez" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Altieri" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marcum" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vavrek" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141935" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533669v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boucaud" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lanusse" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jullo" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141393" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613681v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schirmer" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jahnke" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seidel" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aussel" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bodendorf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142897" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447630v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lepori" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tutusaus" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Viglione" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonvin" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Camera" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142419" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866201v2" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scaramella" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amiaux" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Burigana" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carvalho" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141938" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565435v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moneti" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Mccracken" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shuntov" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B. Kauffmann" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Capak" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142361" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217522v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pocino" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Castander" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fosalba" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crocce" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141061" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447655v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Knabenhans" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hannestad" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab1366" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413175v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stanford" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Masters" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Darvish" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stern" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cohen" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/ac0833" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174105v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ilbert" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de La Torre" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martinet" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H. Wright" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paltani" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202040237" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387880v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Koulouridis" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Clerc" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sadibekova" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chira" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Drigga" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140566" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976446v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blanchard" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carbone" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. F. Cardone" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Casas" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038071" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026946v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desprez" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coupon" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Almosallam" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alvarez-Ayllon" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039403" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026941v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Castander" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galametz" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038334" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737876v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benton Metcalf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Avestruz" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Bellagamba" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;cio R. Bom" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832797" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714623v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Ibata" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Mcconnachie" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Cuillandre" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Fantin" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misha Haywood" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa855c" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714625v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa8562" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440119v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Verdugo" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Limousin" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Motta" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Mamon" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fo&#235;x" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628629" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440983v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gastaldello" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Foex" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. Munoz" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slu058" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441989v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Forero-Romero" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423696" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387801v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pierre Berg&#233;" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Perelman" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hamelin" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raynal" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sanza" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842631v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garrido" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118513" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439499v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. More" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321112" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766009v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Mu&#241;oz" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Motta" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Verdugo" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Garrido" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Limousin" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660702v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cabanac" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014965" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632003v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vidal-Madjar" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnold" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ehrenreich" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferlet" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecavelier Des Etangs" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632015v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Konstantinova-Antova" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Auri&#232;re" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Charbonnel" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Drake" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-P. Schr&#246;der" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631872v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morin" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Donati" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petit" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Delfosse" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Forveille" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646031v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014751" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660704v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richard" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. Suyu" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912747" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631873v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178242v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wade" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Catala" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912050" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661150v2" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gavazzi" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Kneib" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200811473" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646292v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tu" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Marshall" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200911963" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390618v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brink" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pell&#243;" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200809646" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286279v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kh. Iliev" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20078315" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390624v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-2966.2008.13799.X" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390629v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-2966.2008.13809.X" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286611v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hickson" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pfrommer" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Cabanac" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlin Crotts" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Johnson" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/517621" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863418v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sluse" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Claeskens" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Garcet" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053148" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863421v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hunter" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Smoker" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Keenan" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ledoux" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jehin" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2006.10054.x" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863424v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. St&#252;tz" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bagnulo" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053905" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863289v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Valls-Gabaud" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jaunsen" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lidman" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jerjen" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200500115" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863286v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hutsem&#233;kers" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lamy" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Quintana" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20042163" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863298v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053337" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863296v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Vanzi" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sauvage" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/432534" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448665v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-J. Meech" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ageorges" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael F. A'Hearn" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arpigny" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ates" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1118978" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863273v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Cuby" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Barriga" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Castillo" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gavignaud" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.460677" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863261v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermanno Borra" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Beauchemin" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/306488" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863179v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Borra" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/133721" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863175v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Content" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Gibson" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/187667" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019636v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J Mccracken" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Benson" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dolding" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Flanet" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Grenet" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017586v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Romelli" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M K&#252;mmel" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Dole" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gracia-Carpio" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Merlin" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017013v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gouin" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Laigle" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sarron" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Bonnaire" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G Sorce" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019498v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tucci" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Morisset" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017511v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Quilley" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pichon" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019462v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Matamoro Zatarain" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ricci" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F La Franca" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018834v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Polenta" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Frailis" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alavi" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N Appleton" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Awad" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017542v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dusserre" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dole" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarron" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Castignani" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ramos-Chernenko" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017097v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Holloway" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Verma" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J Marshall" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A More" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018805v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Rojas" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.E Collett" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066939v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Murphree" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Valdes" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017725v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bergamini" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Acebron" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cl&#233;ment" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019652v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bethermin" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Moresco" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vibert" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vergani" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066953v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Risso" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Veropalumbo" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Branchini" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Maragliano" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S de la Torre" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006221v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Duret" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Escoffier" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017691v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mai" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mei" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cleland" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chary" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G Bartlett" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726168v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Paganin" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bonici" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Carbone" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03451656v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Moneti" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717036v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupreeta More" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surhud More" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alard" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370505v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Kneib" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pello" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267341v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abellan Sarah" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourgeois Nicolas" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delgado Eric" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531033v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marichalar" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boccas" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cox" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lagadec" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886607v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K&#252;mmel" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fontana" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266935v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Raynal" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minica Houry-Panchetti" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Serrano" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660244v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863258v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Chapman" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Lapparent" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.319286" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03086579v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04863249v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remi-cabanac" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6679-2600" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479723v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cabanac" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourgeois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Abellan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delgado" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472975v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05536197v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Girardi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grazian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rodighiero" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bisigello" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gandolfi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202556328" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066939v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Zalesky" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R Weaver" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J.R Mcpartland" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Murphree" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Valdes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555728" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066953v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Risso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Veropalumbo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Branchini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Maragliano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S de la Torre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555402" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017744v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Corcho-Caballero" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ascasibar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Verdoes Kleijn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C Lovell" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G de Lucia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554582" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017127v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bhargava" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Benoist" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H Gonzalez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Maturi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Melin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554937" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701126v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Koyama" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pamuk" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Casas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bose" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Carrilho" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452184" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666197v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H B&#246;hringer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Cucciati" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Dannerbauer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bolzonella" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451683" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412177v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Siudek" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Huertas-Company" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Smith" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Martinez-Solaeche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lanusse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554611" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016966v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bellhouse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B Golden-Marx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P Bamford" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A Hatch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kluge" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202553887" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592290v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Selwood" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fotopoulou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N Bremer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bisigello" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Landt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450894" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701127v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Csizi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Schrabback" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Grandis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hoekstra" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Jansen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452129" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928376v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Kova&#269;i&#263;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nersesian" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Andreadis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Nemani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202453111" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820392v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pearce-Casey" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C Nagam" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Wilde" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Busillo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ulivi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202453152" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679170v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Toft" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B Sanders" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451849" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592354v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cropper" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Al-Bahlawan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Amiaux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Awan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Azzollini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450996" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903756v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Scognamiglio" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tewes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gillis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451587" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701124v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Adamek" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Fiorini" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baldi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Brando" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A Breton" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452180" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05222765v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ba&#241;ados" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Le Brun" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Belladitta" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Momcheva" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Stern" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staf1274" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592144v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Jahnke" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Gillard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schirmer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ealet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Maciaszek" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450786" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592140v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hormuth" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G.-Y Lee" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Scott" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450345" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592159v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mellier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdurro Uf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Acevedo Barroso" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ach&#250;carro" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450810" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017764v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tortora" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B Metcalf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W Nightingale" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Meneghetti" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554538" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05059537v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Acevedo Barroso" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M O&#8217;riordan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tortora" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T E Collett" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451868" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701125v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G R&#225;cz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M.C Le Brun" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-A Winther" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452185" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631618v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lesgourgues" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Schwagereit" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bucko" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Parimbelli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K Giri" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451611" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679187v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451857" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05484080v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Monaco" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parimbelli" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elkhashab" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salvalaggio" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Castro" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202556459" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592257v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Voggel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lan&#231;on" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Saifollahi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S Larsen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cantiello" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450851" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726231v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y Elkhashab" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bertacca" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Porciani" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Salvalaggio" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Aghanim" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452480" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592210v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J Castander" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Fosalba" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Stadel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Potter" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Carretero" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450853" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685451v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tessore" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Joachimi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Loureiro" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hall" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ca&#241;as-Herrera" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452018" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066898v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Humphrey" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A.C Cunha" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452468" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581883v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Archidiacono" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sch&#246;neberg" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450859" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830664v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ragagnin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Saro" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Andreon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Biviano" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Dolag" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451347" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701123v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ingoglia" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sereno" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Farrens" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giocoli" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Baumont" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452122" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659735v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Enia" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pozzetti" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451425" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700348v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Castro" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fumagalli" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E Angulo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bocquet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Borgani" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451230" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287587v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Jelic-Cizmek" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sorrenti" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lepori" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bonvin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Camera" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348628" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553145v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dournac" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanchard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ili&#263;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Lamine" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Tutusaus Lleixa" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450368" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998732v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Deshpande" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kitching" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hall" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Brown" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346110" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205044v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Tanidis" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.F Cardone" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Martinelli" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Tutusaus" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347870" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470553v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Aussel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kruk" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Walmsley" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Castellano" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449609" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04585195v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lusso" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fotopoulou" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Selwood" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Allevato" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Calderone" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348326" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442220v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kashlinsky" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G Arendt" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L.N Ashby" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Atrio-Barandela" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Scaramella" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449385" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566000v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Congedo" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Miller" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N Taylor" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Cross" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A.J Duncan" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450617" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892184v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fumagalli" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saro" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borgani" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Costanzi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245540" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324289v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F Lesci" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Radovich" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Castignani" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348743" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273958v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sciotti" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gouyou Beauchamps" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348389" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326406v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pezzotta" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Moretti" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zennaro" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Moradinezhad Dizgah" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Crocce" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348939" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268683v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Paltani" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Coupon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.G Hartley" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alvarez-Ayllon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dubath" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346993" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04764774v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Massimo" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450446" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308845v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marinucci" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pietroni" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348784" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991062v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giocoli" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meneghetti" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rasia" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Despali" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346058" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174681v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Leuzzi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Angora" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Moscardini" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347244" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455731v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Scharr&#233;" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hirschmann" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Charlot" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fontanot" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449500" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273972v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Costanzi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dakin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348388" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556441v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348680" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841758v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Merlin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castellano" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huertas-Company" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Kuchner" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245041" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447271v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gabarra" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mancini" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodriguez Mu&#241;oz" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rodighiero" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sirignano" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346177" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866216v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Humphrey" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. C. Cunha" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bolzonella" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244307" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105058v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Th&#252;rmer" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bras" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Martin-Fleitas" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346635" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03947319v2" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Conselice" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baes" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brescia" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac3810" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-04079759v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. E. Angulo" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bocquet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244674" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986111v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ajani" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baldi" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barthelemy" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boyle" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Burger" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346017" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04473164v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Rojas" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E. Collett" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ballard" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Magee" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Birrer" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad1680" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062455v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Paterson" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Copin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Cuillandre" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346252" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841727v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245042" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866172v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. van Mierlo" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Caputi" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ashby" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Atek" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243950" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737445v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saglia" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Nicola" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fabricius" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guglielmo" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Snigula" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243604" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542092v2" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borlaff" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G&#243;mez-Alvarez" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Altieri" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marcum" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vavrek" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141935" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533670v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ili&#263;" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baccigalupi" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Bermejo-Climent" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fabbian" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141556" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935710v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. van Mierlo" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. I. Caputi" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243950e" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533669v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boucaud" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lanusse" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jullo" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141393" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866201v2" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scaramella" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amiaux" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Burigana" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carvalho" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141938" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447630v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lepori" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tutusaus" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Viglione" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonvin" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Camera" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142419" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613681v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schirmer" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jahnke" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seidel" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aussel" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bodendorf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142897" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565435v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moneti" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Mccracken" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shuntov" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B. Kauffmann" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Capak" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142361" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217522v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pocino" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Castander" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fosalba" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crocce" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141061" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447655v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Knabenhans" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hannestad" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab1366" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174105v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ilbert" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de La Torre" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martinet" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H. Wright" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paltani" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202040237" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413175v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stanford" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Masters" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Darvish" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stern" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cohen" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/ac0833" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387880v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Koulouridis" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Clerc" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sadibekova" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chira" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Drigga" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140566" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026946v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desprez" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coupon" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Almosallam" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alvarez-Ayllon" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039403" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976446v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blanchard" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carbone" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. F. Cardone" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Casas" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038071" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026941v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Castander" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galametz" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038334" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737876v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benton Metcalf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Avestruz" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Bellagamba" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;cio R. Bom" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832797" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714623v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Ibata" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Mcconnachie" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Cuillandre" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Fantin" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misha Haywood" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa855c" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714625v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa8562" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440119v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Verdugo" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Limousin" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Motta" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Mamon" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fo&#235;x" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628629" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440983v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gastaldello" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Foex" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. Munoz" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slu058" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441989v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Forero-Romero" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423696" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387801v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pierre Berg&#233;" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Perelman" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hamelin" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raynal" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sanza" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842631v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garrido" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118513" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439499v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. More" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321112" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766009v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Mu&#241;oz" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Motta" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Verdugo" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Garrido" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Limousin" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660702v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cabanac" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014965" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632015v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Konstantinova-Antova" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Auri&#232;re" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Charbonnel" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Drake" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-P. Schr&#246;der" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632003v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vidal-Madjar" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnold" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ehrenreich" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferlet" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecavelier Des Etangs" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631872v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morin" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Donati" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petit" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Delfosse" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Forveille" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646031v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014751" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631873v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660704v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richard" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. Suyu" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912747" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178242v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wade" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Catala" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912050" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661150v2" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gavazzi" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Kneib" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200811473" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646292v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tu" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Marshall" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200911963" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390618v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brink" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pell&#243;" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200809646" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286279v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kh. Iliev" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20078315" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390624v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-2966.2008.13799.X" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390629v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-2966.2008.13809.X" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286611v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hickson" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pfrommer" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Cabanac" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlin Crotts" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Johnson" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/517621" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863418v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sluse" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Claeskens" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Garcet" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053148" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863421v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hunter" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Smoker" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Keenan" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ledoux" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jehin" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2006.10054.x" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863424v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. St&#252;tz" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bagnulo" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053905" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863289v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Valls-Gabaud" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jaunsen" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lidman" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jerjen" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200500115" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863286v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hutsem&#233;kers" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lamy" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Quintana" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20042163" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863296v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Vanzi" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sauvage" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/432534" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863298v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053337" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448665v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-J. Meech" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ageorges" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael F. A'Hearn" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arpigny" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ates" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1118978" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863273v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Cuby" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Barriga" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Castillo" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gavignaud" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.460677" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863261v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermanno Borra" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Beauchemin" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/306488" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863179v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Borra" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/133721" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863175v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Content" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Gibson" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/187667" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575966v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Moysan" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarron" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Soucail" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adami" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017511v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Laigle" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gouin" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sarron" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Quilley" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pichon" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019462v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Matamoro Zatarain" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ricci" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F La Franca" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017586v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Romelli" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M K&#252;mmel" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Dole" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gracia-Carpio" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Merlin" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017013v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Bonnaire" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G Sorce" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019498v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tucci" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Morisset" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019636v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J Mccracken" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Benson" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dolding" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Flanet" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Grenet" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018834v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Polenta" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Frailis" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alavi" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N Appleton" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Awad" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017097v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Holloway" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Verma" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J Marshall" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A More" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017542v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dusserre" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dole" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Castignani" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ramos-Chernenko" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018805v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Rojas" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.E Collett" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019652v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bethermin" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Moresco" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vibert" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vergani" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017725v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bergamini" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Acebron" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cl&#233;ment" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017691v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mai" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mei" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cleland" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chary" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G Bartlett" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006221v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Duret" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Escoffier" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726168v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Paganin" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bonici" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Carbone" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03451656v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Moneti" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717036v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupreeta More" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surhud More" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alard" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370505v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Kneib" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pello" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267341v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abellan Sarah" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourgeois Nicolas" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delgado Eric" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531033v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marichalar" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boccas" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cox" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lagadec" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886607v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K&#252;mmel" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fontana" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266935v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Raynal" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minica Houry-Panchetti" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Serrano" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660244v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863258v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Chapman" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Lapparent" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.319286" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03086579v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04863249v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>