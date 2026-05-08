--- v1 (2026-04-17)
+++ v2 (2026-05-08)
@@ -166,51 +166,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pic du Midi et son observation proposition d'inscription sur la Liste du patrimoine mondial</w:t>
+                <w:t xml:space="preserve">Le pic du Midi et son observatoire. Proposition d'inscription sur la Liste du patrimoine mondial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bourgeois</w:t>
@@ -225,93 +225,93 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Abellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delgado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2026</w:t>
+              <w:t xml:space="preserve">460 p., 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05479723v1</w:t>
+                <w:t xml:space="preserve">hal-05472975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pic du Midi et son observatoire. Proposition d'inscription sur la Liste du patrimoine mondial</w:t>
+                <w:t xml:space="preserve">Le pic du Midi et son observation proposition d'inscription sur la Liste du patrimoine mondial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bourgeois</w:t>
@@ -326,69 +326,69 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Abellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delgado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">460 p., 2026</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05472975v1</w:t>
+                <w:t xml:space="preserve">hal-05479723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (122)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -400,6809 +400,6809 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid : The first statistical census of dusty and massive objects in the ERO/Perseus field</w:t>
+                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). A probabilistic classification of quenched galaxies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Girardi</w:t>
+                <w:t xml:space="preserve">P Corcho-Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Grazian</w:t>
+                <w:t xml:space="preserve">Y Ascasibar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Rodighiero</w:t>
+                <w:t xml:space="preserve">G. Verdoes Kleijn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bisigello</w:t>
+                <w:t xml:space="preserve">C.C Lovell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Gandolfi</w:t>
+                <w:t xml:space="preserve">G de Lucia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 706, pp.A371. </w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202556328⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05536197v1</w:t>
+                <w:t xml:space="preserve">hal-05017744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation: TBD. Cosmic Dawn Survey: evolution of the galaxy stellar mass function across 0.2&amp;lt;z&amp;lt;6.5 measured over 10 square degrees</w:t>
+                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). First detections from the galaxy cluster workflow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Zalesky</w:t>
+                <w:t xml:space="preserve">S Bhargava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.R Weaver</w:t>
+                <w:t xml:space="preserve">C Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.J.R Mcpartland</w:t>
+                <w:t xml:space="preserve">A.H Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Murphree</w:t>
+                <w:t xml:space="preserve">M Maturi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Valdes</w:t>
+                <w:t xml:space="preserve">J.-B Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 708, pp.A104. </w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202555728⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05066939v1</w:t>
+                <w:t xml:space="preserve">hal-05017127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation: LXXXIII. The impact of redshift interlopers on the two-point correlation function analysis</w:t>
+                <w:t xml:space="preserve">Euclid : The first statistical census of dusty and massive objects in the ERO/Perseus field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Risso</w:t>
+                <w:t xml:space="preserve">G. Girardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Veropalumbo</w:t>
+                <w:t xml:space="preserve">A. Grazian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Branchini</w:t>
+                <w:t xml:space="preserve">G. Rodighiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Maragliano</w:t>
+                <w:t xml:space="preserve">L. Bisigello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S de la Torre</w:t>
+                <w:t xml:space="preserve">G. Gandolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 707, pp.A233. </w:t>
+              <w:t xml:space="preserve">, 2026, 706, pp.A371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202555402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202556328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05066953v1</w:t>
+                <w:t xml:space="preserve">insu-05536197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). A probabilistic classification of quenched galaxies</w:t>
+                <w:t xml:space="preserve">Euclid preparation: TBD. Cosmic Dawn Survey: evolution of the galaxy stellar mass function across 0.2&amp;lt;z&amp;lt;6.5 measured over 10 square degrees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Corcho-Caballero</w:t>
+                <w:t xml:space="preserve">L Zalesky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Ascasibar</w:t>
+                <w:t xml:space="preserve">J.R Weaver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Verdoes Kleijn</w:t>
+                <w:t xml:space="preserve">C.J.R Mcpartland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.C Lovell</w:t>
+                <w:t xml:space="preserve">G Murphree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G de Lucia</w:t>
+                <w:t xml:space="preserve">I Valdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 708, pp.A104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554582⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202555728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05017744v1</w:t>
+                <w:t xml:space="preserve">hal-05066939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). First detections from the galaxy cluster workflow</w:t>
+                <w:t xml:space="preserve">Euclid preparation: LXXXIII. The impact of redshift interlopers on the two-point correlation function analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Bhargava</w:t>
+                <w:t xml:space="preserve">I Risso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Benoist</w:t>
+                <w:t xml:space="preserve">A Veropalumbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.H Gonzalez</w:t>
+                <w:t xml:space="preserve">E Branchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Maturi</w:t>
+                <w:t xml:space="preserve">E Maragliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-B Melin</w:t>
+                <w:t xml:space="preserve">S de la Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astron.Astrophys.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">, 2026, 707, pp.A233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554937⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202555402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05017127v1</w:t>
+                <w:t xml:space="preserve">hal-05066953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. Simulations and nonlinearities beyond $\Lambda$CDM. 4. Constraints on $f(R)$ models from the photometric primary probes</w:t>
+                <w:t xml:space="preserve">Euclid preparation: TBD. The impact of line-of-sight projections on the covariance between galaxy cluster multi-wavelength observable properties -- insights from hydrodynamic simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Koyama</w:t>
+                <w:t xml:space="preserve">A Ragagnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Pamuk</w:t>
+                <w:t xml:space="preserve">A Saro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Casas</w:t>
+                <w:t xml:space="preserve">S Andreon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Bose</w:t>
+                <w:t xml:space="preserve">A Biviano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Carrilho</w:t>
+                <w:t xml:space="preserve">K Dolag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astron.Astrophys.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 698, pp.A233. </w:t>
+              <w:t xml:space="preserve">, 2025, 695, pp.A282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202452184⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202451347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04701126v1</w:t>
+                <w:t xml:space="preserve">hal-04830664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. Exploring the properties of proto-clusters in the Simulated Euclid Wide Survey</w:t>
+                <w:t xml:space="preserve">Euclid preparation. Angular power spectra from discrete observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Böhringer</w:t>
+                <w:t xml:space="preserve">N Tessore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Chon</w:t>
+                <w:t xml:space="preserve">B Joachimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Cucciati</w:t>
+                <w:t xml:space="preserve">A Loureiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Dannerbauer</w:t>
+                <w:t xml:space="preserve">A Hall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Bolzonella</w:t>
+                <w:t xml:space="preserve">G Cañas-Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astron.Astrophys.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 693, pp.A59. </w:t>
+              <w:t xml:space="preserve">, 2025, 694, pp.A141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202451683⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202452018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04666197v1</w:t>
+                <w:t xml:space="preserve">hal-04685451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid quick data release (Q1) exploring galaxy properties with a multi-modal foundation model Euclid Collaboration</w:t>
+                <w:t xml:space="preserve">Euclid preparation: Determining the weak lensing mass accuracy and precision for galaxy clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Siudek</w:t>
+                <w:t xml:space="preserve">L Ingoglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Huertas-Company</w:t>
+                <w:t xml:space="preserve">M Sereno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Smith</w:t>
+                <w:t xml:space="preserve">S Farrens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Martinez-Solaeche</w:t>
+                <w:t xml:space="preserve">C Giocoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Lanusse</w:t>
+                <w:t xml:space="preserve">L Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 695, pp.A280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554611⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202452122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05412177v1</w:t>
+                <w:t xml:space="preserve">hal-04701123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation LXX. Forecasting detection limits for intracluster light in the Euclid Wide Survey</w:t>
+                <w:t xml:space="preserve">Euclid preparation. Sensitivity to neutrino parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Bellhouse</w:t>
+                <w:t xml:space="preserve">M Archidiacono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.B Golden-Marx</w:t>
+                <w:t xml:space="preserve">J Lesgourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.P Bamford</w:t>
+                <w:t xml:space="preserve">S Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.A Hatch</w:t>
+                <w:t xml:space="preserve">S Pamuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Kluge</w:t>
+                <w:t xml:space="preserve">N Schöneberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astron.Astrophys.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 698, pp.A14. </w:t>
+              <w:t xml:space="preserve">, 2025, 693, pp.A58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202553887⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05016966v1</w:t>
+                <w:t xml:space="preserve">hal-04581883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. Observational expectations for redshift z&lt;7 active galactic nuclei in the Euclid Wide and Deep surveys</w:t>
+                <w:t xml:space="preserve">Euclid preparation. Estimating galaxy physical properties using CatBoost chained regressors with attention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Selwood</w:t>
+                <w:t xml:space="preserve">A Humphrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Fotopoulou</w:t>
+                <w:t xml:space="preserve">P.A.C Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.N Bremer</w:t>
+                <w:t xml:space="preserve">L Bisigello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Bisigello</w:t>
+                <w:t xml:space="preserve">C Tortora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Landt</w:t>
+                <w:t xml:space="preserve">M Bolzonella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astron.Astrophys.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 693, pp.A250. </w:t>
+              <w:t xml:space="preserve">, 2025, 702, pp.A74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450894⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202452468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04592290v1</w:t>
+                <w:t xml:space="preserve">hal-05066898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. Deep learning true galaxy morphologies for weak lensing shear bias calibration</w:t>
+                <w:t xml:space="preserve">Euclid preparation. Simulations and nonlinearities beyond $\Lambda$CDM. 1. Numerical methods and validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Csizi</w:t>
+                <w:t xml:space="preserve">J Adamek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Schrabback</w:t>
+                <w:t xml:space="preserve">B Fiorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Grandis</w:t>
+                <w:t xml:space="preserve">M Baldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Hoekstra</w:t>
+                <w:t xml:space="preserve">G Brando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Jansen</w:t>
+                <w:t xml:space="preserve">M.-A Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astron.Astrophys.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 695, pp.A283. </w:t>
+              <w:t xml:space="preserve">, 2025, 695, pp.A230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202452129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202452180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04701127v1</w:t>
+                <w:t xml:space="preserve">hal-04701124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation: Extracting physical parameters from galaxies with machine learning</w:t>
+                <w:t xml:space="preserve">Euclid preparation LX. The use of HST images as input for weak-lensing image simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Kovačić</w:t>
+                <w:t xml:space="preserve">D Scognamiglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Baes</w:t>
+                <w:t xml:space="preserve">T Schrabback</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Nersesian</w:t>
+                <w:t xml:space="preserve">M Tewes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Andreadis</w:t>
+                <w:t xml:space="preserve">B Gillis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Nemani</w:t>
+                <w:t xml:space="preserve">H Hoekstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astron.Astrophys.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 695, pp.A284. </w:t>
+              <w:t xml:space="preserve">, 2025, 694, pp.A262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202453111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202451587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04928376v1</w:t>
+                <w:t xml:space="preserve">hal-04903756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid: Searches for strong gravitational lenses using convolutional neural nets in Early Release Observations of the Perseus field</w:t>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Euclid&amp;lt;/i&amp;gt;: the potential of slitless infrared spectroscopy: a &amp;lt;i&amp;gt;z&amp;lt;/i&amp;gt; = 5.4 quasar and new ultracool dwarfs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Pearce-Casey</w:t>
+                <w:t xml:space="preserve">E Bañados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.C Nagam</w:t>
+                <w:t xml:space="preserve">V Le Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Wilde</w:t>
+                <w:t xml:space="preserve">S Belladitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Busillo</w:t>
+                <w:t xml:space="preserve">I Momcheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Ulivi</w:t>
+                <w:t xml:space="preserve">D Stern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 696, pp.A214. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 542 (2), pp.1088-1102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202453152⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/staf1274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04820392v1</w:t>
+                <w:t xml:space="preserve">insu-05222765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. The Cosmic Dawn Survey (DAWN) of the Euclid Deep and Auxiliary Fields</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Euclid. III. The NISP Instrument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Toft</w:t>
+                <w:t xml:space="preserve">K Jahnke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.B Sanders</w:t>
+                <w:t xml:space="preserve">W Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Schirmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Ealet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Maciaszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202451849⟩</w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 697, pp.A3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04679170v1</w:t>
+                <w:t xml:space="preserve">hal-04592144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid. II. The VIS Instrument</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Euclid. I. Overview of the Euclid mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Awan</w:t>
+                <w:t xml:space="preserve">Y. Mellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Azzollini</w:t>
+                <w:t xml:space="preserve">Abdurro Uf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Acevedo Barroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Achúcarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Adamek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450996⟩</w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 697, pp.A1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04592354v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04592159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation LX. The use of HST images as input for weak-lensing image simulations</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Euclid. IV. The NISP Calibration Unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Gillis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H Hoekstra</w:t>
+                <w:t xml:space="preserve">F Hormuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Jahnke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Schirmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.G.-Y Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Scott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astron.Astrophys.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 694, pp.A262. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202451587⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 697, pp.A4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04903756v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04592140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. Simulations and nonlinearities beyond $\Lambda$CDM. 1. Numerical methods and validation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). LEMON -- Lens Modelling with Neural networks. Automated and fast modelling of Euclid gravitational lenses with a singular isothermal ellipsoid mass profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Baldi</w:t>
+                <w:t xml:space="preserve">V Busillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Tortora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Brando</w:t>
+                <w:t xml:space="preserve">R.B Metcalf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-A Breton</w:t>
+                <w:t xml:space="preserve">J.W Nightingale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Meneghetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astron.Astrophys.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 695, pp.A230. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202452180⟩</w:t>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04701124v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Euclid&amp;lt;/i&amp;gt;: the potential of slitless infrared spectroscopy: a &amp;lt;i&amp;gt;z&amp;lt;/i&amp;gt; = 5.4 quasar and new ultracool dwarfs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Euclid quick data release (Q1) exploring galaxy properties with a multi-modal foundation model Euclid Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Le Brun</w:t>
+                <w:t xml:space="preserve">M Siudek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Belladitta</w:t>
+                <w:t xml:space="preserve">M Huertas-Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Momcheva</w:t>
+                <w:t xml:space="preserve">M Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Stern</w:t>
+                <w:t xml:space="preserve">G Martinez-Solaeche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Lanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/staf1274⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05222765v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05412177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid. III. The NISP Instrument</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Euclid preparation LXX. Forecasting detection limits for intracluster light in the Euclid Wide Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W Gillard</w:t>
+                <w:t xml:space="preserve">C Bellhouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Schirmer</w:t>
+                <w:t xml:space="preserve">J.B Golden-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Ealet</w:t>
+                <w:t xml:space="preserve">S.P Bamford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Maciaszek</w:t>
+                <w:t xml:space="preserve">N.A Hatch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Kluge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450786⟩</w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 698, pp.A14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202553887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04592144v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid. IV. The NISP Calibration Unit</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Euclid preparation. Exploring the properties of proto-clusters in the Simulated Euclid Wide Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.G.-Y Lee</w:t>
+                <w:t xml:space="preserve">H Böhringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Scott</w:t>
+                <w:t xml:space="preserve">G Chon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Cucciati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Dannerbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bolzonella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450345⟩</w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 693, pp.A59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202451683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04592140v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid. I. Overview of the Euclid mission</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Euclid preparation. Simulations and nonlinearities beyond $\Lambda$CDM. 4. Constraints on $f(R)$ models from the photometric primary probes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.A. Acevedo Barroso</w:t>
+                <w:t xml:space="preserve">K Koyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Pamuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Achúcarro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J Adamek</w:t>
+                <w:t xml:space="preserve">B Bose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Carrilho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450810⟩</w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 698, pp.A233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202452184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04592159v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). LEMON -- Lens Modelling with Neural networks. Automated and fast modelling of Euclid gravitational lenses with a singular isothermal ellipsoid mass profile</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Euclid preparation. Observational expectations for redshift z&lt;7 active galactic nuclei in the Euclid Wide and Deep surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.B Metcalf</w:t>
+                <w:t xml:space="preserve">M Selwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.W Nightingale</w:t>
+                <w:t xml:space="preserve">S Fotopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Meneghetti</w:t>
+                <w:t xml:space="preserve">M.N Bremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Bisigello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Landt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554538⟩</w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 693, pp.A250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05017764v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04592290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Euclid&amp;lt;/i&amp;gt;: The Early Release Observations Lens Search Experiment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Euclid preparation. Deep learning true galaxy morphologies for weak lensing shear bias calibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C M O’riordan</w:t>
+                <w:t xml:space="preserve">B Csizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Schrabback</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Clément</w:t>
+                <w:t xml:space="preserve">S Grandis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Hoekstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Tortora</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T E Collett</w:t>
+                <w:t xml:space="preserve">H Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202451868⟩</w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 695, pp.A283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202452129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05059537v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. Simulations and nonlinearities beyond $\Lambda$CDM. 2. Results from non-standard simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Euclid: Searches for strong gravitational lenses using convolutional neural nets in Early Release Observations of the Perseus field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Pearce-Casey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Rácz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B Fiorini</w:t>
+                <w:t xml:space="preserve">B.C Nagam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.M.C Le Brun</w:t>
+                <w:t xml:space="preserve">J Wilde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Busillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.-A Winther</w:t>
+                <w:t xml:space="preserve">L Ulivi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 695, pp.A232. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 696, pp.A214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202452185⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202453152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04701125v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. Sensitivity to non-standard particle dark matter model</w:t>
+                <w:t xml:space="preserve">Euclid preparation: Extracting physical parameters from galaxies with machine learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Lesgourgues</w:t>
+                <w:t xml:space="preserve">I Kovačić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Schwagereit</w:t>
+                <w:t xml:space="preserve">M Baes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Bucko</w:t>
+                <w:t xml:space="preserve">A Nersesian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Parimbelli</w:t>
+                <w:t xml:space="preserve">N Andreadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.K Giri</w:t>
+                <w:t xml:space="preserve">L Nemani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astron.Astrophys.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 693, pp.A249. </w:t>
+              <w:t xml:space="preserve">, 2025, 695, pp.A284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202451611⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202453111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04631618v1</w:t>
+                <w:t xml:space="preserve">hal-04928376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation LXI. Cosmic Dawn Survey: ‘Pre-launch’ multiwavelength catalogues for Euclid Deep Field North and Euclid Deep Field Fornax</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Euclid preparation. The Cosmic Dawn Survey (DAWN) of the Euclid Deep and Auxiliary Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J.R Mcpartland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Zalesky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R Weaver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Toft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.B Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202451857⟩</w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 695, pp.A259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202451849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04679187v1</w:t>
+                <w:t xml:space="preserve">hal-04679170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation: LXXVI. Simulating thousands of Euclid spectroscopic skies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Euclid. II. The VIS Instrument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Elkhashab</w:t>
+                <w:t xml:space="preserve">M Cropper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Salvalaggio</w:t>
+                <w:t xml:space="preserve">A Al-Bahlawan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Castro</w:t>
+                <w:t xml:space="preserve">J Amiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Awan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Azzollini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202556459⟩</w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 697, pp.A2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05484080v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04592354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. Detecting globular clusters in the Euclid survey</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M Cantiello</w:t>
+                <w:t xml:space="preserve">Euclid preparation LXI. Cosmic Dawn Survey: ‘Pre-launch’ multiwavelength catalogues for Euclid Deep Field North and Euclid Deep Field Fornax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Zalesky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J.R Mcpartland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R Weaver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Toft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.B Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astron.Astrophys.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 693, pp.A251. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450851⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 695, pp.A229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202451857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04592257v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. The impact of relativistic redshift-space distortions on two-point clustering statistics from the Euclid wide spectroscopic survey</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nabila Aghanim</w:t>
+                <w:t xml:space="preserve">Euclid preparation. Simulations and nonlinearities beyond $\Lambda$CDM. 2. Results from non-standard simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Rácz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Fiorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M.C Le Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.-A Winther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astron.Astrophys.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 697, pp.A85. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202452480⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 695, pp.A232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202452185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04726231v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid. V. The Flagship galaxy mock catalogue: a comprehensive simulation for the Euclid mission</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J Carretero</w:t>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Euclid&amp;lt;/i&amp;gt;: The Early Release Observations Lens Search Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J A Acevedo Barroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C M O’riordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tortora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T E Collett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 697, pp.A5. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450853⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 697, pp.A14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202451868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04592210v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05059537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. Angular power spectra from discrete observations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G Cañas-Herrera</w:t>
+                <w:t xml:space="preserve">Euclid preparation. Sensitivity to non-standard particle dark matter model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Lesgourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Schwagereit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Bucko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Parimbelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.K Giri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astron.Astrophys.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 694, pp.A141. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202452018⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 693, pp.A249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202451611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04685451v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. Estimating galaxy physical properties using CatBoost chained regressors with attention</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M Bolzonella</w:t>
+                <w:t xml:space="preserve">Euclid preparation: LXXVI. Simulating thousands of Euclid spectroscopic skies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Monaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Parimbelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Elkhashab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Salvalaggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202452468⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 704, pp.A306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202556459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05066898v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05484080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. Sensitivity to neutrino parameters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Euclid preparation. Detecting globular clusters in the Euclid survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Voggel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Lançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Saifollahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Archidiacono</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S Pamuk</w:t>
+                <w:t xml:space="preserve">S.S Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Schöneberg</w:t>
+                <w:t xml:space="preserve">M Cantiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astron.Astrophys.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 693, pp.A58. </w:t>
+              <w:t xml:space="preserve">, 2025, 693, pp.A251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450859⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04581883v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04592257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation: TBD. The impact of line-of-sight projections on the covariance between galaxy cluster multi-wavelength observable properties -- insights from hydrodynamic simulations</w:t>
+                <w:t xml:space="preserve">Euclid preparation. The impact of relativistic redshift-space distortions on two-point clustering statistics from the Euclid wide spectroscopic survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Ragagnin</w:t>
+                <w:t xml:space="preserve">M.Y Elkhashab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Saro</w:t>
+                <w:t xml:space="preserve">D Bertacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Andreon</w:t>
+                <w:t xml:space="preserve">C Porciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Biviano</w:t>
+                <w:t xml:space="preserve">J Salvalaggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Dolag</w:t>
+                <w:t xml:space="preserve">Nabila Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astron.Astrophys.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 695, pp.A282. </w:t>
+              <w:t xml:space="preserve">, 2025, 697, pp.A85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202451347⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202452480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04830664v1</w:t>
+                <w:t xml:space="preserve">hal-04726231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation: Determining the weak lensing mass accuracy and precision for galaxy clusters</w:t>
+                <w:t xml:space="preserve">Euclid. V. The Flagship galaxy mock catalogue: a comprehensive simulation for the Euclid mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Ingoglia</w:t>
+                <w:t xml:space="preserve">F.J Castander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Sereno</w:t>
+                <w:t xml:space="preserve">P Fosalba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Farrens</w:t>
+                <w:t xml:space="preserve">J Stadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Giocoli</w:t>
+                <w:t xml:space="preserve">D Potter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Baumont</w:t>
+                <w:t xml:space="preserve">J Carretero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 695, pp.A280. </w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 697, pp.A5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202452122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04701123v1</w:t>
+                <w:t xml:space="preserve">hal-04592210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. Forecasting the recovery of galaxy physical properties and their relations with template-fitting and machine-learning methods</w:t>
+                <w:t xml:space="preserve">Euclid Preparation. XXXVII. Galaxy colour selections with Euclid and ground photometry for cluster weak-lensing analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Enia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M Bolzonella</w:t>
+                <w:t xml:space="preserve">G.F Lesci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Sereno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Pozzetti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P.A.C Cunha</w:t>
+                <w:t xml:space="preserve">M Radovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Castignani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Bisigello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astron.Astrophys.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 691, pp.A175. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202451425⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 684, pp.A139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04659735v1</w:t>
+                <w:t xml:space="preserve">hal-04324289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. L. Calibration of the linear halo bias in $\Lambda(\nu)$CDM cosmologies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Euclid preparation. XXXV. Covariance model validation for the 2-point correlation function of galaxy clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fumagalli</w:t>
+                <w:t xml:space="preserve">A. Fumagalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.E Angulo</w:t>
+                <w:t xml:space="preserve">A. Saro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Bocquet</w:t>
+                <w:t xml:space="preserve">S. Borgani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Borgani</w:t>
+                <w:t xml:space="preserve">M. Costanzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astron.Astrophys.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 691, pp.A62. </w:t>
+              <w:t xml:space="preserve">, 2024, 683, pp.A253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202451230⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202245540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700348v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03892184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Preparation: XL. Impact of magnification on spectroscopic galaxy clustering</w:t>
+                <w:t xml:space="preserve">Euclid preparation. XLI. Galaxy power spectrum modelling in real space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Jelic-Cizmek</w:t>
+                <w:t xml:space="preserve">A Pezzotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Sorrenti</w:t>
+                <w:t xml:space="preserve">C Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Lepori</w:t>
+                <w:t xml:space="preserve">M Zennaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Bonvin</w:t>
+                <w:t xml:space="preserve">A Moradinezhad Dizgah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Camera</w:t>
+                <w:t xml:space="preserve">M Crocce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astron.Astrophys.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 685, pp.A167. </w:t>
+              <w:t xml:space="preserve">, 2024, 687, pp.A216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348628⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04287587v1</w:t>
+                <w:t xml:space="preserve">hal-04326406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. Improving cosmological constraints using a new multi-tracer method with the spectroscopic and photometric samples</w:t>
+                <w:t xml:space="preserve">Euclid preparation. XXXI. The effect of the variations in photometric passbands on photometric-redshift accuracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Dournac</w:t>
+                <w:t xml:space="preserve">S Paltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Blanchard</w:t>
+                <w:t xml:space="preserve">J Coupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Ilić</w:t>
+                <w:t xml:space="preserve">W.G Hartley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brahim Lamine</w:t>
+                <w:t xml:space="preserve">A Alvarez-Ayllon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isaac Tutusaus Lleixa</w:t>
+                <w:t xml:space="preserve">F Dubath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 690, pp.A30. </w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 681, pp.A66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450368⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04553145v1</w:t>
+                <w:t xml:space="preserve">hal-04268683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation: XXXVI. Modelling of the weak lensing angular power spectrum</w:t>
+                <w:t xml:space="preserve">Euclid preparation: LII. Forecast impact of super-sample covariance on 3x2pt analysis with Euclid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.C. Deshpande</w:t>
+                <w:t xml:space="preserve">D Sciotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Kitching</w:t>
+                <w:t xml:space="preserve">S. Gouyou Beauchamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hall</w:t>
+                <w:t xml:space="preserve">V.F Cardone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.L. Brown</w:t>
+                <w:t xml:space="preserve">S Camera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Aghanim</w:t>
+                <w:t xml:space="preserve">I Tutusaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 684, pp.A138. </w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 691, pp.A318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03998732v1</w:t>
+                <w:t xml:space="preserve">hal-04273958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XXXIV. The effect of linear redshift-space distortions in photometric galaxy clustering and its cross-correlation with cosmic shear</w:t>
+                <w:t xml:space="preserve">Euclid preparation. L. Calibration of the linear halo bias in $\Lambda(\nu)$CDM cosmologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Tanidis</w:t>
+                <w:t xml:space="preserve">T Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.F Cardone</w:t>
+                <w:t xml:space="preserve">A Fumagalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Martinelli</w:t>
+                <w:t xml:space="preserve">R.E Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Tutusaus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S Camera</w:t>
+                <w:t xml:space="preserve">S Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Borgani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347870⟩</w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 691, pp.A62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202451230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04205044v1</w:t>
+                <w:t xml:space="preserve">hal-04700348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. Measuring detailed galaxy morphologies for Euclid with Machine Learning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Euclid preparation. Forecasting the recovery of galaxy physical properties and their relations with template-fitting and machine-learning methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Kruk</w:t>
+                <w:t xml:space="preserve">A Enia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bolzonella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Walmsley</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M Castellano</w:t>
+                <w:t xml:space="preserve">L Pozzetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Humphrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A.C Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202449609⟩</w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 691, pp.A175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202451425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04470553v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04659735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XXXVIII. Spectroscopy of active galactic nuclei with NISP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Euclid Preparation: XL. Impact of magnification on spectroscopic galaxy clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Jelic-Cizmek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Lusso</w:t>
+                <w:t xml:space="preserve">F Sorrenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Fotopoulou</w:t>
+                <w:t xml:space="preserve">F Lepori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Selwood</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Calderone</w:t>
+                <w:t xml:space="preserve">C Bonvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Camera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348326⟩</w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 685, pp.A167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04585195v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04287587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. The Near-IR Background Dipole Experiment with Euclid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Euclid preparation. Improving cosmological constraints using a new multi-tracer method with the spectroscopic and photometric samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dournac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Kashlinsky</w:t>
+                <w:t xml:space="preserve">Stéphane Ilić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.G Arendt</w:t>
+                <w:t xml:space="preserve">Brahim Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.L.N Ashby</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R Scaramella</w:t>
+                <w:t xml:space="preserve">Isaac Tutusaus Lleixa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202449385⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 690, pp.A30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04442220v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. LensMC, weak lensing cosmic shear measurement with forward modelling and Markov Chain Monte Carlo sampling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Euclid preparation: XXXVI. Modelling of the weak lensing angular power spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. Deshpande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kitching</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Congedo</w:t>
+                <w:t xml:space="preserve">A. Hall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Miller</w:t>
+                <w:t xml:space="preserve">M.L. Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.N Taylor</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C.A.J Duncan</w:t>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450617⟩</w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 684, pp.A138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04566000v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XXXV. Covariance model validation for the 2-point correlation function of galaxy clusters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Costanzi</w:t>
+                <w:t xml:space="preserve">Euclid preparation. XXXIV. The effect of linear redshift-space distortions in photometric galaxy clustering and its cross-correlation with cosmic shear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Tanidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.F Cardone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Martinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Tutusaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Camera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astron.Astrophys.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 683, pp.A253. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202245540⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 683, pp.A17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03892184v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Preparation. XXXVII. Galaxy colour selections with Euclid and ground photometry for cluster weak-lensing analyses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L Bisigello</w:t>
+                <w:t xml:space="preserve">Euclid preparation. Measuring detailed galaxy morphologies for Euclid with Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Aussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Kruk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Walmsley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Huertas-Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348743⟩</w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 689, pp.A274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202449609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04324289v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04470553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation: LII. Forecast impact of super-sample covariance on 3x2pt analysis with Euclid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Euclid preparation. XXXVIII. Spectroscopy of active galactic nuclei with NISP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lusso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fotopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Selwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Sciotti</w:t>
+                <w:t xml:space="preserve">V. Allevato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Gouyou Beauchamps</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">I Tutusaus</w:t>
+                <w:t xml:space="preserve">G. Calderone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 691, pp.A318. </w:t>
+              <w:t xml:space="preserve">, 2024, 685, pp.A108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348389⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273958v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04585195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XLI. Galaxy power spectrum modelling in real space</w:t>
+                <w:t xml:space="preserve">Euclid preparation. The Near-IR Background Dipole Experiment with Euclid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pezzotta</w:t>
+                <w:t xml:space="preserve">A Kashlinsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Moretti</w:t>
+                <w:t xml:space="preserve">R.G Arendt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Zennaro</w:t>
+                <w:t xml:space="preserve">M.L.N Ashby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Moradinezhad Dizgah</w:t>
+                <w:t xml:space="preserve">F Atrio-Barandela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Crocce</w:t>
+                <w:t xml:space="preserve">R Scaramella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astron.Astrophys.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 687, pp.A216. </w:t>
+              <w:t xml:space="preserve">, 2024, 689, pp.A294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348939⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202449385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04326406v1</w:t>
+                <w:t xml:space="preserve">hal-04442220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XXXI. The effect of the variations in photometric passbands on photometric-redshift accuracy</w:t>
+                <w:t xml:space="preserve">Euclid preparation. LensMC, weak lensing cosmic shear measurement with forward modelling and Markov Chain Monte Carlo sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Paltani</w:t>
+                <w:t xml:space="preserve">G Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Coupon</w:t>
+                <w:t xml:space="preserve">L Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W.G Hartley</w:t>
+                <w:t xml:space="preserve">A.N Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Alvarez-Ayllon</w:t>
+                <w:t xml:space="preserve">N Cross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Dubath</w:t>
+                <w:t xml:space="preserve">C.A.J Duncan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astron.Astrophys.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 681, pp.A66. </w:t>
+              <w:t xml:space="preserve">, 2024, 691, pp.A319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346993⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04268683v1</w:t>
+                <w:t xml:space="preserve">hal-04566000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euclid preparation: XLIX. Selecting active galactic nuclei using observed colours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bisigello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Massimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tortora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fotopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Allevato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 691, pp.A1. </w:t>
@@ -7234,398 +7234,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04764774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. Modelling spectroscopic clustering on mildly nonlinear scales in beyond-$\Lambda$CDM models</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Euclid preparation. XXXII. Evaluating the weak lensing cluster mass biases using the Three Hundred Project hydrodynamical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Marinucci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C Moretti</w:t>
+                <w:t xml:space="preserve">C. Giocoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Pietroni</w:t>
+                <w:t xml:space="preserve">M. Meneghetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rasia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Borgani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Despali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astron.Astrophys.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 689, pp.A275. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348784⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 681, pp.A67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04308845v1</w:t>
+                <w:t xml:space="preserve">hal-03991062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XXXII. Evaluating the weak lensing cluster mass biases using the Three Hundred Project hydrodynamical simulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Meneghetti</w:t>
+                <w:t xml:space="preserve">Euclid preparation. Modelling spectroscopic clustering on mildly nonlinear scales in beyond-$\Lambda$CDM models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Bose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Carrilho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Rasia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Borgani</w:t>
+                <w:t xml:space="preserve">M Marinucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Despali</w:t>
+                <w:t xml:space="preserve">M Pietroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 681, pp.A67. </w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 689, pp.A275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03991062v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euclid Preparation XXXIII. Characterization of convolutional neural networks for the identification of galaxy-galaxy strong lensing events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Leuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Meneghetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Angora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.B Metcalf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Moscardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 681, pp.A68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/202347244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
@@ -7636,398 +7636,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04174681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. Optical emission-line predictions of intermediate-z galaxy populations in GAEA for the Euclid Deep and Wide Surveys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Euclid preparation - XXXIX. The effect of baryons on the Halo Mass Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Borgani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Scharré</w:t>
+                <w:t xml:space="preserve">M Costanzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Hirschmann</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F Fontanot</w:t>
+                <w:t xml:space="preserve">J Dakin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Dolag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astron.Astrophys.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 689, pp.A276. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202449500⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 685, pp.A109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04455731v1</w:t>
+                <w:t xml:space="preserve">hal-04273972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation - XXXIX. The effect of baryons on the Halo Mass Function</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S Borgani</w:t>
+                <w:t xml:space="preserve">Euclid preparation. Optical emission-line predictions of intermediate-z galaxy populations in GAEA for the Euclid Deep and Wide Surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Scharré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Hirschmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G de Lucia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Costanzi</w:t>
+                <w:t xml:space="preserve">S Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Dakin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K Dolag</w:t>
+                <w:t xml:space="preserve">F Fontanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astron.Astrophys.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 685, pp.A109. </w:t>
+              <w:t xml:space="preserve">, 2024, 689, pp.A276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348388⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202449500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273972v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euclid preparation. XLII. A unified catalogue-level reanalysis of weak lensing by galaxy clusters in five imaging surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Sereno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Farrens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Ingoglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.F Lesci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 689, pp.A252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/202348680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
@@ -8038,2171 +8038,2171 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04556441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XXV. The Euclid Morphology Challenge: Towards model-fitting photometry for billions of galaxies</w:t>
+                <w:t xml:space="preserve">Euclid preparation. XXVI. The Euclid Morphology Challenge: Towards structural parameters for billions of galaxies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">H. Bretonnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Kuchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Huertas-Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">E. Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Castellano</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">U. Kuchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 671, pp.A101. </w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 671, pp.A102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202245041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202245042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03841758v1</w:t>
+                <w:t xml:space="preserve">hal-03841727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XXX. Performance assessment of the NISP Red-Grism through spectroscopic simulations for the Wide and Deep surveys</w:t>
+                <w:t xml:space="preserve">Euclid preparation. XXII. Selection of quiescent galaxies from mock photometry using machine learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Gabarra</w:t>
+                <w:t xml:space="preserve">A. Humphrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bisigello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Mancini</w:t>
+                <w:t xml:space="preserve">P. A. C. Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Rodriguez Muñoz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C Sirignano</w:t>
+                <w:t xml:space="preserve">M. Bolzonella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fotopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346177⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 671, pp.A99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202244307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04447271v1</w:t>
+                <w:t xml:space="preserve">hal-03866216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XXII. Selection of quiescent galaxies from mock photometry using machine learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Euclid preparation. XXIX. Water ice in spacecraft part I: The physics of ice formation and contamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Schirmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Thürmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Cropper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Humphrey</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S. Fotopoulou</w:t>
+                <w:t xml:space="preserve">J Martin-Fleitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202244307⟩</w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 675, pp.A142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03866216v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XXIX. Water ice in spacecraft part I: The physics of ice formation and contamination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M Schirmer</w:t>
+                <w:t xml:space="preserve">Euclid preparation. XXX. Performance assessment of the NISP Red-Grism through spectroscopic simulations for the Wide and Deep surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Gabarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Thürmer</w:t>
+                <w:t xml:space="preserve">L. Rodriguez Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Bras</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M Cropper</w:t>
+                <w:t xml:space="preserve">G Rodighiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Martin-Fleitas</w:t>
+                <w:t xml:space="preserve">C Sirignano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astron.Astrophys.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 675, pp.A142. </w:t>
+              <w:t xml:space="preserve">, 2023, 676, pp.A34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346635⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04105058v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XXIII. Derivation of galaxy physical properties with deep machine learning using mock fluxes and H-band images</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Brescia</w:t>
+                <w:t xml:space="preserve">Euclid preparation. XXV. The Euclid Morphology Challenge: Towards model-fitting photometry for billions of galaxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Castellano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bretonnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Huertas-Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Kuchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stac3810⟩</w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 671, pp.A101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202245041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03947319v2</w:t>
+                <w:t xml:space="preserve">hal-03841758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XXIV. Calibration of the halo mass function in Λ(ν)CDM cosmologies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Borgani</w:t>
+                <w:t xml:space="preserve">Euclid preparation. XXIII. Derivation of galaxy physical properties with deep machine learning using mock fluxes and H-band images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bisigello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. J. Conselice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Baes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bolzonella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brescia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202244674⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 520 (3), pp.3529-3548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stac3810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">obspm-04079759v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03947319v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Preparation. XXVIII. Forecasts for 10 different higher-order weak lensing statistics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Burger</w:t>
+                <w:t xml:space="preserve">Euclid preparation. XXIV. Calibration of the halo mass function in Λ(ν)CDM cosmologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fumagalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. E. Angulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Borgani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346017⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 671, pp.A100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202244674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03986111v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">obspm-04079759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of human expert visual inspection on the discovery of strong gravitational lenses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Simon Birrer</w:t>
+                <w:t xml:space="preserve">Euclid Preparation. XXVIII. Forecasts for 10 different higher-order weak lensing statistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ajani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boyle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Burger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stad1680⟩</w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 675, pp.A120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04473164v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03986111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XXVII. A UV-NIR spectral atlas of compact planetary nebulae for wavelength calibration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">W Gillard</w:t>
+                <w:t xml:space="preserve">The impact of human expert visual inspection on the discovery of strong gravitational lenses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas E. Collett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ballard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark R. Magee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Birrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346252⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 523, pp.4413-4430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stad1680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04062455v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04473164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XXVI. The Euclid Morphology Challenge: Towards structural parameters for billions of galaxies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Castellano</w:t>
+                <w:t xml:space="preserve">Euclid preparation. XXVII. A UV-NIR spectral atlas of compact planetary nebulae for wavelength calibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Paterson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Schirmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Copin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C Cuillandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 671, pp.A102. </w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 674, pp.A172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202245042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03841727v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04062455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XXI. Intermediate-redshift contaminants in the search for $z&amp;gt;6$ galaxies within the Euclid Deep Survey</w:t>
+                <w:t xml:space="preserve">Euclid preparation. XXI. Intermediate-redshift contaminants in the search for z &amp;gt; 6 galaxies within the Euclid Deep Survey (Corrigendum)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. van Mierlo</w:t>
+                <w:t xml:space="preserve">S. E. van Mierlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Caputi</w:t>
+                <w:t xml:space="preserve">K. I. Caputi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Atek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bolzonella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 666, pp.A200. </w:t>
+              <w:t xml:space="preserve">, 2022, 668, pp.C3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243950⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243950e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03866172v1</w:t>
+                <w:t xml:space="preserve">hal-03935710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation - XX. The Complete Calibration of the Color–Redshift Relation survey: LBT observations and data release</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Euclid preparation. XIII. Forecasts for galaxy morphology with the Euclid Survey using deep generative models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bretonnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Huertas-Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Saglia</w:t>
+                <w:t xml:space="preserve">A. Boucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. de Nicola</w:t>
+                <w:t xml:space="preserve">F. Lanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fabricius</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Snigula</w:t>
+                <w:t xml:space="preserve">E. Jullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243604⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 657, pp.A90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03737445v1</w:t>
+                <w:t xml:space="preserve">hal-03533669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XVI. Exploring the ultra-low surface brightness Universe with Euclid/VIS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Vavrek</w:t>
+                <w:t xml:space="preserve">Euclid preparation. XXI. Intermediate-redshift contaminants in the search for $z&amp;gt;6$ galaxies within the Euclid Deep Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. van Mierlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Caputi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ashby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Atek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bolzonella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 657, pp.A92. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141935⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 666, pp.A200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03542092v2</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03866172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XV. Forecasting cosmological constraints for the Euclid and CMB joint analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Fabbian</w:t>
+                <w:t xml:space="preserve">Euclid preparation - XX. The Complete Calibration of the Color–Redshift Relation survey: LBT observations and data release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Saglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. de Nicola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fabricius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Guglielmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Snigula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141556⟩</w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 664, pp.A196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533670v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XXI. Intermediate-redshift contaminants in the search for z &amp;gt; 6 galaxies within the Euclid Deep Survey (Corrigendum)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Euclid preparation. XVI. Exploring the ultra-low surface brightness Universe with Euclid/VIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Borlaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gómez-Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Altieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marcum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. E. van Mierlo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Bolzonella</w:t>
+                <w:t xml:space="preserve">R. Vavrek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 668, pp.C3. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243950e⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 657, pp.A92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03935710v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03542092v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XIII. Forecasts for galaxy morphology with the Euclid Survey using deep generative models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Huertas-Company</w:t>
+                <w:t xml:space="preserve">Euclid preparation. XV. Forecasting cosmological constraints for the Euclid and CMB joint analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ilić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Boucaud</w:t>
+                <w:t xml:space="preserve">C. Baccigalupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lanusse</w:t>
+                <w:t xml:space="preserve">J. R. Bermejo-Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Jullo</w:t>
+                <w:t xml:space="preserve">G. Fabbian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 657, pp.A90. </w:t>
+              <w:t xml:space="preserve">, 2022, 657, pp.A91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141393⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533669v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euclid preparation. I. The Euclid Wide Survey</w:t>
               </w:r>
@@ -10214,51 +10214,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Scaramella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Amiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Mellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Burigana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10529,51 +10529,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bodendorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 662, pp.A92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/202142897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
@@ -10718,429 +10718,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03565435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XII. Optimizing the photometric sample of the Euclid survey for galaxy clustering and galaxy-galaxy lensing analyses</w:t>
+                <w:t xml:space="preserve">The X-CLASS survey: A catalogue of 1646 X-ray-selected galaxy clusters up to z ∼ 1.5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pocino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">I. Tutusaus</w:t>
+                <w:t xml:space="preserve">E. Koulouridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.J. Castander</w:t>
+                <w:t xml:space="preserve">N. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Fosalba</w:t>
+                <w:t xml:space="preserve">T. Sadibekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Crocce</w:t>
+                <w:t xml:space="preserve">M. Chira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Drigga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 655, pp.A44. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141061⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 652, pp.A12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202140566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03217522v1</w:t>
+                <w:t xml:space="preserve">hal-03387880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation: IX. EuclidEmulator2 – power spectrum emulation with massive neutrinos and self-consistent dark energy perturbations</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Euclid preparation. XII. Optimizing the photometric sample of the Euclid survey for galaxy clustering and galaxy-galaxy lensing analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Hannestad</w:t>
+                <w:t xml:space="preserve">A. Pocino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Tutusaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.J. Castander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fosalba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Crocce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stab1366⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 655, pp.A44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03447655v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03217522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XI. Mean redshift determination from galaxy redshift probabilities for cosmic shear tomography</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Euclid preparation: IX. EuclidEmulator2 – power spectrum emulation with massive neutrinos and self-consistent dark energy perturbations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. H. Wright</w:t>
+                <w:t xml:space="preserve">M Knabenhans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Stadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Potter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Dakin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Paltani</w:t>
+                <w:t xml:space="preserve">S Hannestad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 647, pp.A117. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 505 (2), pp.2840-2869. </w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202040237⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stab1366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03174105v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03447655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euclid Preparation. XIV. The Complete Calibration of the Color–Redshift Relation (C3R2) Survey: Data Release 3</w:t>
               </w:r>
@@ -11254,204 +11254,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03413175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The X-CLASS survey: A catalogue of 1646 X-ray-selected galaxy clusters up to z ∼ 1.5</w:t>
+                <w:t xml:space="preserve">Euclid preparation. XI. Mean redshift determination from galaxy redshift probabilities for cosmic shear tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Koulouridis</w:t>
+                <w:t xml:space="preserve">O. Ilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Clerc</w:t>
+                <w:t xml:space="preserve">S. de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Sadibekova</w:t>
+                <w:t xml:space="preserve">N. Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Chira</w:t>
+                <w:t xml:space="preserve">A. H. Wright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Drigga</w:t>
+                <w:t xml:space="preserve">S. Paltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 652, pp.A12. </w:t>
+              <w:t xml:space="preserve">, 2021, 647, pp.A117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202140566⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202040237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03387880v1</w:t>
+                <w:t xml:space="preserve">hal-03174105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euclid preparation. X. The Euclid photometric-redshift challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Paltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Coupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11662,103 +11662,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euclid preparation. VIII. The Complete Calibration of the Colour–Redshift Relation survey: VLT/KMOS observations and data release</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Guglielmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Saglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Castander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Galametz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Paltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 642, pp.A192. </w:t>
@@ -11809,51 +11809,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Strong Gravitational Lens Finding Challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Benton Metcalf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Meneghetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Avestruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13246,277 +13246,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00660702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct detection of a magnetic field in the photosphere of the single M giant EK Bootis. How common is magnetic activity among M giants?</w:t>
+                <w:t xml:space="preserve">The Earth as a transiting planet (Vidal-Madjar+, 2010)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Konstantinova-Antova</w:t>
+                <w:t xml:space="preserve">A. Vidal-Madjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Aurière</w:t>
+                <w:t xml:space="preserve">L. Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Charbonnel</w:t>
+                <w:t xml:space="preserve">D. Ehrenreich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. A. Drake</w:t>
+                <w:t xml:space="preserve">R. Ferlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.-P. Schröder</w:t>
+                <w:t xml:space="preserve">A. Lecavelier Des Etangs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 524, pp.A57</w:t>
+              <w:t xml:space="preserve">VizieR Online Data Catalog</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 352, pp.39057</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00632015v1</w:t>
+                <w:t xml:space="preserve">hal-00632003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Earth as a transiting planet (Vidal-Madjar+, 2010)</w:t>
+                <w:t xml:space="preserve">Direct detection of a magnetic field in the photosphere of the single M giant EK Bootis. How common is magnetic activity among M giants?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vidal-Madjar</w:t>
+                <w:t xml:space="preserve">R. Konstantinova-Antova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Arnold</w:t>
+                <w:t xml:space="preserve">M. Aurière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Ehrenreich</w:t>
+                <w:t xml:space="preserve">Corinne Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Ferlet</w:t>
+                <w:t xml:space="preserve">N. A. Drake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lecavelier Des Etangs</w:t>
+                <w:t xml:space="preserve">K.-P. Schröder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VizieR Online Data Catalog</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 352, pp.39057</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 524, pp.A57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00632003v1</w:t>
+                <w:t xml:space="preserve">hal-00632015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic topologies of mid M dwarfs (Morin+, 2008)</w:t>
               </w:r>
@@ -13627,103 +13627,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Earth as an extrasolar transiting planet. Earth's atmospheric composition and thickness revealed by Lunar eclipse observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vidal-Madjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ehrenreich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ferlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lecavelier Des Etangs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 523, pp.A57. </w:t>
@@ -13899,51 +13899,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong lensing as a probe of the mass distribution beyond the Einstein radius. Mass and light in SL2S J08544-0121, a galaxy group at z = 0.35</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Jullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14014,338 +14014,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00660704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of a weak magnetic field in the photosphere of the single giant Pollux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Aurière</w:t>
+                <w:t xml:space="preserve">A new window of exploration in the mass spectrum: strong lensing by galaxy groups in the SL2S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Wade</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Corinne Charbonnel</w:t>
+                <w:t xml:space="preserve">R. Gavazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Catala</w:t>
+                <w:t xml:space="preserve">J.-P. Kneib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 504 (1), pp.231-237. </w:t>
+              <w:t xml:space="preserve">, 2009, 502, pp.445-456. </w:t>
             </w:r>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/200912050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/200811473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02178242v1</w:t>
+                <w:t xml:space="preserve">hal-00661150v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new window of exploration in the mass spectrum: strong lensing by galaxy groups in the SL2S</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Cabanac</w:t>
+                <w:t xml:space="preserve">Discovery of a weak magnetic field in the photosphere of the single giant Pollux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aurière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Gavazzi</w:t>
+                <w:t xml:space="preserve">G. Wade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Konstantinova-Antova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Kneib</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Motta</w:t>
+                <w:t xml:space="preserve">C. Catala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 502, pp.445-456. </w:t>
+              <w:t xml:space="preserve">, 2009, 504 (1), pp.231-237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/200811473⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/200912050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00661150v2</w:t>
+                <w:t xml:space="preserve">hal-02178242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mass profile of early-type galaxies in overdense environments: the case of the double source-plane gravitational lens SL2SJ02176-0513</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Tu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gavazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14416,217 +14416,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03646292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong lensing in Abell 1703: constraints on the slope of the inner dark matter distribution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Pelló</w:t>
+                <w:t xml:space="preserve">Large-scale magnetic topologies of mid M dwarfs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Donati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Delfosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Forveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:200809646⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 390, pp.567-581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/J.1365-2966.2008.13809.X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00390618v1</w:t>
+                <w:t xml:space="preserve">hal-00390629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct detection of a magnetic field at the surface of V390 Aurigae - an effectively single active giant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Konstantinova-Antova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aurière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Kh. Iliev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14635,259 +14635,259 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Donati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 480, pp.475-479. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361:20078315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00286279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale magnetic topologies of early M dwarfs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Forveille</w:t>
+                <w:t xml:space="preserve">Strong lensing in Abell 1703: constraints on the slope of the inner dark matter distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Kneib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Brink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pelló</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 390, pp.545-560. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 489, pp.23-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/J.1365-2966.2008.13799.X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:200809646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00390624v1</w:t>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00390618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale magnetic topologies of mid M dwarfs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large-scale magnetic topologies of early M dwarfs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Donati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Morin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-F. Donati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -14901,78 +14901,78 @@
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Forveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 390, pp.567-581. </w:t>
+              <w:t xml:space="preserve">, 2008, 390, pp.545-560. </w:t>
             </w:r>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/J.1365-2966.2008.13809.X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/J.1365-2966.2008.13799.X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00390629v1</w:t>
+                <w:t xml:space="preserve">hal-00390624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Large Zenith Telescope: A 6 m Liquid-Mirror Telescope</w:t>
               </w:r>
@@ -15086,429 +15086,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00286611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-wavelength study of the gravitational lens system RXS J113155.4-123155</w:t>
+                <w:t xml:space="preserve">Abundance analysis of 5 early-type stars in the young open cluster IC 2391</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Sluse</w:t>
+                <w:t xml:space="preserve">Ch. Stütz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-F. Claeskens</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Altieri</w:t>
+                <w:t xml:space="preserve">S. Bagnulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jehin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cabanac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Garcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 449 (2), pp.539-550. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20053148⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 451 (1), pp.285-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20053905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04863418v1</w:t>
+                <w:t xml:space="preserve">hal-04863424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early-type stars observed in the ESO UVES Paranal Observatory Project - I. Interstellar Na I UV, Ti II and Ca II K observations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-wavelength study of the gravitational lens system RXS J113155.4-123155</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Smoker</w:t>
+                <w:t xml:space="preserve">D. Sluse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Keenan</w:t>
+                <w:t xml:space="preserve">J.-F. Claeskens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Altieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ledoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Jehin</w:t>
+                <w:t xml:space="preserve">O. Garcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2006.10054.x⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 449 (2), pp.539-550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20053148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04863421v1</w:t>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abundance analysis of 5 early-type stars in the young open cluster IC 2391</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early-type stars observed in the ESO UVES Paranal Observatory Project - I. Interstellar Na I UV, Ti II and Ca II K observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Hunter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ch. Stütz</w:t>
+                <w:t xml:space="preserve">J. Smoker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bagnulo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId642" w:history="1">
+                <w:t xml:space="preserve">F. Keenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Jehin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 451 (1), pp.285-291. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 367 (4), pp.1478-1514. </w:t>
             </w:r>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20053905⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2006.10054.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04863424v1</w:t>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of a high-redshift Einstein ring</w:t>
               </w:r>
@@ -15624,51 +15624,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New optical polarization measurements of quasi-stellar objects. The data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sluse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hutsemékers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15748,382 +15748,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04863286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fresh View of Henize 2‐10 with VLT NAOS‐CONICA</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deep Impact: Observations from a Worldwide Earth-Based Campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonardo Vanzi</w:t>
+                <w:t xml:space="preserve">K.-J. Meech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Sauvage</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Ageorges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael F. A'Hearn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Arpigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/432534⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 310 (5746), pp.265-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1118978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04863296v1</w:t>
+                <w:t xml:space="preserve">hal-00448665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping extreme-scale alignments of quasar polarization vectors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Fresh View of Henize 2‐10 with VLT NAOS‐CONICA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId656" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Sluse</w:t>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Vanzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20053337⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 631 (1), pp.252-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/432534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId663" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04863298v1</w:t>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Impact: Observations from a Worldwide Earth-Based Campaign</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mapping extreme-scale alignments of quasar polarization vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hutsemékers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cabanac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sluse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 310 (5746), pp.265-269. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 441 (3), pp.915-930. </w:t>
             </w:r>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1118978⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20053337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00448665v1</w:t>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instrumentation activities at Paranal Observatory</w:t>
               </w:r>
@@ -16630,51 +16630,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Moysan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sarron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Soucail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16716,1679 +16716,1679 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05575966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). Galaxy shapes and alignments in the cosmic web</w:t>
+                <w:t xml:space="preserve">Euclid preparation. BAO analysis of photometric galaxy clustering in configuration space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Laigle</w:t>
+                <w:t xml:space="preserve">V Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Gouin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C Pichon</w:t>
+                <w:t xml:space="preserve">S Escoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Tutusaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Camera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05017511v1</w:t>
+                <w:t xml:space="preserve">hal-05006221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). The active galaxies of Euclid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). Combined Euclid and Spitzer galaxy density catalogues at $z&amp;gt;$ 1.3 and detection of significant Euclid passive galaxy overdensities in Spitzer overdense regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Mei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Cleland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Matamoro Zatarain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S Fotopoulou</w:t>
+                <w:t xml:space="preserve">R Chary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Ricci</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F La Franca</w:t>
+                <w:t xml:space="preserve">J.G Bartlett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId700" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05019462v1</w:t>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Quick Data Release (Q1): From images to multiwavelength catalogues: the Euclid MERge Processing Function</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Euclid Quick Data Release (Q1): VIS processing and data products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.J Mccracken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Romelli</w:t>
+                <w:t xml:space="preserve">K Benson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Kümmel</w:t>
+                <w:t xml:space="preserve">C Dolding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Dole</w:t>
+                <w:t xml:space="preserve">T Flanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Gracia-Carpio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E Merlin</w:t>
+                <w:t xml:space="preserve">C Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05017586v1</w:t>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). The role of cosmic connectivity in shaping galaxy clusters</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F Sarron</w:t>
+                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). The first Euclid view of Planck galaxy protocluster candidates at cosmic noon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tony Bonnaire</w:t>
+                <w:t xml:space="preserve">H. Dole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sarron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.G Sorce</w:t>
+                <w:t xml:space="preserve">G. Castignani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ramos-Chernenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId710" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05017013v1</w:t>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). Photometric redshifts and physical properties of galaxies through the PHZ processing function</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). NIR processing and data products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Polenta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Frailis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Alavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.N Appleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Tucci</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-05019498v1</w:t>
+                <w:t xml:space="preserve">hal-05018834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Quick Data Release (Q1): VIS processing and data products</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). The Strong Lensing Discovery Engine E -- Ensemble classification of strong gravitational lenses: lessons for Data Release 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Holloway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Verma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Walmsley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J Marshall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A More</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Flanet</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-05019636v1</w:t>
+                <w:t xml:space="preserve">hal-05017097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). NIR processing and data products</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). The active galaxies of Euclid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Matamoro Zatarain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Fotopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bolzonella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F La Franca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Alavi</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-05018834v1</w:t>
+                <w:t xml:space="preserve">hal-05019462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). The Strong Lensing Discovery Engine E -- Ensemble classification of strong gravitational lenses: lessons for Data Release 1</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). Galaxy shapes and alignments in the cosmic web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Sarron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Quilley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Holloway</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-05017097v1</w:t>
+                <w:t xml:space="preserve">hal-05017511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). The Euclid view on Planck galaxy protocluster candidates: towards a probe of the highest sites of star formation at cosmic noon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). Photometric redshifts and physical properties of galaxies through the PHZ processing function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Tucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Paltani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.G Hartley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Dubath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Morisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Dole</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-05017542v1</w:t>
+                <w:t xml:space="preserve">hal-05019498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Quick Data Release (Q1) The Strong Lensing Discovery Engine B -- Early strong lens candidates from visual inspection of high velocity dispersion galaxies</w:t>
+                <w:t xml:space="preserve">Euclid Quick Data Release (Q1): From images to multiwavelength catalogues: the Euclid MERge Processing Function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Rojas</w:t>
+                <w:t xml:space="preserve">E Romelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.E Collett</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">D Stern</w:t>
+                <w:t xml:space="preserve">M Kümmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Dole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Gracia-Carpio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05018805v1</w:t>
+                <w:t xml:space="preserve">hal-05017586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Quick Data Release (Q1) -- Characteristics and limitations of the spectroscopic measurements</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). The role of cosmic connectivity in shaping galaxy clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Sarron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Bonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G Sorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Vibert</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-05019652v1</w:t>
+                <w:t xml:space="preserve">hal-05017013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). The first catalogue of strong-lensing galaxy clusters</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Euclid Quick Data Release (Q1) The Strong Lensing Discovery Engine B -- Early strong lens candidates from visual inspection of high velocity dispersion galaxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.E Collett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Acevedo Barroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.W Nightingale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Stern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Bergamini</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-05017725v1</w:t>
+                <w:t xml:space="preserve">hal-05018805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). Combined Euclid and Spitzer galaxy density catalogues at $z&amp;gt;$ 1.3 and detection of significant Euclid passive galaxy overdensities in Spitzer overdense regions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Euclid Quick Data Release (Q1) -- Characteristics and limitations of the spectroscopic measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Le Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Mai</w:t>
+                <w:t xml:space="preserve">M Bethermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Mei</w:t>
+                <w:t xml:space="preserve">M Moresco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Cleland</w:t>
+                <w:t xml:space="preserve">D Vibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Chary</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.G Bartlett</w:t>
+                <w:t xml:space="preserve">D Vergani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05017691v1</w:t>
+                <w:t xml:space="preserve">hal-05019652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. BAO analysis of photometric galaxy clustering in configuration space</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). The first catalogue of strong-lensing galaxy clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Bergamini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Meneghetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Duret</w:t>
+                <w:t xml:space="preserve">A Acebron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Escoffier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S Camera</w:t>
+                <w:t xml:space="preserve">B Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bolzonella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId756" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05006221v1</w:t>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euclid preparation: 6x2 pt analysis of Euclid's spectroscopic and photometric data sets</w:t>
               </w:r>
@@ -18413,64 +18413,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Bonici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Carbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Camera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Tutusaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -18767,51 +18767,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -P. Kneib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Brink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19149,90 +19149,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euclid Detections and Science Challenge 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kümmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Dole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomical Data Analysis Software and Systems XXVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marco Molinaro, Keith Shortridge, and Fabio Pasian,, Oct 2016, Trieste, Italy. pp.374-377</w:t>
@@ -19932,51 +19932,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C55B41E1"/>
+    <w:nsid w:val="BDBF8F05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20163,51 +20163,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remi-cabanac" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6679-2600" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479723v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cabanac" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourgeois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Abellan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delgado" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472975v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05536197v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Girardi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grazian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rodighiero" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bisigello" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gandolfi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202556328" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066939v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Zalesky" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R Weaver" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J.R Mcpartland" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Murphree" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Valdes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555728" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066953v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Risso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Veropalumbo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Branchini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Maragliano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S de la Torre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555402" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017744v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Corcho-Caballero" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ascasibar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Verdoes Kleijn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C Lovell" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G de Lucia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554582" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017127v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bhargava" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Benoist" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H Gonzalez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Maturi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Melin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554937" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701126v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Koyama" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pamuk" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Casas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bose" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Carrilho" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452184" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666197v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H B&#246;hringer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Cucciati" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Dannerbauer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bolzonella" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451683" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412177v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Siudek" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Huertas-Company" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Smith" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Martinez-Solaeche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lanusse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554611" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016966v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bellhouse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B Golden-Marx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P Bamford" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A Hatch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kluge" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202553887" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592290v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Selwood" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fotopoulou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N Bremer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bisigello" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Landt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450894" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701127v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Csizi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Schrabback" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Grandis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hoekstra" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Jansen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452129" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928376v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Kova&#269;i&#263;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nersesian" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Andreadis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Nemani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202453111" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820392v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pearce-Casey" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C Nagam" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Wilde" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Busillo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ulivi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202453152" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679170v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Toft" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B Sanders" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451849" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592354v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cropper" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Al-Bahlawan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Amiaux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Awan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Azzollini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450996" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903756v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Scognamiglio" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tewes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gillis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451587" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701124v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Adamek" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Fiorini" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baldi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Brando" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A Breton" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452180" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05222765v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ba&#241;ados" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Le Brun" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Belladitta" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Momcheva" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Stern" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staf1274" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592144v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Jahnke" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Gillard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schirmer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ealet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Maciaszek" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450786" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592140v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hormuth" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G.-Y Lee" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Scott" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450345" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592159v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mellier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdurro Uf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Acevedo Barroso" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ach&#250;carro" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450810" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017764v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tortora" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B Metcalf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W Nightingale" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Meneghetti" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554538" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05059537v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Acevedo Barroso" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M O&#8217;riordan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tortora" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T E Collett" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451868" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701125v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G R&#225;cz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M.C Le Brun" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-A Winther" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452185" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631618v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lesgourgues" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Schwagereit" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bucko" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Parimbelli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K Giri" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451611" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679187v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451857" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05484080v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Monaco" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parimbelli" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elkhashab" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salvalaggio" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Castro" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202556459" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592257v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Voggel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lan&#231;on" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Saifollahi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S Larsen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cantiello" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450851" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726231v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y Elkhashab" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bertacca" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Porciani" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Salvalaggio" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Aghanim" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452480" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592210v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J Castander" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Fosalba" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Stadel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Potter" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Carretero" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450853" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685451v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tessore" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Joachimi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Loureiro" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hall" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ca&#241;as-Herrera" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452018" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066898v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Humphrey" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A.C Cunha" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452468" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581883v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Archidiacono" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sch&#246;neberg" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450859" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830664v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ragagnin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Saro" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Andreon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Biviano" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Dolag" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451347" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701123v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ingoglia" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sereno" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Farrens" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giocoli" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Baumont" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452122" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659735v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Enia" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pozzetti" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451425" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700348v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Castro" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fumagalli" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E Angulo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bocquet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Borgani" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451230" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287587v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Jelic-Cizmek" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sorrenti" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lepori" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bonvin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Camera" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348628" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553145v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dournac" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanchard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ili&#263;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Lamine" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Tutusaus Lleixa" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450368" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998732v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Deshpande" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kitching" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hall" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Brown" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346110" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205044v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Tanidis" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.F Cardone" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Martinelli" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Tutusaus" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347870" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470553v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Aussel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kruk" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Walmsley" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Castellano" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449609" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04585195v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lusso" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fotopoulou" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Selwood" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Allevato" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Calderone" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348326" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442220v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kashlinsky" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G Arendt" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L.N Ashby" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Atrio-Barandela" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Scaramella" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449385" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566000v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Congedo" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Miller" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N Taylor" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Cross" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A.J Duncan" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450617" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892184v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fumagalli" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saro" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borgani" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Costanzi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245540" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324289v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F Lesci" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Radovich" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Castignani" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348743" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273958v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sciotti" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gouyou Beauchamps" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348389" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326406v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pezzotta" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Moretti" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zennaro" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Moradinezhad Dizgah" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Crocce" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348939" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268683v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Paltani" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Coupon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.G Hartley" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alvarez-Ayllon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dubath" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346993" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04764774v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Massimo" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450446" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308845v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marinucci" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pietroni" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348784" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991062v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giocoli" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meneghetti" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rasia" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Despali" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346058" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174681v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Leuzzi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Angora" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Moscardini" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347244" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455731v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Scharr&#233;" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hirschmann" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Charlot" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fontanot" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449500" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273972v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Costanzi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dakin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348388" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556441v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348680" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841758v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Merlin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castellano" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huertas-Company" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Kuchner" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245041" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447271v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gabarra" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mancini" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodriguez Mu&#241;oz" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rodighiero" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sirignano" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346177" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866216v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Humphrey" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. C. Cunha" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bolzonella" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244307" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105058v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Th&#252;rmer" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bras" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Martin-Fleitas" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346635" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03947319v2" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Conselice" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baes" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brescia" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac3810" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-04079759v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. E. Angulo" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bocquet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244674" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986111v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ajani" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baldi" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barthelemy" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boyle" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Burger" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346017" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04473164v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Rojas" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E. Collett" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ballard" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Magee" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Birrer" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad1680" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062455v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Paterson" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Copin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Cuillandre" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346252" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841727v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245042" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866172v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. van Mierlo" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Caputi" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ashby" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Atek" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243950" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737445v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saglia" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Nicola" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fabricius" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guglielmo" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Snigula" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243604" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542092v2" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borlaff" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G&#243;mez-Alvarez" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Altieri" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marcum" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vavrek" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141935" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533670v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ili&#263;" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baccigalupi" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Bermejo-Climent" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fabbian" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141556" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935710v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. van Mierlo" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. I. Caputi" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243950e" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533669v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boucaud" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lanusse" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jullo" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141393" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866201v2" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scaramella" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amiaux" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Burigana" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carvalho" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141938" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447630v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lepori" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tutusaus" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Viglione" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonvin" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Camera" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142419" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613681v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schirmer" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jahnke" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seidel" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aussel" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bodendorf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142897" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565435v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moneti" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Mccracken" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shuntov" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B. Kauffmann" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Capak" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142361" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217522v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pocino" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Castander" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fosalba" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crocce" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141061" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447655v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Knabenhans" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hannestad" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab1366" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174105v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ilbert" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de La Torre" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martinet" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H. Wright" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paltani" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202040237" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413175v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stanford" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Masters" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Darvish" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stern" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cohen" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/ac0833" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387880v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Koulouridis" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Clerc" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sadibekova" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chira" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Drigga" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140566" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026946v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desprez" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coupon" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Almosallam" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alvarez-Ayllon" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039403" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976446v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blanchard" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carbone" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. F. Cardone" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Casas" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038071" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026941v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Castander" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galametz" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038334" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737876v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benton Metcalf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Avestruz" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Bellagamba" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;cio R. Bom" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832797" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714623v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Ibata" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Mcconnachie" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Cuillandre" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Fantin" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misha Haywood" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa855c" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714625v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa8562" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440119v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Verdugo" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Limousin" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Motta" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Mamon" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fo&#235;x" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628629" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440983v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gastaldello" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Foex" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. Munoz" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slu058" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441989v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Forero-Romero" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423696" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387801v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pierre Berg&#233;" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Perelman" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hamelin" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raynal" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sanza" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842631v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garrido" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118513" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439499v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. More" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321112" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766009v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Mu&#241;oz" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Motta" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Verdugo" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Garrido" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Limousin" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660702v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cabanac" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014965" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632015v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Konstantinova-Antova" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Auri&#232;re" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Charbonnel" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Drake" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-P. Schr&#246;der" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632003v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vidal-Madjar" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnold" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ehrenreich" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferlet" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecavelier Des Etangs" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631872v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morin" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Donati" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petit" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Delfosse" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Forveille" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646031v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014751" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631873v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660704v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richard" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. Suyu" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912747" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178242v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wade" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Catala" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912050" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661150v2" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gavazzi" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Kneib" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200811473" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646292v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tu" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Marshall" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200911963" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390618v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brink" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pell&#243;" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200809646" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286279v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kh. Iliev" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20078315" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390624v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-2966.2008.13799.X" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390629v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-2966.2008.13809.X" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286611v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hickson" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pfrommer" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Cabanac" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlin Crotts" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Johnson" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/517621" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863418v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sluse" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Claeskens" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Garcet" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053148" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863421v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hunter" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Smoker" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Keenan" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ledoux" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jehin" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2006.10054.x" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863424v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. St&#252;tz" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bagnulo" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053905" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863289v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Valls-Gabaud" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jaunsen" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lidman" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jerjen" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200500115" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863286v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hutsem&#233;kers" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lamy" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Quintana" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20042163" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863296v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Vanzi" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sauvage" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/432534" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863298v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053337" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448665v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-J. Meech" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ageorges" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael F. A'Hearn" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arpigny" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ates" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1118978" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863273v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Cuby" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Barriga" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Castillo" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gavignaud" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.460677" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863261v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermanno Borra" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Beauchemin" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/306488" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863179v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Borra" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/133721" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863175v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Content" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Gibson" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/187667" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575966v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Moysan" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarron" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Soucail" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adami" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017511v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Laigle" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gouin" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sarron" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Quilley" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pichon" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019462v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Matamoro Zatarain" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ricci" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F La Franca" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017586v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Romelli" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M K&#252;mmel" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Dole" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gracia-Carpio" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Merlin" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017013v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Bonnaire" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G Sorce" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019498v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tucci" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Morisset" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019636v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J Mccracken" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Benson" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dolding" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Flanet" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Grenet" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018834v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Polenta" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Frailis" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alavi" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N Appleton" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Awad" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017097v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Holloway" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Verma" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J Marshall" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A More" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017542v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dusserre" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dole" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Castignani" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ramos-Chernenko" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018805v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Rojas" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.E Collett" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019652v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bethermin" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Moresco" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vibert" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vergani" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017725v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bergamini" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Acebron" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cl&#233;ment" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017691v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mai" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mei" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cleland" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chary" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G Bartlett" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006221v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Duret" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Escoffier" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726168v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Paganin" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bonici" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Carbone" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03451656v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Moneti" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717036v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupreeta More" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surhud More" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alard" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370505v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Kneib" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pello" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267341v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abellan Sarah" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourgeois Nicolas" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delgado Eric" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531033v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marichalar" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boccas" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cox" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lagadec" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886607v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K&#252;mmel" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fontana" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266935v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Raynal" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minica Houry-Panchetti" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Serrano" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660244v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863258v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Chapman" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Lapparent" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.319286" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03086579v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04863249v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remi-cabanac" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6679-2600" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472975v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cabanac" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourgeois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Abellan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delgado" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479723v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017744v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Corcho-Caballero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ascasibar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Verdoes Kleijn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C Lovell" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G de Lucia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554582" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017127v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bhargava" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Benoist" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H Gonzalez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Maturi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Melin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554937" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05536197v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Girardi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grazian" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rodighiero" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bisigello" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gandolfi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202556328" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066939v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Zalesky" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R Weaver" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J.R Mcpartland" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Murphree" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Valdes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555728" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066953v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Risso" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Veropalumbo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Branchini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Maragliano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S de la Torre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555402" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830664v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ragagnin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Saro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Andreon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Biviano" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Dolag" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451347" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685451v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tessore" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Joachimi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Loureiro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hall" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ca&#241;as-Herrera" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452018" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701123v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ingoglia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sereno" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Farrens" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giocoli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Baumont" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452122" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581883v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Archidiacono" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lesgourgues" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Casas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pamuk" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sch&#246;neberg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450859" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066898v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Humphrey" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A.C Cunha" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bisigello" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tortora" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bolzonella" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452468" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701124v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Adamek" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Fiorini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baldi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Brando" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A Breton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452180" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903756v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Scognamiglio" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Schrabback" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tewes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gillis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hoekstra" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451587" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05222765v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ba&#241;ados" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Le Brun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Belladitta" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Momcheva" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Stern" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staf1274" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592144v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Jahnke" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Gillard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schirmer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ealet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Maciaszek" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450786" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592159v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mellier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdurro Uf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Acevedo Barroso" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ach&#250;carro" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450810" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592140v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hormuth" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G.-Y Lee" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Scott" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450345" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017764v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Busillo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B Metcalf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W Nightingale" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Meneghetti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554538" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412177v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Siudek" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Huertas-Company" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Smith" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Martinez-Solaeche" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lanusse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554611" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016966v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bellhouse" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B Golden-Marx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P Bamford" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A Hatch" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kluge" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202553887" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666197v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H B&#246;hringer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Cucciati" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Dannerbauer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451683" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701126v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Koyama" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bose" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Carrilho" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452184" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592290v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Selwood" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fotopoulou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N Bremer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Landt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450894" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701127v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Csizi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Grandis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Jansen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452129" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820392v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pearce-Casey" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C Nagam" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Wilde" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ulivi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202453152" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928376v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Kova&#269;i&#263;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nersesian" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Andreadis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Nemani" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202453111" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679170v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Toft" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B Sanders" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451849" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592354v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cropper" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Al-Bahlawan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Amiaux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Awan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Azzollini" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450996" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679187v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451857" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701125v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G R&#225;cz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M.C Le Brun" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-A Winther" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452185" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05059537v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Acevedo Barroso" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M O&#8217;riordan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tortora" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T E Collett" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451868" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631618v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Schwagereit" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bucko" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Parimbelli" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K Giri" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451611" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05484080v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Monaco" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parimbelli" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elkhashab" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salvalaggio" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Castro" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202556459" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592257v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Voggel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lan&#231;on" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Saifollahi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S Larsen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cantiello" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450851" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726231v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y Elkhashab" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bertacca" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Porciani" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Salvalaggio" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Aghanim" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452480" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592210v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J Castander" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Fosalba" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Stadel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Potter" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Carretero" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450853" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324289v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F Lesci" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Radovich" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Castignani" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348743" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892184v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fumagalli" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saro" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borgani" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Costanzi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245540" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326406v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pezzotta" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Moretti" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zennaro" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Moradinezhad Dizgah" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Crocce" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348939" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268683v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Paltani" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Coupon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.G Hartley" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alvarez-Ayllon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dubath" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346993" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273958v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sciotti" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gouyou Beauchamps" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.F Cardone" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Camera" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Tutusaus" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348389" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700348v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Castro" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fumagalli" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E Angulo" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bocquet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Borgani" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451230" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659735v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Enia" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pozzetti" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451425" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287587v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Jelic-Cizmek" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sorrenti" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lepori" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bonvin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348628" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553145v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dournac" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanchard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ili&#263;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Lamine" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Tutusaus Lleixa" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450368" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998732v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Deshpande" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kitching" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hall" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Brown" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346110" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205044v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Tanidis" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Martinelli" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347870" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470553v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Aussel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kruk" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Walmsley" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Castellano" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449609" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04585195v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lusso" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fotopoulou" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Selwood" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Allevato" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Calderone" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348326" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442220v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kashlinsky" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G Arendt" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L.N Ashby" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Atrio-Barandela" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Scaramella" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449385" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566000v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Congedo" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Miller" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N Taylor" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Cross" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A.J Duncan" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450617" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04764774v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Massimo" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450446" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991062v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giocoli" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meneghetti" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rasia" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Despali" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346058" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308845v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marinucci" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pietroni" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348784" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174681v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Leuzzi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Angora" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Moscardini" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347244" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273972v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Costanzi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dakin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348388" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455731v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Scharr&#233;" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hirschmann" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Charlot" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fontanot" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449500" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556441v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348680" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841727v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Kuchner" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huertas-Company" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Merlin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castellano" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245042" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866216v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Humphrey" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. C. Cunha" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bolzonella" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244307" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105058v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Th&#252;rmer" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bras" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Martin-Fleitas" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346635" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447271v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gabarra" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mancini" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodriguez Mu&#241;oz" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rodighiero" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sirignano" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346177" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841758v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245041" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03947319v2" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Conselice" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baes" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brescia" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac3810" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-04079759v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. E. Angulo" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bocquet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244674" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986111v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ajani" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baldi" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barthelemy" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boyle" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Burger" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346017" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04473164v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Rojas" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E. Collett" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ballard" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Magee" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Birrer" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad1680" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062455v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Paterson" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Copin" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Cuillandre" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346252" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935710v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. van Mierlo" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. I. Caputi" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ashby" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Atek" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243950e" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533669v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boucaud" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lanusse" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jullo" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141393" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866172v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. van Mierlo" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Caputi" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243950" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737445v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saglia" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Nicola" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fabricius" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guglielmo" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Snigula" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243604" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542092v2" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borlaff" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G&#243;mez-Alvarez" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Altieri" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marcum" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vavrek" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141935" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533670v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ili&#263;" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baccigalupi" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Bermejo-Climent" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fabbian" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141556" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866201v2" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scaramella" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amiaux" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Burigana" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carvalho" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141938" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447630v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lepori" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tutusaus" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Viglione" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonvin" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Camera" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142419" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613681v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schirmer" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jahnke" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seidel" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aussel" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bodendorf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142897" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565435v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moneti" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Mccracken" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shuntov" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B. Kauffmann" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Capak" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142361" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387880v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Koulouridis" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Clerc" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sadibekova" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chira" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Drigga" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140566" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217522v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pocino" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Castander" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fosalba" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crocce" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141061" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447655v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Knabenhans" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hannestad" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab1366" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413175v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stanford" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Masters" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Darvish" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stern" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cohen" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/ac0833" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174105v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ilbert" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de La Torre" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martinet" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H. Wright" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paltani" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202040237" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026946v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desprez" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coupon" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Almosallam" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alvarez-Ayllon" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039403" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976446v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blanchard" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carbone" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. F. Cardone" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Casas" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038071" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026941v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Castander" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galametz" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038334" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737876v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benton Metcalf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Avestruz" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Bellagamba" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;cio R. Bom" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832797" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714623v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Ibata" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Mcconnachie" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Cuillandre" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Fantin" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misha Haywood" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa855c" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714625v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa8562" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440119v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Verdugo" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Limousin" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Motta" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Mamon" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fo&#235;x" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628629" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440983v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gastaldello" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Foex" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. Munoz" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slu058" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441989v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Forero-Romero" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423696" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387801v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pierre Berg&#233;" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Perelman" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hamelin" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raynal" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sanza" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842631v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garrido" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118513" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439499v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. More" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321112" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766009v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Mu&#241;oz" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Motta" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Verdugo" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Garrido" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Limousin" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660702v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cabanac" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014965" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632003v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vidal-Madjar" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnold" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ehrenreich" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferlet" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecavelier Des Etangs" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632015v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Konstantinova-Antova" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Auri&#232;re" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Charbonnel" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Drake" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-P. Schr&#246;der" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631872v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morin" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Donati" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petit" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Delfosse" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Forveille" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646031v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014751" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631873v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660704v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richard" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. Suyu" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912747" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661150v2" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gavazzi" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Kneib" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200811473" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178242v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wade" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Catala" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912050" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646292v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tu" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Marshall" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200911963" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390629v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-2966.2008.13809.X" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286279v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kh. Iliev" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20078315" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390618v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brink" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pell&#243;" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200809646" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390624v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-2966.2008.13799.X" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286611v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hickson" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pfrommer" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Cabanac" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlin Crotts" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Johnson" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/517621" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863424v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. St&#252;tz" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bagnulo" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jehin" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ledoux" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053905" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863418v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sluse" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Claeskens" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Garcet" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053148" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863421v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hunter" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Smoker" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Keenan" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2006.10054.x" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863289v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Valls-Gabaud" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jaunsen" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lidman" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jerjen" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200500115" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863286v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hutsem&#233;kers" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lamy" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Quintana" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20042163" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448665v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-J. Meech" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ageorges" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael F. A'Hearn" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arpigny" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ates" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1118978" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863296v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Vanzi" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sauvage" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/432534" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863298v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053337" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863273v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Cuby" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Barriga" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Castillo" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gavignaud" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.460677" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863261v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermanno Borra" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Beauchemin" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/306488" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863179v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Borra" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/133721" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863175v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Content" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Gibson" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/187667" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575966v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Moysan" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarron" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Soucail" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adami" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006221v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Duret" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Escoffier" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017691v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mai" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mei" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cleland" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chary" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G Bartlett" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019636v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J Mccracken" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Benson" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dolding" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Flanet" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Grenet" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017542v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dusserre" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dole" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Castignani" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ramos-Chernenko" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018834v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Polenta" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Frailis" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alavi" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N Appleton" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Awad" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017097v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Holloway" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Verma" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J Marshall" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A More" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019462v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Matamoro Zatarain" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ricci" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F La Franca" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017511v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Laigle" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gouin" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sarron" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Quilley" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pichon" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019498v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tucci" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Morisset" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017586v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Romelli" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M K&#252;mmel" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Dole" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gracia-Carpio" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Merlin" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017013v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Bonnaire" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G Sorce" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018805v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Rojas" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.E Collett" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019652v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bethermin" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Moresco" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vibert" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vergani" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017725v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bergamini" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Acebron" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cl&#233;ment" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726168v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Paganin" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bonici" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Carbone" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03451656v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Moneti" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717036v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupreeta More" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surhud More" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alard" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370505v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Kneib" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pello" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267341v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abellan Sarah" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourgeois Nicolas" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delgado Eric" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531033v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marichalar" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boccas" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cox" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lagadec" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886607v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K&#252;mmel" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fontana" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266935v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Raynal" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minica Houry-Panchetti" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Serrano" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660244v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863258v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Chapman" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Lapparent" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.319286" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03086579v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04863249v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>