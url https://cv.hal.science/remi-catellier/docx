--- v0 (2026-03-15)
+++ v1 (2026-05-20)
@@ -100,252 +100,252 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regularization by noise for rough differential equations driven by Gaussian rough paths</w:t>
+                <w:t xml:space="preserve">Brownian particles controlled by their occupation measure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Loïc Béthencourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rémi Catellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Duboscq</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Tanré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Annals of Probability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1214/24-AOP1701⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 63 (2), pp.1286-1313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/24M1656220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03723000v3</w:t>
+                <w:t xml:space="preserve">hal-04540872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brownian particles controlled by their occupation measure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Regularization by noise for rough differential equations driven by Gaussian rough paths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Catellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Tanré</w:t>
+                <w:t xml:space="preserve">Romain Duboscq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 63 (2), pp.1286-1313. </w:t>
+              <w:t xml:space="preserve">The Annals of Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 53 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/24M1656220⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1214/24-AOP1701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04540872v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03723000v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathwise regularization of the stochastic heat equation with multiplicative noise through irregular perturbation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Catellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Harang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -392,51 +392,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mean-field approach to self-interacting networks, convergence and regularity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Catellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves D’angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -509,51 +509,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation of chaos for mean field rough differential equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaël Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Catellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delarue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -613,51 +613,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mean field rough differential equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaël Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Catellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Delarue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -708,51 +708,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving mean field rough differential equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaël Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Catellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delarue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1015,51 +1015,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paracontrolled distributions and the 3-dimensional stochastic quantization equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Catellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Chouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1119,51 +1119,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rough flows and homogenization in stochastic turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaël Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Catellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Differential Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 263 (8), pp.4894-4928. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1197,51 +1197,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rough linear transport equation with an irregular drift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Catellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stochastics and Partial Differential Equations: Analysis and Computations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 4 (3), pp.477-534. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1398,51 +1398,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Robustness of Text Vectorizers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Catellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1525,64 +1525,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum to &amp;quot;Regularization by noise for rough differential equations driven by Gaussien rough paths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Catellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Duboscq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1613,51 +1613,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Average-case complexity of a branch-and-bound algorithm for max independent set under the G(n,p) random model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Catellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Denat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1714,51 +1714,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Average-case complexity of a branch-and-bound algorithm for maximum independent set, under the $\mathcal{G}(n,p)$ random model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Catellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Denat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1828,51 +1828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Catellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1920,51 +1920,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The emergence of French statistics. How mathematics entered the world of statistics in France during the 1920s.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Catellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazliak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2027,51 +2027,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irregular Perturbations and Rough Differential Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Catellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">General Mathematics [math.GM]. Université Paris Dauphine - Paris IX, 2014. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014PA090032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2267,51 +2267,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723000v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Catellier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duboscq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-AOP1701" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540872v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c B&#233;thencourt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Tanr&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1656220" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478434v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Harang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/22-AIHP1302" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536553v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves D&#8217;angelo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Ricci" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202521500573" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339372v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Bailleul" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delarue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-AOP1465" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711183v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Delarue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491950v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delarue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/19-EJP409" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857721v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dikec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olivier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bob&#233;e" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. D&#8217;angelo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Catellier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-57808-y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339348v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Catellier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536557v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Chouk" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-AOP1235" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278161v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2017.06.006" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110491v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40072-016-0069-y" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536560v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gubinelli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2016.02.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403681v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vaiter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garreau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029878v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518581v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourgeois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Denat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vangelis Th Paschos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258958v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Denat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Th. Paschos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793550v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bochard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Carr&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gabriel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Letizia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397750v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazliak" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01121928v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA090032" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540872v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c B&#233;thencourt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Catellier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Tanr&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1656220" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723000v3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duboscq" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-AOP1701" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478434v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Harang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/22-AIHP1302" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536553v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves D&#8217;angelo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Ricci" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202521500573" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339372v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Bailleul" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delarue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-AOP1465" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711183v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Delarue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491950v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delarue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/19-EJP409" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857721v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dikec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olivier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bob&#233;e" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. D&#8217;angelo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Catellier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-57808-y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339348v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Catellier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536557v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Chouk" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-AOP1235" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278161v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2017.06.006" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110491v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40072-016-0069-y" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536560v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gubinelli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2016.02.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403681v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vaiter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garreau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029878v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518581v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourgeois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Denat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vangelis Th Paschos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258958v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Denat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Th. Paschos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793550v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bochard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Carr&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gabriel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Letizia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397750v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazliak" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01121928v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA090032" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>