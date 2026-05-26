--- v0 (2026-04-16)
+++ v1 (2026-05-26)
@@ -1404,277 +1404,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02069480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de paramètres de tractographie d'imagerie par tenseur de diffusion des nerfs trijumeaux chez des sujets sains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hallucinations visuelles post-opératoires: sémiologie du précunéus et du gyrus cingulaire postérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Sontheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Loit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Céline Botella</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Loit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Schlichting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Annuel de la Société de Neurochirurgie de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès de la société Française de Neurochirurgie et de la Société de Neurochirurgie de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02069618v1</w:t>
+                <w:t xml:space="preserve">hal-02069632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hallucinations visuelles post-opératoires: sémiologie du précunéus et du gyrus cingulaire postérieur</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude de paramètres de tractographie d'imagerie par tenseur de diffusion des nerfs trijumeaux chez des sujets sains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Céline Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Loit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Schlichting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la société Française de Neurochirurgie et de la Société de Neurochirurgie de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Congrès Annuel de la Société de Neurochirurgie de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02069632v1</w:t>
+                <w:t xml:space="preserve">hal-02069618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1956,51 +1956,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873766v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aigerim Dautkulova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ait Aider" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Teuli&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Coste" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2024.102488" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04718173v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ouachikh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sontheimer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2024.108449" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04180293v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Ouadih" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Marques" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Luisoni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Claise" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903487v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coll" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Jean" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Coste" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02688697.2019.1617406" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02191252v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lemaire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Salles" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2019.00851" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02103724v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakouba Haro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02688697.2018.1424321" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106476v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ach.2016.0009" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616150v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02307526v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069480v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Ouadhi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chabert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069618v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Botella" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Loit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Schlichting" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069632v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069640v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dagain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873766v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aigerim Dautkulova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ait Aider" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Teuli&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Coste" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2024.102488" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04718173v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ouachikh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sontheimer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2024.108449" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04180293v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Ouadih" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Marques" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Luisoni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Claise" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903487v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coll" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Jean" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Coste" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02688697.2019.1617406" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02191252v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lemaire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Salles" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2019.00851" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02103724v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakouba Haro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02688697.2018.1424321" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106476v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ach.2016.0009" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616150v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02307526v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069480v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Ouadhi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chabert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069632v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Loit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Botella" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Schlichting" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069618v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069640v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dagain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>