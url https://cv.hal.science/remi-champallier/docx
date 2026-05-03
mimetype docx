--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -225,4611 +225,4745 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the hydrothermal carbonization of biomass derived compounds by in-situ high-temperature-high-pressure Raman spectroscopy</w:t>
+                <w:t xml:space="preserve">The complex dynamics of gas percolation in low-porosity, crystal-rich silicic magmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandra Palomino</w:t>
+                <w:t xml:space="preserve">Anna Theurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aneta Slodczyk</w:t>
+                <w:t xml:space="preserve">Marielle Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Canizarès</w:t>
+                <w:t xml:space="preserve">Alain Burgisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Champallier</w:t>
+                <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bostyn</w:t>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 251, pp.121360. </w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 474, pp.108612. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2026.121360⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2026.108612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05528655v1</w:t>
+                <w:t xml:space="preserve">insu-05585701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A transparent IHPV for the in-situ geochemical characterization of magmatic volatile phases and melts</w:t>
+                <w:t xml:space="preserve">Monitoring the hydrothermal carbonization of biomass derived compounds by in-situ high-temperature-high-pressure Raman spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Louvel</w:t>
+                <w:t xml:space="preserve">Alejandra Palomino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Testemale</w:t>
+                <w:t xml:space="preserve">Aneta Slodczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Prat</w:t>
+                <w:t xml:space="preserve">Aurélien Canizarès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Lahera</w:t>
+                <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Del-Net</w:t>
+                <w:t xml:space="preserve">Stéphane Bostyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 466, pp.108381. </w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 251, pp.121360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2025.108381⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2026.121360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05093808v2</w:t>
+                <w:t xml:space="preserve">hal-05528655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of lithium partitioning between plagioclase and hydrous rhyolitic melt</w:t>
+                <w:t xml:space="preserve">A transparent IHPV for the in-situ geochemical characterization of magmatic volatile phases and melts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maylis Dupont de Dinechin</w:t>
+                <w:t xml:space="preserve">Marion Louvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Martel</w:t>
+                <w:t xml:space="preserve">Denis Testemale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Balcone-Boissard</w:t>
+                <w:t xml:space="preserve">Alain Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monika K Rusiecka</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémi Champallier</w:t>
+                <w:t xml:space="preserve">Eric Lahera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Del-Net</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2025.123047⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 466, pp.108381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2025.108381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05250479v1</w:t>
+                <w:t xml:space="preserve">insu-05093808v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Conductivity During Controlled Deformation at Upper‐Mantle Conditions: First Experimental Achievements in a Griggs‐Type Apparatus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental determination of lithium partitioning between plagioclase and hydrous rhyolitic melt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Précigout</w:t>
+                <w:t xml:space="preserve">Maylis Dupont de Dinechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Sifré</w:t>
+                <w:t xml:space="preserve">Hélène Balcone-Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes C Vrijmoed</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Timm John</w:t>
+                <w:t xml:space="preserve">Monika K Rusiecka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2025GC012629⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 695, pp.123047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2025.123047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05385204v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05250479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Evidence of Primary Permeability at Very Low Gas Content in Crystal-Rich Silicic Magma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrical Conductivity During Controlled Deformation at Upper‐Mantle Conditions: First Experimental Achievements in a Griggs‐Type Apparatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas P Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Theurel</w:t>
+                <w:t xml:space="preserve">Jacques Précigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle Collombet</w:t>
+                <w:t xml:space="preserve">David Sifré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Burgisser</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Caroline Martel</w:t>
+                <w:t xml:space="preserve">Johannes C Vrijmoed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timm John</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2024GL108389⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2025GC012629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04647671v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05385204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bubble connectivity in experimentally-sheared crystal-bearing silicic melts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Experimental Evidence of Primary Permeability at Very Low Gas Content in Crystal-Rich Silicic Magma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Theurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burgisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Champallier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caroline Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.214⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 51, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024GL108389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04267660v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04647671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of strain on the crystallinity of carbonaceous matter: Application of Raman spectroscopy to deformation experiments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugues Raimbourg</w:t>
+                <w:t xml:space="preserve">Bubble connectivity in experimentally-sheared crystal-bearing silicic melts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Daffos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Caroline Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2023.230126⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 356 (S1), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04304094v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04267660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of melt versus mechanical wear on the formation of pseudotachylyte veins in accretionary complexes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">The effect of strain on the crystallinity of carbonaceous matter: Application of Raman spectroscopy to deformation experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Moris-Muttoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Raimbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Champallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeltif Lahfid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-05379-5⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 869, pp.230126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2023.230126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03567999v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04304094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactive transport experiments of coupled carbonation and serpentinization in a natural serpentinite. Implication for hydrogen production and carbon geological storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Osselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Osselin</w:t>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Pichavant</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marc Ulrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Raimbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 318, pp.165 - 189. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gca.2021.11.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03470095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Constraints on the Crystallization of Silica Phases in Silicic Magmas</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">The impact of melt versus mechanical wear on the formation of pseudotachylyte veins in accretionary complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Moris-Muttoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Raimbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Le Trong</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/petrology/egab004⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.1529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-05379-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03178781v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03567999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Crystallization of a Haplogranitic Melt - Application to Pegmatites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental Constraints on the Crystallization of Silica Phases in Silicic Magmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Caroline Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Di Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 61 (5), pp.egaa054. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/petrology/egaa054⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 62 (1), pp.egab004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egab004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02613285v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03178781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petrological and experimental constraints on magma storage for large pumiceous eruptions in Dominica island (Lesser Antilles)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Dynamic Crystallization of a Haplogranitic Melt - Application to Pegmatites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Devineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-019-1313-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 61 (5), pp.egaa054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egaa054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02280177v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02613285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Permeability Related to Greisenization Reactions in Sn-W Ore Deposits: Quantitative Petrophysical and Experimental Evidence</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Colin Fauguerolles</w:t>
+                <w:t xml:space="preserve">Petrological and experimental constraints on magma storage for large pumiceous eruptions in Dominica island (Lesser Antilles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Solaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Caroline Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rémi Champallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Balcone-Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geofluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2019/5976545⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 81 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-019-1313-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02081564v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02280177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-pressure, High-temperature Deformation Experiment Using the New Generation Griggs-type Apparatus</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Dynamic Permeability Related to Greisenization Reactions in Sn-W Ore Deposits: Quantitative Petrophysical and Experimental Evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Sizaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Fauguerolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3791/56841⟩</w:t>
+              <w:t xml:space="preserve">Geofluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019, pp.5976545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2019/5976545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01763851v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02081564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permeability evolution in variably glassy basaltic andesites measured under magmatic conditions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">High-pressure, High-temperature Deformation Experiment Using the New Generation Griggs-type Apparatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Précigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Stünitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pinquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. B. Wadsworth</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Schubnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2017GL074042⟩</w:t>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 134, pp.56841 - 56841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3791/56841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01622091v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01763851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ confirmation of permeability development in shearing bubble-bearing melts and implications for volcanic outgassing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Roma Larisa Kushnir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 458, pp.315-326. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.10.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01399901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of gneissic layering and localized incipient melting upon melt flow during experimental deformation of migmatites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+                <w:t xml:space="preserve">Permeability evolution in variably glassy basaltic andesites measured under magmatic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Roma Larisa Kushnir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Caroline Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. B. Wadsworth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsg.2016.02.004⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44, pp.10,262-10,271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017GL074042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01275193v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01622091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints from Phase Equilibrium Experiments on Pre-eruptive Storage Conditions in Mixed Magma Systems: a Case Study on Crystal-rich Basaltic Andesites from Mount Merapi, Indonesia</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Impact of gneissic layering and localized incipient melting upon melt flow during experimental deformation of migmatites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Ganzhorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Trap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Champallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fauconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/petrology/egw019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 85, pp.68-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2016.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01325292v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01275193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheology of crystal-bearing natural magmas: Torsional deformation experiments at 800°C and 100MPa</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Constraints from Phase Equilibrium Experiments on Pre-eruptive Storage Conditions in Mixed Magma Systems: a Case Study on Crystal-rich Basaltic Andesites from Mount Merapi, Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Erdmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Champallier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2016.11.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (3), pp.535-560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egw019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01399913v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01325292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental mixing of hydrous magmas</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Joan Andújar</w:t>
+                <w:t xml:space="preserve">Rheology of crystal-bearing natural magmas: Torsional deformation experiments at 800°C and 100MPa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satoshi Okumura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Roma Larisa Kushnir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Caroline Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.10.031⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 328, pp.237-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2016.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01225181v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01399913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permeability of sheeted dykes beneath oceanic ridges: Strain experiments coupled with 3D numerical modeling of the Troodos Ophiolite, Cyprus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Branquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Sizaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 644-645, pp.138-150. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tecto.2015.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01110579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties and processes of deformation in shallow sedimentary rocks from subduction zones: an experimental study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Experimental mixing of hydrous magmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Laumonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Andújar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Champallier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuzuru Yamamoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2014GC005580⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 418, pp.158-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.10.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01097223v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01225181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental simulation of magma mixing at high pressure</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Mechanical properties and processes of deformation in shallow sedimentary rocks from subduction zones: an experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Gadenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Raimbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Champallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuzuru Yamamoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 196-197, pp.281-300. </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (12), pp.5001-5014. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2014.02.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2014GC005580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00955227v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01097223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the conditions of magma mixing and its bearing on andesite production in the crust</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Experimental simulation of magma mixing at high pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Laumonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5, 12 p. </w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 196-197, pp.281-300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms6607⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2014.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01096232v1</w:t>
+                <w:t xml:space="preserve">insu-00955227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trachyte phase relations and implication for magma storage conditions in the Chaîne des Puys (French Massif Central).</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">On the conditions of magma mixing and its bearing on andesite production in the crust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Laumonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Andújar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/petrology/egt006⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms6607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00779642v1</w:t>
+                <w:t xml:space="preserve">insu-01096232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The rheological transition in plagioclase-bearing magmas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Trachyte phase relations and implication for magma storage conditions in the Chaîne des Puys (French Massif Central).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Champallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jgrb.50091⟩</w:t>
+              <w:t xml:space="preserve">Journal of Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54 (6), pp.1071-1107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egt006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00790386v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00779642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Assessment of the R 1 elationships Between Electrical Resistivity, Crustal Melting and Strain Localization beneath the Himalayan-Tibetan Belt</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">The rheological transition in plagioclase-bearing magmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Launeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2013.04.026⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 118 (4), pp.1363-1377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jgrb.50091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00814361v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00790386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porosity redistribution enhanced by strain localization in crystal-rich magmas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Experimental Assessment of the R 1 elationships Between Electrical Resistivity, Crustal Melting and Strain Localization beneath the Himalayan-Tibetan Belt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Hashim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Champallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Le Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 39 (8), pp.715-718. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 373, pp.20-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/G31803.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2013.04.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00598303v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00814361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheology and microstructure of experimentally deformed plagioclase suspensions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Porosity redistribution enhanced by strain localization in crystal-rich magmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Laumonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burgisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Champallier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Launeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 39 (8), pp.747-750. </w:t>
+              <w:t xml:space="preserve">, 2011, 39 (8), pp.715-718. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/G32217.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1130/G31803.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00599580v1</w:t>
+                <w:t xml:space="preserve">insu-00598303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental constrains on shear-induced crystal breakage in magmas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Rheology and microstructure of experimentally deformed plagioclase suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Champallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Launeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2010JB008026⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 39 (8), pp.747-750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G32217.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00600382v1</w:t>
+                <w:t xml:space="preserve">insu-00599580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of magma rheology at 300 MPa: From pure hydrous melt to 75 vol. % of crystals.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Experimental constrains on shear-induced crystal breakage in magmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Forien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burgisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Champallier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2007.11.065⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 116 (B08217), pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010JB008026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00170256v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00600382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrothermal synthesis of beidellites : characterization and study of the Cis and trans-vacant character.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Experimental investigation of magma rheology at 300 MPa: From pure hydrous melt to 75 vol. % of crystals.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Champallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Misha Bystricky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1346/CCMN.2008.0560104⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 267 (3-4), pp.571-583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2007.11.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00256330v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00170256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrothermal synthesis and characterization of dioctahedral smectites: A montmorillonites series</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Hydrothermal synthesis of beidellites : characterization and study of the Cis and trans-vacant character.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lantenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bény</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamel Mahiaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Champallier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 38 (3-4), pp.165-178. </w:t>
+              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56 (1), pp.38-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2007.03.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1346/CCMN.2008.0560104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00160450v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00256330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of iron in natural and synthetic Al-pyrophyllites: an infrared spectroscopic study.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Hydrothermal synthesis and characterization of dioctahedral smectites: A montmorillonites series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lantenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Champallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bény</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Muller</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clay Minerals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 42, pp.129-143. </w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 38 (3-4), pp.165-178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1180/claymin.2007.042.1.09⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2007.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00160523v1</w:t>
+                <w:t xml:space="preserve">insu-00160450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructures and rheology of hydrous synthetic magmatic suspensions deformed in torsion at high pressure.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Integration of iron in natural and synthetic Al-pyrophyllites: an infrared spectroscopic study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lantenois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bény</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 112 (B10208), pp.1-24. </w:t>
+              <w:t xml:space="preserve">Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 42, pp.129-143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2006JB004856⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1180/claymin.2007.042.1.09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00170264v1</w:t>
+                <w:t xml:space="preserve">insu-00160523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Microstructures and rheology of hydrous synthetic magmatic suspensions deformed in torsion at high pressure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Misha Bystricky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Champallier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 112 (B10208), pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2006JB004856⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00170264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chemical transfer during redox exchanges between H-2 and Fe-bearing silicate melts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Macwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Mineralogist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 88, pp.(2-3) 308-315</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00069454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4839,114 +4973,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déformation expérimentale à Haute Température et Haute Pression de magmas partiellement cristallisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géologie appliquée. Université d'Orléans, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00008988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId161"/>
+      <w:footerReference w:type="default" r:id="rId163"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5014,51 +5148,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0A688E6B"/>
+    <w:nsid w:val="938DF745"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5245,51 +5379,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remi-champallier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7822-7155" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094611319" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/191782919" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000035696985X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/R-8200-2017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05528655v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Palomino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Slodczyk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Canizar&#232;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Champallier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bostyn" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2026.121360" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05093808v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Louvel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Testemale" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Prat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lahera" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Del-Net" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2025.108381" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250479v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Dupont de Dinechin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Balcone-Boissard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika K Rusiecka" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2025.123047" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05385204v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P Ferrand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pr&#233;cigout" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sifr&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C Vrijmoed" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm John" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GC012629" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04647671v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Theurel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Collombet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burgisser" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL108389" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04267660v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daffos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.214" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04304094v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moris-Muttoni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Raimbourg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Augier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Lahfid" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2023.230126" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03567999v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Trong" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-05379-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03470095v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Osselin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pichavant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ulrich" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.11.039" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03178781v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Di Carlo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wille" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egab004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02613285v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Devineau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egaa054" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02280177v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Solaro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boudon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-019-1313-x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02081564v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Launay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Sizaret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillou-Frottier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fauguerolles" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/5976545" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01763851v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger St&#252;nitz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pinquier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schubnel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/56841" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01622091v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Roma Larisa Kushnir" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B. Wadsworth" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL074042" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01399901v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.10.053" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01275193v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Ganzhorn" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trap" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fauconnier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2016.02.004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01325292v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Erdmann" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bourdier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egw019" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01399913v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Okumura" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Thibault" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2016.11.009" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01225181v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Laumonier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan And&#250;jar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.10.031" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01110579v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Coelho" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Branquet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.01.004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01097223v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Gadenne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzuru Yamamoto" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005580" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00955227v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2014.02.016" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01096232v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6607" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00779642v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Prouteau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egt006" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00790386v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Launeau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50091" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00814361v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hashim" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaillard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Le Breton" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.04.026" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00598303v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G31803.1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00599580v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G32217.1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00600382v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Forien" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB008026" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00170256v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misha Bystricky" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.11.065" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00256330v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lantenois" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel B&#233;ny" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Mahiaoui" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2008.0560104" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00160450v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2007.03.005" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00160523v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/claymin.2007.042.1.09" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00170264v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JB004856" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/52F3781C78A53A3882488806ADE66DA3E94A36C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069454v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Macwell" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008988v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remi-champallier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7822-7155" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094611319" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/191782919" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000035696985X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/R-8200-2017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05585701v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Theurel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Collombet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burgisser" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2026.108612" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05528655v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Palomino" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Slodczyk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Canizar&#232;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Champallier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bostyn" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2026.121360" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05093808v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Louvel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Testemale" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Prat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lahera" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Del-Net" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2025.108381" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250479v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Dupont de Dinechin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Balcone-Boissard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika K Rusiecka" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2025.123047" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05385204v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P Ferrand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pr&#233;cigout" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sifr&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C Vrijmoed" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm John" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GC012629" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04647671v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL108389" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04267660v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daffos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.214" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04304094v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moris-Muttoni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Raimbourg" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Augier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Lahfid" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2023.230126" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03470095v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Osselin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pichavant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ulrich" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.11.039" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03567999v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Trong" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-05379-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03178781v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Di Carlo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wille" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egab004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02613285v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Devineau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egaa054" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02280177v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Solaro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boudon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-019-1313-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02081564v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Launay" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Sizaret" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillou-Frottier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fauguerolles" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/5976545" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01763851v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger St&#252;nitz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pinquier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schubnel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/56841" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01399901v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Roma Larisa Kushnir" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.10.053" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01622091v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B. Wadsworth" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL074042" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01275193v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Ganzhorn" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trap" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fauconnier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2016.02.004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01325292v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Erdmann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bourdier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egw019" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01399913v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Okumura" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Thibault" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2016.11.009" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01110579v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Coelho" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Branquet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.01.004" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01225181v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Laumonier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan And&#250;jar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.10.031" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01097223v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Gadenne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzuru Yamamoto" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005580" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00955227v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2014.02.016" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01096232v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6607" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00779642v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Prouteau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egt006" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00790386v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Launeau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50091" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00814361v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hashim" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaillard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Le Breton" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.04.026" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00598303v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G31803.1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00599580v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G32217.1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00600382v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Forien" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB008026" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00170256v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misha Bystricky" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.11.065" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00256330v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lantenois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel B&#233;ny" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Mahiaoui" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2008.0560104" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00160450v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2007.03.005" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00160523v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/claymin.2007.042.1.09" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00170264v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JB004856" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/52F3781C78A53A3882488806ADE66DA3E94A36C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069454v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Macwell" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008988v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>