--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -527,295 +527,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05528655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A transparent IHPV for the in-situ geochemical characterization of magmatic volatile phases and melts</w:t>
+                <w:t xml:space="preserve">Experimental determination of lithium partitioning between plagioclase and hydrous rhyolitic melt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Louvel</w:t>
+                <w:t xml:space="preserve">Maylis Dupont de Dinechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Testemale</w:t>
+                <w:t xml:space="preserve">Hélène Balcone-Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Prat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">William Del-Net</w:t>
+                <w:t xml:space="preserve">Monika K Rusiecka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2025.108381⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 695, pp.123047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2025.123047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05093808v2</w:t>
+                <w:t xml:space="preserve">hal-05250479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of lithium partitioning between plagioclase and hydrous rhyolitic melt</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A transparent IHPV for the in-situ geochemical characterization of magmatic volatile phases and melts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Louvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Testemale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maylis Dupont de Dinechin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Martel</w:t>
+                <w:t xml:space="preserve">Alain Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Balcone-Boissard</w:t>
+                <w:t xml:space="preserve">Eric Lahera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monika K Rusiecka</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémi Champallier</w:t>
+                <w:t xml:space="preserve">William Del-Net</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 695, pp.123047. </w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 466, pp.108381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2025.123047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2025.108381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05250479v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05093808v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical Conductivity During Controlled Deformation at Upper‐Mantle Conditions: First Experimental Achievements in a Griggs‐Type Apparatus</w:t>
               </w:r>
@@ -1812,295 +1812,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02613285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petrological and experimental constraints on magma storage for large pumiceous eruptions in Dominica island (Lesser Antilles)</w:t>
+                <w:t xml:space="preserve">Dynamic Permeability Related to Greisenization Reactions in Sn-W Ore Deposits: Quantitative Petrophysical and Experimental Evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Solaro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Martel</w:t>
+                <w:t xml:space="preserve">Gaëtan Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Sizaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Fauguerolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Champallier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Balcone-Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-019-1313-x⟩</w:t>
+              <w:t xml:space="preserve">Geofluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019, pp.5976545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2019/5976545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02280177v1</w:t>
+                <w:t xml:space="preserve">insu-02081564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Permeability Related to Greisenization Reactions in Sn-W Ore Deposits: Quantitative Petrophysical and Experimental Evidence</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Petrological and experimental constraints on magma storage for large pumiceous eruptions in Dominica island (Lesser Antilles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+                <w:t xml:space="preserve">Clara Solaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin Fauguerolles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémi Champallier</w:t>
+                <w:t xml:space="preserve">Georges Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Balcone-Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geofluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2019, pp.5976545. </w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 81 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2019/5976545⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00445-019-1313-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02081564v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02280177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-pressure, High-temperature Deformation Experiment Using the New Generation Griggs-type Apparatus</w:t>
               </w:r>
@@ -2878,51 +2878,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Branquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Sizaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4240,434 +4240,434 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00600382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of magma rheology at 300 MPa: From pure hydrous melt to 75 vol. % of crystals.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrothermal synthesis and characterization of dioctahedral smectites: A montmorillonites series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lantenois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bény</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2007.11.065⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 38 (3-4), pp.165-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2007.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00170256v1</w:t>
+                <w:t xml:space="preserve">insu-00160450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrothermal synthesis of beidellites : characterization and study of the Cis and trans-vacant character.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Muller</w:t>
+                <w:t xml:space="preserve">Experimental investigation of magma rheology at 300 MPa: From pure hydrous melt to 75 vol. % of crystals.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Bény</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rémi Champallier</w:t>
+                <w:t xml:space="preserve">Misha Bystricky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1346/CCMN.2008.0560104⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 267 (3-4), pp.571-583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2007.11.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00256330v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00170256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrothermal synthesis and characterization of dioctahedral smectites: A montmorillonites series</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Hydrothermal synthesis of beidellites : characterization and study of the Cis and trans-vacant character.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lantenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bény</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamel Mahiaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Champallier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 38 (3-4), pp.165-178. </w:t>
+              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56 (1), pp.38-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2007.03.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1346/CCMN.2008.0560104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00160450v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00256330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of iron in natural and synthetic Al-pyrophyllites: an infrared spectroscopic study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lantenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bény</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4727,51 +4727,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructures and rheology of hydrous synthetic magmatic suspensions deformed in torsion at high pressure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misha Bystricky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5148,51 +5148,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="938DF745"/>
+    <w:nsid w:val="CECCCF5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5379,51 +5379,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remi-champallier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7822-7155" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094611319" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/191782919" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000035696985X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/R-8200-2017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05585701v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Theurel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Collombet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burgisser" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2026.108612" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05528655v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Palomino" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Slodczyk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Canizar&#232;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Champallier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bostyn" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2026.121360" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05093808v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Louvel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Testemale" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Prat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lahera" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Del-Net" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2025.108381" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250479v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Dupont de Dinechin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Balcone-Boissard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika K Rusiecka" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2025.123047" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05385204v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P Ferrand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pr&#233;cigout" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sifr&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C Vrijmoed" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm John" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GC012629" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04647671v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL108389" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04267660v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daffos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.214" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04304094v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moris-Muttoni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Raimbourg" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Augier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Lahfid" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2023.230126" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03470095v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Osselin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pichavant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ulrich" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.11.039" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03567999v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Trong" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-05379-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03178781v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Di Carlo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wille" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egab004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02613285v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Devineau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egaa054" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02280177v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Solaro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boudon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-019-1313-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02081564v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Launay" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Sizaret" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillou-Frottier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fauguerolles" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/5976545" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01763851v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger St&#252;nitz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pinquier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schubnel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/56841" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01399901v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Roma Larisa Kushnir" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.10.053" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01622091v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B. Wadsworth" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL074042" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01275193v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Ganzhorn" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trap" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fauconnier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2016.02.004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01325292v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Erdmann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bourdier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egw019" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01399913v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Okumura" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Thibault" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2016.11.009" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01110579v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Coelho" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Branquet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.01.004" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01225181v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Laumonier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan And&#250;jar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.10.031" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01097223v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Gadenne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzuru Yamamoto" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005580" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00955227v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2014.02.016" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01096232v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6607" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00779642v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Prouteau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egt006" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00790386v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Launeau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50091" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00814361v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hashim" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaillard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Le Breton" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.04.026" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00598303v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G31803.1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00599580v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G32217.1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00600382v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Forien" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB008026" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00170256v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misha Bystricky" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.11.065" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00256330v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lantenois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel B&#233;ny" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Mahiaoui" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2008.0560104" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00160450v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2007.03.005" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00160523v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/claymin.2007.042.1.09" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00170264v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JB004856" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/52F3781C78A53A3882488806ADE66DA3E94A36C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069454v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Macwell" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008988v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remi-champallier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7822-7155" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094611319" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/191782919" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000035696985X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/R-8200-2017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05585701v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Theurel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Collombet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burgisser" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2026.108612" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05528655v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Palomino" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Slodczyk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Canizar&#232;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Champallier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bostyn" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2026.121360" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250479v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Dupont de Dinechin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Balcone-Boissard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika K Rusiecka" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2025.123047" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05093808v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Louvel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Testemale" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Prat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lahera" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Del-Net" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2025.108381" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05385204v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P Ferrand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pr&#233;cigout" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sifr&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C Vrijmoed" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm John" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GC012629" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04647671v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL108389" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04267660v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daffos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.214" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04304094v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moris-Muttoni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Raimbourg" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Augier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Lahfid" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2023.230126" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03470095v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Osselin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pichavant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ulrich" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.11.039" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03567999v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Trong" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-05379-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03178781v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Di Carlo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wille" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egab004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02613285v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Devineau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egaa054" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02081564v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Launay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Sizaret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillou-Frottier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fauguerolles" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/5976545" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02280177v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Solaro" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boudon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-019-1313-x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01763851v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger St&#252;nitz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pinquier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schubnel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/56841" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01399901v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Roma Larisa Kushnir" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.10.053" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01622091v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B. Wadsworth" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL074042" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01275193v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Ganzhorn" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trap" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fauconnier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2016.02.004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01325292v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Erdmann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bourdier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egw019" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01399913v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Okumura" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Thibault" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2016.11.009" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01110579v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Coelho" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Branquet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.01.004" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01225181v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Laumonier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan And&#250;jar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.10.031" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01097223v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Gadenne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzuru Yamamoto" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005580" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00955227v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2014.02.016" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01096232v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6607" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00779642v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Prouteau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egt006" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00790386v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Launeau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50091" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00814361v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hashim" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaillard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Le Breton" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.04.026" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00598303v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G31803.1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00599580v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G32217.1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00600382v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Forien" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB008026" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00160450v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lantenois" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel B&#233;ny" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2007.03.005" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00170256v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misha Bystricky" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.11.065" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00256330v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Mahiaoui" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2008.0560104" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00160523v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/claymin.2007.042.1.09" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00170264v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JB004856" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/52F3781C78A53A3882488806ADE66DA3E94A36C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069454v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Macwell" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008988v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>