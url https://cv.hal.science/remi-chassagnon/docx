--- v1 (2026-03-27)
+++ v2 (2026-04-24)
@@ -502,295 +502,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04800026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological and physico-chemical characterization of human norovirus-like particles under various environmental conditions</w:t>
+                <w:t xml:space="preserve">Functionalization of SBA-15 mesoporous silica for highly efficient adsorption of glutathione: Characterization and modeling studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Abou-Hamad</w:t>
+                <w:t xml:space="preserve">Laroussi Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Estienney</w:t>
+                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Chassagnon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Daval-Frerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2023.113545⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Taiwan Institute of Chemical Engineers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 152, pp.105169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtice.2023.105169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04229196v1</w:t>
+                <w:t xml:space="preserve">hal-04239679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalization of SBA-15 mesoporous silica for highly efficient adsorption of glutathione: Characterization and modeling studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biological and physico-chemical characterization of human norovirus-like particles under various environmental conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Abou-Hamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laroussi Chaabane</w:t>
+                <w:t xml:space="preserve">Marie Estienney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Chassagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+                <w:t xml:space="preserve">Marjorie Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Weber</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Remi Chassagnon</w:t>
+                <w:t xml:space="preserve">Philippe Daval-Frerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Taiwan Institute of Chemical Engineers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 152, pp.105169. </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 231, pp.113545. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtice.2023.105169⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2023.113545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04239679v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Materials Based on Imidazo[4,5-b]porphyrins for Catalytic Oxidation of Sulfides</w:t>
               </w:r>
@@ -893,77 +893,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidemiological Impact of GII.17 Human Noroviruses Associated With Attachment to Enterocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Estienney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Tarris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Abou-Hamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1585,51 +1585,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Varache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Saviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2089,307 +2089,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of surface finishing on the oxidation behaviour of a ferritic stainless steel</w:t>
+                <w:t xml:space="preserve">Advanced engineering of single-crystal gold nanoantennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.R. Ardigo-Besnard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">R. Chassagnon</w:t>
+                <w:t xml:space="preserve">R. Méjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Vilasi</w:t>
+                <w:t xml:space="preserve">A. Verdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Demichel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Markey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2017.03.280⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (4), pp.1157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OME.7.001157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04022607v1</w:t>
+                <w:t xml:space="preserve">hal-03546193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced engineering of single-crystal gold nanoantennas</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of surface finishing on the oxidation behaviour of a ferritic stainless steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Demichel</w:t>
+                <w:t xml:space="preserve">M.R. Ardigo-Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Popa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chassagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Petit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Markey</w:t>
+                <w:t xml:space="preserve">M. Vilasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 412, pp.196-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2017.03.280⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OME.7.001157⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03546193v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04022607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Ni content on the structure and hydrogenation property of mechanically alloyed TiMgNix ternary alloys</w:t>
               </w:r>
@@ -3133,51 +3133,51 @@
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Saviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 15 (2), [Epub ahead of print]. </w:t>
+              <w:t xml:space="preserve">, 2015, 15 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/nl503565t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -5271,51 +5271,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and material properties of a new hybrid silicate human norovirus-like particles for biomedical and agri-food uses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abou-Hamad, N</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Estienney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chassagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5396,51 +5396,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a new hybrid material: silicate human norovirus-like particles for biomedical and agri-food uses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abou-Hamad, N</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Estienney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chassagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5802,51 +5802,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452278v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahran Bechetnia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Hajlaoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boudon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;le Herbst" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chassagnon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2026.139481" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387462v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Hernando Abad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Bezverkhyy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Geoffroy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.126395" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800026v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Dahi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rogemont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labbez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Chassagnon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c08272" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04229196v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Abou-Hamad" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Estienney" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Daval-Frerot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2023.113545" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239679v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laroussi Chaabane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nikolantonaki" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Weber" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtice.2023.105169" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264046v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Abdulaeva" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Birin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla G. Bessmertnykh-Lemeune" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal13020402" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669610v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Tarris" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rouleau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Boireau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.858245" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784092v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dell'Ova" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Malchow" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heintz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pocholle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaom.2c00046" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032110v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charif Tamin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chaumont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Leray" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bsecv.2020.05.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04023793v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tellier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Ardigo-Besnard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Chateau-Cornu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Fiorani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-020-04897-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489502v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berthaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Popa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Heintz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lavkov&#225;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2019.06.004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023892v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Varache" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saviot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b00954" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02237058v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodichkina" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lysenko" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belarouci" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bezverkhyy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CE00562E" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735286v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Loiseau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Oudot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moreau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boidot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11121962" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563438v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gunawan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Moncea" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poinsot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Keskes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Domenichini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201705786" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04022607v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Ardigo-Besnard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vilasi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.03.280" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4PT4HSG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546193v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M&#233;jard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verdy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Demichel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Markey" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.7.001157" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300275v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Zhang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar El Kedim" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Balcerzak" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jurczyk" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.03.051" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZT1K5B1H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664647v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Buatier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Choulet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine C. Petit" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Vennemann" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.07.004" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T4C57VDR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446391v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Semaltianos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Friedt" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moutarlier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blondeau-Patissier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4951740" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933577v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baras" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-015-3147-6" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963409v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianda Li" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermin Cuevas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.01.118" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSC74CP2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01113419v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Batoul Zakaria" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Picaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Rattier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pudlo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl503565t" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03262940v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bernhard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Richard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Gigot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc05503a" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163438v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Maurizi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouyer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ariane" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Millot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA08562K" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931006v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jurczyk" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.03.098" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4HPVC6F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761235v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. W. Huang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Elkedim" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nowak" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.10.045" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1J8Q19P-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761624v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.07.036" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DTB14QG4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414764v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brevet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Marco de Lucas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Potin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Imhoff" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/17/175302" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-7S3SGXFL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404290v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Papa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Millot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp903195h" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382079v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevalier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galerie" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Crisci" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467820v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vasilyeva" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Vorotyntsev" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp805423t" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4KS748F7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475605v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Domenichini" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2293" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8F9H6X74-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015461v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schmidt" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. Fotsing" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Borchardt" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2005.02.116" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DPC6B580-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289775v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou-Hamad, N" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estienney, M" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bon, M" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis de Rougemont" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388697v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194707v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Molins" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475376v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290293v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290015v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169227v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Siri" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Popa" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Langlade" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vion" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452278v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahran Bechetnia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Hajlaoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boudon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;le Herbst" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chassagnon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2026.139481" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387462v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Hernando Abad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Bezverkhyy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Geoffroy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.126395" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800026v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Dahi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rogemont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labbez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Chassagnon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c08272" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239679v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laroussi Chaabane" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nikolantonaki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Weber" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtice.2023.105169" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04229196v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Abou-Hamad" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Estienney" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Daval-Frerot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2023.113545" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264046v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Abdulaeva" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Birin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla G. Bessmertnykh-Lemeune" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal13020402" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669610v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Tarris" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rouleau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Boireau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.858245" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784092v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dell'Ova" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Malchow" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heintz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pocholle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaom.2c00046" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032110v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charif Tamin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chaumont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Leray" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bsecv.2020.05.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04023793v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tellier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Ardigo-Besnard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Chateau-Cornu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Fiorani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-020-04897-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489502v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berthaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Popa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Heintz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lavkov&#225;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2019.06.004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023892v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Varache" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saviot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b00954" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02237058v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodichkina" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lysenko" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belarouci" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bezverkhyy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CE00562E" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735286v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Loiseau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Oudot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moreau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boidot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11121962" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563438v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gunawan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Moncea" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poinsot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Keskes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Domenichini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201705786" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546193v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M&#233;jard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verdy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Demichel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petit" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Markey" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.7.001157" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04022607v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Ardigo-Besnard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vilasi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.03.280" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4PT4HSG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300275v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Zhang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar El Kedim" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Balcerzak" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jurczyk" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.03.051" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZT1K5B1H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664647v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Buatier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Choulet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine C. Petit" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Vennemann" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.07.004" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T4C57VDR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446391v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Semaltianos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Friedt" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moutarlier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blondeau-Patissier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4951740" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933577v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baras" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-015-3147-6" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963409v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianda Li" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermin Cuevas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.01.118" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSC74CP2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01113419v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Batoul Zakaria" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Picaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Rattier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pudlo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl503565t" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03262940v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bernhard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Richard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Gigot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc05503a" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163438v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Maurizi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouyer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ariane" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Millot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA08562K" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931006v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jurczyk" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.03.098" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4HPVC6F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761235v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. W. Huang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Elkedim" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nowak" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.10.045" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1J8Q19P-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761624v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.07.036" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DTB14QG4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414764v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brevet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Marco de Lucas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Potin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Imhoff" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/17/175302" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-7S3SGXFL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404290v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Papa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Millot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp903195h" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382079v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevalier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galerie" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Crisci" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467820v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vasilyeva" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Vorotyntsev" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp805423t" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4KS748F7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475605v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Domenichini" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2293" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8F9H6X74-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015461v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schmidt" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. Fotsing" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Borchardt" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2005.02.116" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DPC6B580-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289775v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou-Hamad, N" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estienney, M" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bon, M" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis de Rougemont" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388697v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194707v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Molins" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475376v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290293v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290015v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169227v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Siri" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Popa" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Langlade" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vion" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>