--- v0 (2026-03-21)
+++ v1 (2026-04-13)
@@ -181,295 +181,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The immunopathological landscape of human pre-TCRα deficiency: From rare to common variants</w:t>
+                <w:t xml:space="preserve">Publisher Correction: Thymus alterations and susceptibility to immune checkpoint inhibitor myocarditis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Materna</w:t>
+                <w:t xml:space="preserve">Charlotte Fenioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ottavia M Delmonte</w:t>
+                <w:t xml:space="preserve">Baptiste Abbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marita Bosticardo</w:t>
+                <w:t xml:space="preserve">Samia Boussouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mana Momenilandi</w:t>
+                <w:t xml:space="preserve">Marie Bretagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peyton E Conrey</w:t>
+                <w:t xml:space="preserve">John Power</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 383 (6686), </w:t>
+              <w:t xml:space="preserve">Nature Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.adh4059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41591-023-02771-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04877280v1</w:t>
+                <w:t xml:space="preserve">hal-04414859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publisher Correction: Thymus alterations and susceptibility to immune checkpoint inhibitor myocarditis</w:t>
+                <w:t xml:space="preserve">The immunopathological landscape of human pre-TCRα deficiency: From rare to common variants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Fenioux</w:t>
+                <w:t xml:space="preserve">Marie Materna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Abbar</w:t>
+                <w:t xml:space="preserve">Ottavia M Delmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samia Boussouar</w:t>
+                <w:t xml:space="preserve">Marita Bosticardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Bretagne</w:t>
+                <w:t xml:space="preserve">Mana Momenilandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Power</w:t>
+                <w:t xml:space="preserve">Peyton E Conrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 383 (6686), </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41591-023-02771-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.adh4059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04414859v1</w:t>
+                <w:t xml:space="preserve">hal-04877280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incontinentia pigmenti underlies thymic dysplasia, autoantibodies to type I IFNs, and viral diseases</w:t>
               </w:r>
@@ -861,103 +861,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thymus alterations and susceptibility to immune checkpoint inhibitor myocarditis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Fenioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Abbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Boussouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bretagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Power</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 29 (12), pp.3100-3110. </w:t>
@@ -2455,51 +2455,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2825CAC1"/>
+    <w:nsid w:val="10EA49BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2686,51 +2686,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remi-cheynier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1146-660X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/E-9921-2010" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877280v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Materna" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottavia M Delmonte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marita Bosticardo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mana Momenilandi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyton E Conrey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adh4059" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04414859v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fenioux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Abbar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Boussouar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bretagne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Power" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-023-02771-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816078v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Rosain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Le Voyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian Liu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gervais" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Polivka" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20231152" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007797v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Velichkov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumyana Susurkova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Muhtarova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Guenova" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Charmeteau-De Muylder" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jri.2022.103793" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331411v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Marouf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dutrieux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Charmeteau-de Muylder" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Figueiredo-Morgado" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adh7969" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04510220v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-023-02591-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02019067v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonatan Ganor" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Real" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sennepin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Dutertre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Prevedel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-018-0335-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03160709v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Samri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Charpentier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariama Sadjo Diallo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Even" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007758" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01568732v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Ponte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rancez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fabre-Mersseman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.00588" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992533v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000000249" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992953v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Louise" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rozlan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lamine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0b013e3283471e89" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997892v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Charmeteau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Figueiredo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2011.07.054" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993039v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Parker" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Beq" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lemercier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2010-03-276261" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000444v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Logerot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Charmeteau-De-Muylder" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Sandouk" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Drillet-Dangeard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000430v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Moraes-Cabe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Mas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000417v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remi-cheynier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1146-660X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/E-9921-2010" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04414859v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fenioux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Abbar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Boussouar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bretagne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Power" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-023-02771-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877280v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Materna" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottavia M Delmonte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marita Bosticardo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mana Momenilandi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyton E Conrey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adh4059" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816078v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Rosain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Le Voyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian Liu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gervais" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Polivka" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20231152" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007797v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Velichkov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumyana Susurkova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Muhtarova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Guenova" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Charmeteau-De Muylder" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jri.2022.103793" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331411v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Marouf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dutrieux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Charmeteau-de Muylder" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Figueiredo-Morgado" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adh7969" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04510220v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-023-02591-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02019067v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonatan Ganor" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Real" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sennepin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Dutertre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Prevedel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-018-0335-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03160709v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Samri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Charpentier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariama Sadjo Diallo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Even" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007758" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01568732v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Ponte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rancez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fabre-Mersseman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.00588" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992533v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000000249" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992953v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Louise" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rozlan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lamine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0b013e3283471e89" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997892v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Charmeteau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Figueiredo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2011.07.054" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993039v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Parker" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Beq" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lemercier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2010-03-276261" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000444v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Logerot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Charmeteau-De-Muylder" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Sandouk" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Drillet-Dangeard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000430v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Moraes-Cabe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Mas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000417v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>