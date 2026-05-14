--- v1 (2026-04-13)
+++ v2 (2026-05-14)
@@ -181,295 +181,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publisher Correction: Thymus alterations and susceptibility to immune checkpoint inhibitor myocarditis</w:t>
+                <w:t xml:space="preserve">The immunopathological landscape of human pre-TCRα deficiency: From rare to common variants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Fenioux</w:t>
+                <w:t xml:space="preserve">Marie Materna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Abbar</w:t>
+                <w:t xml:space="preserve">Ottavia M Delmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samia Boussouar</w:t>
+                <w:t xml:space="preserve">Marita Bosticardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Bretagne</w:t>
+                <w:t xml:space="preserve">Mana Momenilandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Power</w:t>
+                <w:t xml:space="preserve">Peyton E Conrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 383 (6686), </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41591-023-02771-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.adh4059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04414859v1</w:t>
+                <w:t xml:space="preserve">hal-04877280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The immunopathological landscape of human pre-TCRα deficiency: From rare to common variants</w:t>
+                <w:t xml:space="preserve">Publisher Correction: Thymus alterations and susceptibility to immune checkpoint inhibitor myocarditis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Materna</w:t>
+                <w:t xml:space="preserve">Charlotte Fenioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ottavia M Delmonte</w:t>
+                <w:t xml:space="preserve">Baptiste Abbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marita Bosticardo</w:t>
+                <w:t xml:space="preserve">Samia Boussouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mana Momenilandi</w:t>
+                <w:t xml:space="preserve">Marie Bretagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peyton E Conrey</w:t>
+                <w:t xml:space="preserve">John Power</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 383 (6686), </w:t>
+              <w:t xml:space="preserve">Nature Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.adh4059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41591-023-02771-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04877280v1</w:t>
+                <w:t xml:space="preserve">hal-04414859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incontinentia pigmenti underlies thymic dysplasia, autoantibodies to type I IFNs, and viral diseases</w:t>
               </w:r>
@@ -861,103 +861,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thymus alterations and susceptibility to immune checkpoint inhibitor myocarditis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Fenioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Abbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Boussouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bretagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Power</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 29 (12), pp.3100-3110. </w:t>
@@ -2455,51 +2455,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="10EA49BF"/>
+    <w:nsid w:val="2951819F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2686,51 +2686,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remi-cheynier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1146-660X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/E-9921-2010" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04414859v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fenioux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Abbar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Boussouar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bretagne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Power" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-023-02771-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877280v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Materna" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottavia M Delmonte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marita Bosticardo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mana Momenilandi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyton E Conrey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adh4059" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816078v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Rosain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Le Voyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian Liu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gervais" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Polivka" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20231152" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007797v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Velichkov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumyana Susurkova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Muhtarova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Guenova" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Charmeteau-De Muylder" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jri.2022.103793" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331411v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Marouf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dutrieux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Charmeteau-de Muylder" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Figueiredo-Morgado" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adh7969" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04510220v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-023-02591-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02019067v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonatan Ganor" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Real" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sennepin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Dutertre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Prevedel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-018-0335-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03160709v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Samri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Charpentier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariama Sadjo Diallo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Even" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007758" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01568732v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Ponte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rancez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fabre-Mersseman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.00588" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992533v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000000249" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992953v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Louise" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rozlan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lamine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0b013e3283471e89" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997892v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Charmeteau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Figueiredo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2011.07.054" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993039v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Parker" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Beq" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lemercier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2010-03-276261" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000444v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Logerot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Charmeteau-De-Muylder" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Sandouk" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Drillet-Dangeard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000430v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Moraes-Cabe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Mas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000417v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remi-cheynier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1146-660X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/E-9921-2010" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877280v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Materna" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottavia M Delmonte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marita Bosticardo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mana Momenilandi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyton E Conrey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adh4059" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04414859v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fenioux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Abbar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Boussouar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bretagne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Power" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-023-02771-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816078v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Rosain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Le Voyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian Liu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gervais" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Polivka" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20231152" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007797v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Velichkov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumyana Susurkova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Muhtarova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Guenova" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Charmeteau-De Muylder" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jri.2022.103793" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331411v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Marouf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dutrieux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Charmeteau-de Muylder" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Figueiredo-Morgado" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adh7969" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04510220v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-023-02591-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02019067v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonatan Ganor" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Real" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sennepin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Dutertre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Prevedel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-018-0335-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03160709v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Samri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Charpentier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariama Sadjo Diallo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Even" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007758" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01568732v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Ponte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rancez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fabre-Mersseman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.00588" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992533v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000000249" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992953v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Louise" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rozlan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lamine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0b013e3283471e89" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997892v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Charmeteau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Figueiredo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2011.07.054" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993039v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Parker" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Beq" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lemercier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2010-03-276261" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000444v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Logerot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Charmeteau-De-Muylder" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Sandouk" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Drillet-Dangeard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000430v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Moraes-Cabe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Mas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000417v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>