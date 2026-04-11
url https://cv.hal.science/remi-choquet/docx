--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rémi Choquet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">remi-choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0434-9085</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">184572541</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">315255700</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (81)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of virulence in emerging epidemics: from theory to experimental evolution and back</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wakinyan Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Blanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Choisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berngruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (1), pp.veae069. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ve/veae069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RHDV2 outbreak reduces survival and juvenile recruitment, causing European rabbit population collapse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Letty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Holé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (9), pp.e70003. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecs2.70003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic evolution of SARS-CoV-2: a statistical inference approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wakinyan Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 77 (10), pp.2213-2223. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/evolut/qpad133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal dynamics of antibody level against Lyme disease bacteria in roe deer: tale of a sentinel?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Gamble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (8), pp.e10414. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.10414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly pathogenic avian influenza affects vultures’ movements and breeding output</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Le Gall-Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Straughan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (17), pp.3766-3774.e1-e3. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2023.07.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natal colony influences age-specific movement patterns of the Yellow-legged gull (Larus michahellis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Souc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sadoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vittecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (1), pp.11. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40462-023-00375-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi‐event capture–recapture models estimate the diagnostic performance of serological tests for myxoma and rabbit haemorrhagic disease viruses in the absence of reference samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Bárcena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Abrantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (5), pp.E3024-E3035. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.14657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are behaviour and stress‐related phenotypes in urban birds adaptive?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Caizergues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Charmantier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 91 (8), pp.1627-1641. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2656.13740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The trap of hidden processes: Why ‘quick & dirty’ methods to estimate mortality are not always good. A comment to De Pascalis et al. (2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tavecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rotger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Oro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 256, pp.109057. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2021.109057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing wintering grounds does not synchronize annual survival in a high Arctic seabird, the little auk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Merkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Strøm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Steen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, SEA, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps13400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Invasive Molecular Survey of Sarcoptic Mange in Wildlife: Diagnostic Performance in Wolf Faecal Samples Evaluated by Multi-Event Capture–Recapture Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julieta Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónia Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Rio-Maior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Álvares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (2), pp.243. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pathogens10020243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Functional Dispersal in a Nest Ectoparasite and Its Eco-Epidemiological Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Rataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vittecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2020.570157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decrease in social cohesion in a colonial seabird under a perturbation regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meritxell Genovart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Bertolero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Oro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (18720), </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-75259-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating functional dispersal and its eco-epidemiological implications in a nest ectoparasite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Rataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vittecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Zenodo 2573076 (ver3), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.2573075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02859934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arctic climate change and pollution impact little auk foraging and fitness across a decade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Amélineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grémillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Harding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Walkusz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-38042-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex‐specific effects of fisheries and climate on the demography of sexually dimorphic seabirds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimas Gianuca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen C Votier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew G Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard B Sherley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 88 (9), pp.1366-1378. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2656.13009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of past and present harvest management in a declining flyway population of common eiders Somateria mollissima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rune S. Tjørnløv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kjaer Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morten Frederiksen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (22), pp.12515-12530. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.5707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281252v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of long-term behavioural studies in the wild: the blue petrel, Halobaena caerulea, case at Kerguelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Bonadonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 151, pp.53-65. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2019.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival estimates strongly depend on capture-recapture designs in a disturbed environment inducing dispersal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Ponchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tornos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Mccoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torkild Tveraa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (12), pp.2055-2066. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.03334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R2ucare: An R package to perform goodness-of-fit tests for capture-recapture models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (7), pp.1749-1754. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.13014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haemosporidian infection and co-infection affect host survival and reproduction in wild populations of great tits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pigeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.-S. Cozzarolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Strehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48 (14), pp.1079-1087. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpara.2018.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping and explaining wolf recolonization in France using dynamic occupancy models and opportunistic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Louvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marboutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cubaynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (4), pp.647-660. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.02874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general method for estimating seed dormancy and colonisation in annual plants from the observation of existing flora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Pluntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (9), pp.1311-1318. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.13097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dermal mycobacteriosis and warming sea surface temperatures are associated with elevated mortality of striped bass in Chesapeake Bay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya L. Groner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Hoenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang K. Vogelbein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (18), pp.9384-9397. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.4462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using temporary emigration to inform movement behaviour of cave-dwelling invertebrates: a case study of a cave harvestman species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca I Băncilă</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Plăiaşu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43 (5), pp.551 - 559. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/een.12645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markov‐modulated Poisson processes as a new framework for analysing capture–recapture data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (4), pp.929-935. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.12961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the role of seed bank and dispersal in plant metapopulation dynamics using patch occupancy surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Manna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fréville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 98 (10), pp.2662-2672. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecy.1960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in methods for estimating stopover duration for migratory species using capture-recapture data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Besnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (5), pp.1594-1604. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eap.1551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient state estimation using continuous-time processes applied to opportunistic capture-recapture data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edem Awuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Besnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 361, pp.157-163. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2017.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of disease on the survival of three commercially fished species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Hoenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya L. Groner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew W. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang K. Vogelbein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David M. Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (7), pp.2116-2127. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eap.1595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of reduced individual heterogeneity in adult survival of long-lived species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bonenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Charmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 70 (12), pp.2909-2914. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evo.13098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying links between vital rates and environment: a toolbox for the applied ecologist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morten Frederiksen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 51 (1), pp.71-81. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.12172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Osprey reintroduction in Central Italy: dispersal, survival and first breeding data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Monti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Dominici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giampiero Sammuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bird Study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (4), pp.465-473. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00063657.2014.961405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitting occupancy models with E-SURGE: Hidden Markov modelling of presence-absence data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul F. Doherty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (6), pp.592-597. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.12191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do age-specific survival patterns of wild boar fit current evolutionary theories of senescence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Gamelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Focardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bonenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68 (12), pp.3636-3643. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evo.12519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for studying cause-specific senescence in the wild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David N Koons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Gamelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise M Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert F Rockwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (9), pp.924 - 933. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210x.12239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does your species have memory? Analyzing capture-recapture data with memory models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana J. Cole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Byron J. T. Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel S. Mccrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (11), pp.2124-2133. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.1037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of hidden hybrid Markov/semi-Markov models: from stopover duration to breeding success dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guédon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (6), pp.817 - 826. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical ecology comes of age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen T. Buckland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Byron J.T. Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (20140698), </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2014.0698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring seed bank from hidden Markov models: new insights into metapopulation dynamics in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fréville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 101 (6), pp.1572-1580. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.12141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating demographic parameters from capture-recapture data with dependence among individuals within clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Sanz-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Nogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (5), pp.474-482. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.12030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hierarchical distance sampling approach to estimating mortality rates from opportunistic carcass surveillance data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Bellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne Getz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (4), pp.361-369. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210x.12021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multievent approach to estimating pair fidelity and heterogeneity in state transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Culina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lachish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.C. Sheldon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (13), pp.4326-4338. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating stop over duration in the presence of trap-effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 250, pp.111-118. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2012.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial heterogeneity in mortality and its impact on the population dynamics of Eurasian woodcocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 54, pp.305 - 312. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10144-012-0309-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing the seasonal survival of resident and migratory oystercatchers: carry-over effects of habitat quality and weather conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Klaassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 121 (6), pp.862-873. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0706.2012.20326.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure of black‐legged kittiwakes to Lyme disease spirochetes: dynamics of the immune status of adult hosts and effects on their survival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Staszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Lobato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Carrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 81 (5), pp.986-995. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2656.2012.01979.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial heterogeneity in mortality and its impact on the population dynamics of Eurasian woodcocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 54 (2), pp.305-312. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10144-012-0309-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Forms and Fitness Cost of Senescence: Age-Specific Recapture, Survival, Reproduction, and Reproductive Value in a Wild Bird Population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bouwhuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Sheldon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Verhulst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Naturalist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 179 (1), pp.E15-E27. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/663194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding Experience Might Be a Major Determinant of Breeding Probability in Long-Lived Species: The Case of the Greater Flamingo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bechet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (12), pp.e51016. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0051016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655507v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards built-in capture-recapture mixed models in program E-SURGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wilson journal of ornithology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 152 (S2), pp.625-639. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10336-010-0613-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carry-over effects of spring hunt and climate on recruitment to the natal colony in a migratory species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Juillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josée Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49 (6), pp.1237-1246. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2664.2012.02199.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling habitat dynamics accounting for possible misclassification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Veran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Kleiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Collazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Nichols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (7), pp.943-956. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-012-9746-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating demographic parameters using hidden process dynamic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Population Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 82, pp.307 - 316. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tpb.2012.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid symbolic-numerical method for determining model structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana J. Cole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 236 (2), pp.117-125. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mbs.2012.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple Estimation and Test Procedures in Capture-Mark-Recapture Mixed Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 68 (2), pp.494-503. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1541-0420.2011.01681.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Capture–Recapture Model with Double-Marking, Live and Dead Encounters, and Heterogeneity of Reporting Due to Auxiliary Mark Loss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Juillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural, Biological, and Environmental Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 16 (1), pp.88-104. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13253-010-0035-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-Markov model to assess reliably survival patterns from birth to death in free-ranging populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Viallefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gaanoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, pp.383-389. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.2041-210X.2011.00088.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capture-recapture population growth rate as a robust tool against detection heterogeneity for population management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Marescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cubaynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marboutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21, pp.2898 - 2907. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/10-2321.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating Population Growth Rate From Capture–Recapture Data in Presence of Capture Heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio A Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Merritt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Crespin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural, Biological, and Environmental Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (2), pp.248-258. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13253-009-0008-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of Accounting for Detection Heterogeneity When Estimating Abundance: the Case of French Wolves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cubaynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (2), pp.621-626. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1523-1739.2009.01431.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experience-dependent natal philopatry of breeding greater flamingos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özge Balkiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 79 (5), pp.1045-1056. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2656.2010.01721.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capture-recapture models with heterogeneity to study survival senescence in the wild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 119 (3), pp.524 - 532. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-1706.2009.17882.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual heterogeneity in studies on marked animals using numerical integration: capture–recapture mixed models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 91 (4), pp.951-957. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/09-1903.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capture-recapture models with heterogeneity to study survival senescence in the wild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing whether mortality is additive using marked animals: a Bayesian state–space modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Servanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Baubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 91 (7), pp.1916-1923. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/09-1931.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating survival and movements using both live and dead recoveries: a case study of oystercatchers confronted with habitat change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stein A Saether</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno J Ens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 46 (1), pp.144-153. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2664.2008.01592.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general framework for modeling memory in capture—Recapture data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural, Biological, and Environmental Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 14 (3), pp.338-355. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1198/jabes.2009.06108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U-CARE: Utilities for performing goodness of fit tests and manipulating CApture-REcapture data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Reboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (6), pp.1071-1074. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0587.2009.05968.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic generation of multistate capture‐recapture models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36 (1), pp.43-57. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cjs.5550360106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recruitment processes in long-lived species with delayed maturity: estimating key demographic parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jenouvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Tavecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 117, pp.620-628. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.0030-1299.2008.16394.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is heterogeneity of catchability in capture-recapture studies a mere sampling artifact or a biologically relevant feature of the population?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Crespin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merritt J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50 (3), pp.247-256. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10144-008-0090-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of sex-specific survival with imperfect clues about sex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lory Maurin-Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meritxell Genovart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 36 (1), pp.29-42. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/CJS.5550360105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STATE-SPACE MODELLING OF DATA ON MARKED INDIVIDUALS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Doris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 206 (3-4), pp.431-438. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2007.03.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larch- and pine-feeding host races of the larch bud moth (Zeiraphera diniana) have cyclic and synchronous population fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Baltensweiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 115 (2), pp.299-307. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.2006.0030-1299.15010.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating clutch frequency in the sea turtle Dermochelys coriacea using stopover duration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Girondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Caroline Prévot-Julliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 317, pp.285-295. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps317285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larch- and pine-feeding host races of the larch bud moth ( Zeiraphera diniana) have cyclic and synchronous population fluctuations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baltensweiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 115 (2), p.299-307. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.2006.0030-1299.15010.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient profile-likelihood confidence intervals for capture-recapture models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lamor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Scofield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural, Biological, and Environmental Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 10 (2), pp.184-196. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1198/108571105X46462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade-off between current reproductive effort and delay to next reproduction in the leatherback sea turtle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Caroline Prevot-Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 145 (4), pp.564-574. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-005-0159-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for investigating parameter redundancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Viallefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Catchpole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Morgan B.J.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 27, pp.561-572</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter Redundancy in Multistate Capture-Recapture Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biometrical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 45 (6), pp.704-722. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bimj.200390043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-event CMR analysis reveals the influence of the natal colony for age-specific movement patterns of the Yellow-legged gull (Larus michahellis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Souc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vittecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Mccoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURING 2023 Analytical Meeting &amp; Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EURING, Apr 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating variability from capture-recapture data using the SAEM algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Isec (International Statistical Ecology Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling seed bank effects from spatial dispersal effects in plant metapopulation dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Manna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fréville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Cheptou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint annual meeting British Ecological Society and Société Française d’Ecologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juvenile movements in the Yellow-legged Gull (Larus michahellis) in relation to the natal colony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Souc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vittecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Mccoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Seabird Group Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juvenile movements in the Yellow-legged Gull (Larus michahellis) in relation to the natal colony.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Souc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vittecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Mccoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference Movement ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lucca (Barga), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juvenile movements in the Yellow-legged Gull (Larus michahellis) in relation to the natal colony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Souc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vittecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Mccoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Marine Connectivity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juvenile movements in the Yellow-legged Gull (Larus michahellis) in relation to the natal colony &amp; its epidemiological importance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Souc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vittecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Mccoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd World Seabird Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Online, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comportement explique la démographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Béchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud, Nicolas and Jouve, Bertrand and Müller, Jean-Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes complexes: de la biologie aux territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agropolis International, pp.34, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de mélange en capture-recapture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cubaynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Reboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droesbeke; Jean-Jacques and Saporta; Gilbert and Thomas-Agnan; Christine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles à variables latentes et modèles de mélange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, Technip, pp.265-272, 2013, 9782710809593</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Program E-Surge: A Software Application for Fitting Multievent Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling Demographic Processes In Marked Populations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.845-865, 2009, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-78151-8_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Declining juvenile survival of Adélie penguins in Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Barracho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Bardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Houstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Winterl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yellow fever outbreak temporarily changes dispersal patterns in an endangered primate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Ponchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Ruiz-Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in social cohesion in a long-lived species under a perturbation regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meritxell Genovart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Bertolero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Oro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Matrix-Free Preconditioner Applied to CFD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2605, INRIA. 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accéleration de l'algorithme de Newton-GMRES pour les équations de Navier-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-2287, INRIA. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some convergence results for the Newton-GMRES algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Erhel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2065, INRIA. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling state uncertainty with photo series data for the estimation of breeding success in a cliff-nesting seabird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erlend Lorentzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Steen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ornithology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 152 (S2), pp.477-483, 2011, </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10336-011-0723-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneity in detection probability along the breeding season in Black-legged Kittiwakes: implications for sampling design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Staszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Mccoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ornithology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 152 (S2), pp.371-380, 2010, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10336-010-0542-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-SURGE: new software specifically designed for multistate capture-recapture models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Reboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27 (1), Museu de Ciències Naturals de Barcelona, pp.207-215, 2004, </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32800/abc.2004.27.0207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId421"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rémi Choquet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">remi-choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0434-9085</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">184572541</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">315255700</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (81)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of virulence in emerging epidemics: from theory to experimental evolution and back</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wakinyan Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Blanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Choisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berngruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (1), pp.veae069. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ve/veae069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RHDV2 outbreak reduces survival and juvenile recruitment, causing European rabbit population collapse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Letty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Holé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (9), pp.e70003. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecs2.70003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic evolution of SARS-CoV-2: a statistical inference approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wakinyan Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 77 (10), pp.2213-2223. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/evolut/qpad133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal dynamics of antibody level against Lyme disease bacteria in roe deer: tale of a sentinel?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Gamble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (8), pp.e10414. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.10414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly pathogenic avian influenza affects vultures’ movements and breeding output</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Le Gall-Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Straughan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (17), pp.3766-3774.e1-e3. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2023.07.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natal colony influences age-specific movement patterns of the Yellow-legged gull (Larus michahellis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Souc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sadoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vittecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (1), pp.11. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40462-023-00375-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are behaviour and stress‐related phenotypes in urban birds adaptive?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Caizergues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Charmantier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 91 (8), pp.1627-1641. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2656.13740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi‐event capture–recapture models estimate the diagnostic performance of serological tests for myxoma and rabbit haemorrhagic disease viruses in the absence of reference samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Bárcena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Abrantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (5), pp.E3024-E3035. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.14657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing wintering grounds does not synchronize annual survival in a high Arctic seabird, the little auk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Merkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Strøm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Steen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, SEA, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps13400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The trap of hidden processes: Why ‘quick & dirty’ methods to estimate mortality are not always good. A comment to De Pascalis et al. (2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tavecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rotger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Oro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 256, pp.109057. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2021.109057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Invasive Molecular Survey of Sarcoptic Mange in Wildlife: Diagnostic Performance in Wolf Faecal Samples Evaluated by Multi-Event Capture–Recapture Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julieta Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónia Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Rio-Maior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Álvares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (2), pp.243. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pathogens10020243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Functional Dispersal in a Nest Ectoparasite and Its Eco-Epidemiological Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Rataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vittecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2020.570157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decrease in social cohesion in a colonial seabird under a perturbation regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meritxell Genovart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Bertolero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Oro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (18720), </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-75259-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arctic climate change and pollution impact little auk foraging and fitness across a decade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Amélineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grémillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Harding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Walkusz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-38042-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating functional dispersal and its eco-epidemiological implications in a nest ectoparasite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Rataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vittecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Zenodo 2573076 (ver3), </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.2573075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02859934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex‐specific effects of fisheries and climate on the demography of sexually dimorphic seabirds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimas Gianuca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen C Votier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew G Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard B Sherley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 88 (9), pp.1366-1378. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2656.13009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of past and present harvest management in a declining flyway population of common eiders Somateria mollissima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rune S. Tjørnløv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kjaer Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morten Frederiksen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (22), pp.12515-12530. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.5707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281252v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of long-term behavioural studies in the wild: the blue petrel, Halobaena caerulea, case at Kerguelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Bonadonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 151, pp.53-65. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2019.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markov‐modulated Poisson processes as a new framework for analysing capture–recapture data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (4), pp.929-935. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.12961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haemosporidian infection and co-infection affect host survival and reproduction in wild populations of great tits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pigeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.-S. Cozzarolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Strehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48 (14), pp.1079-1087. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpara.2018.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping and explaining wolf recolonization in France using dynamic occupancy models and opportunistic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Louvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marboutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cubaynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (4), pp.647-660. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.02874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general method for estimating seed dormancy and colonisation in annual plants from the observation of existing flora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Pluntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (9), pp.1311-1318. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.13097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dermal mycobacteriosis and warming sea surface temperatures are associated with elevated mortality of striped bass in Chesapeake Bay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya L. Groner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Hoenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang K. Vogelbein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (18), pp.9384-9397. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.4462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival estimates strongly depend on capture-recapture designs in a disturbed environment inducing dispersal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Ponchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tornos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Mccoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torkild Tveraa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (12), pp.2055-2066. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.03334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R2ucare: An R package to perform goodness-of-fit tests for capture-recapture models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (7), pp.1749-1754. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.13014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using temporary emigration to inform movement behaviour of cave-dwelling invertebrates: a case study of a cave harvestman species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca I Băncilă</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Plăiaşu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43 (5), pp.551 - 559. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/een.12645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of disease on the survival of three commercially fished species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Hoenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya L. Groner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew W. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang K. Vogelbein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David M. Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (7), pp.2116-2127. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eap.1595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient state estimation using continuous-time processes applied to opportunistic capture-recapture data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edem Awuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Besnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 361, pp.157-163. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2017.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in methods for estimating stopover duration for migratory species using capture-recapture data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Besnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (5), pp.1594-1604. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eap.1551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the role of seed bank and dispersal in plant metapopulation dynamics using patch occupancy surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Manna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fréville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 98 (10), pp.2662-2672. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecy.1960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of reduced individual heterogeneity in adult survival of long-lived species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bonenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Charmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 70 (12), pp.2909-2914. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evo.13098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do age-specific survival patterns of wild boar fit current evolutionary theories of senescence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Gamelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Focardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bonenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68 (12), pp.3636-3643. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evo.12519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for studying cause-specific senescence in the wild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David N Koons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Gamelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise M Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert F Rockwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (9), pp.924 - 933. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210x.12239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does your species have memory? Analyzing capture-recapture data with memory models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana J. Cole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Byron J. T. Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel S. Mccrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (11), pp.2124-2133. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.1037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitting occupancy models with E-SURGE: Hidden Markov modelling of presence-absence data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul F. Doherty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (6), pp.592-597. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.12191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Osprey reintroduction in Central Italy: dispersal, survival and first breeding data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Monti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Dominici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giampiero Sammuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bird Study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (4), pp.465-473. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00063657.2014.961405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying links between vital rates and environment: a toolbox for the applied ecologist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morten Frederiksen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 51 (1), pp.71-81. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.12172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of hidden hybrid Markov/semi-Markov models: from stopover duration to breeding success dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guédon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (6), pp.817 - 826. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical ecology comes of age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen T. Buckland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Byron J.T. Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (20140698), </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2014.0698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating demographic parameters from capture-recapture data with dependence among individuals within clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Sanz-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Nogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (5), pp.474-482. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.12030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hierarchical distance sampling approach to estimating mortality rates from opportunistic carcass surveillance data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Bellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne Getz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (4), pp.361-369. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210x.12021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring seed bank from hidden Markov models: new insights into metapopulation dynamics in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fréville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 101 (6), pp.1572-1580. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.12141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multievent approach to estimating pair fidelity and heterogeneity in state transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Culina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lachish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.C. Sheldon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (13), pp.4326-4338. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating stop over duration in the presence of trap-effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 250, pp.111-118. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2012.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple Estimation and Test Procedures in Capture-Mark-Recapture Mixed Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 68 (2), pp.494-503. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1541-0420.2011.01681.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial heterogeneity in mortality and its impact on the population dynamics of Eurasian woodcocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 54 (2), pp.305-312. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10144-012-0309-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure of black‐legged kittiwakes to Lyme disease spirochetes: dynamics of the immune status of adult hosts and effects on their survival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Staszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Lobato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Carrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 81 (5), pp.986-995. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2656.2012.01979.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Forms and Fitness Cost of Senescence: Age-Specific Recapture, Survival, Reproduction, and Reproductive Value in a Wild Bird Population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bouwhuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Sheldon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Verhulst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Naturalist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 179 (1), pp.E15-E27. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/663194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding Experience Might Be a Major Determinant of Breeding Probability in Long-Lived Species: The Case of the Greater Flamingo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bechet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (12), pp.e51016. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0051016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655507v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards built-in capture-recapture mixed models in program E-SURGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wilson journal of ornithology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 152 (S2), pp.625-639. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10336-010-0613-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing the seasonal survival of resident and migratory oystercatchers: carry-over effects of habitat quality and weather conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Klaassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 121 (6), pp.862-873. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0706.2012.20326.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial heterogeneity in mortality and its impact on the population dynamics of Eurasian woodcocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 54, pp.305 - 312. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10144-012-0309-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carry-over effects of spring hunt and climate on recruitment to the natal colony in a migratory species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Juillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josée Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49 (6), pp.1237-1246. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2664.2012.02199.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating demographic parameters using hidden process dynamic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Population Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 82, pp.307 - 316. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tpb.2012.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling habitat dynamics accounting for possible misclassification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Veran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Kleiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Collazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Nichols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (7), pp.943-956. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-012-9746-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid symbolic-numerical method for determining model structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana J. Cole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 236 (2), pp.117-125. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mbs.2012.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capture-recapture population growth rate as a robust tool against detection heterogeneity for population management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Marescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cubaynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marboutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21, pp.2898 - 2907. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/10-2321.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-Markov model to assess reliably survival patterns from birth to death in free-ranging populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Viallefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gaanoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, pp.383-389. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.2041-210X.2011.00088.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Capture–Recapture Model with Double-Marking, Live and Dead Encounters, and Heterogeneity of Reporting Due to Auxiliary Mark Loss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Juillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural, Biological, and Environmental Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 16 (1), pp.88-104. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13253-010-0035-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capture-recapture models with heterogeneity to study survival senescence in the wild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capture-recapture models with heterogeneity to study survival senescence in the wild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 119 (3), pp.524 - 532. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-1706.2009.17882.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual heterogeneity in studies on marked animals using numerical integration: capture–recapture mixed models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 91 (4), pp.951-957. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/09-1903.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experience-dependent natal philopatry of breeding greater flamingos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özge Balkiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 79 (5), pp.1045-1056. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2656.2010.01721.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating Population Growth Rate From Capture–Recapture Data in Presence of Capture Heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio A Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Merritt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Crespin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural, Biological, and Environmental Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (2), pp.248-258. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13253-009-0008-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of Accounting for Detection Heterogeneity When Estimating Abundance: the Case of French Wolves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cubaynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (2), pp.621-626. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1523-1739.2009.01431.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing whether mortality is additive using marked animals: a Bayesian state–space modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Servanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Baubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 91 (7), pp.1916-1923. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/09-1931.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic generation of multistate capture‐recapture models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36 (1), pp.43-57. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cjs.5550360106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating survival and movements using both live and dead recoveries: a case study of oystercatchers confronted with habitat change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stein A Saether</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno J Ens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 46 (1), pp.144-153. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2664.2008.01592.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general framework for modeling memory in capture—Recapture data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural, Biological, and Environmental Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 14 (3), pp.338-355. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1198/jabes.2009.06108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U-CARE: Utilities for performing goodness of fit tests and manipulating CApture-REcapture data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Reboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (6), pp.1071-1074. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0587.2009.05968.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is heterogeneity of catchability in capture-recapture studies a mere sampling artifact or a biologically relevant feature of the population?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Crespin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merritt J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50 (3), pp.247-256. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10144-008-0090-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recruitment processes in long-lived species with delayed maturity: estimating key demographic parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jenouvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Tavecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 117, pp.620-628. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.0030-1299.2008.16394.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of sex-specific survival with imperfect clues about sex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lory Maurin-Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meritxell Genovart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 36 (1), pp.29-42. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/CJS.5550360105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STATE-SPACE MODELLING OF DATA ON MARKED INDIVIDUALS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Doris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 206 (3-4), pp.431-438. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2007.03.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larch- and pine-feeding host races of the larch bud moth (Zeiraphera diniana) have cyclic and synchronous population fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Baltensweiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 115 (2), pp.299-307. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.2006.0030-1299.15010.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating clutch frequency in the sea turtle Dermochelys coriacea using stopover duration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Girondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Caroline Prévot-Julliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 317, pp.285-295. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps317285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larch- and pine-feeding host races of the larch bud moth ( Zeiraphera diniana) have cyclic and synchronous population fluctuations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baltensweiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 115 (2), p.299-307. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.2006.0030-1299.15010.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient profile-likelihood confidence intervals for capture-recapture models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lamor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Scofield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural, Biological, and Environmental Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 10 (2), pp.184-196. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1198/108571105X46462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade-off between current reproductive effort and delay to next reproduction in the leatherback sea turtle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Caroline Prevot-Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 145 (4), pp.564-574. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-005-0159-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for investigating parameter redundancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Viallefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Catchpole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Morgan B.J.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 27, pp.561-572</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter Redundancy in Multistate Capture-Recapture Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biometrical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 45 (6), pp.704-722. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bimj.200390043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-event CMR analysis reveals the influence of the natal colony for age-specific movement patterns of the Yellow-legged gull (Larus michahellis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Souc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vittecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Mccoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURING 2023 Analytical Meeting &amp; Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EURING, Apr 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling seed bank effects from spatial dispersal effects in plant metapopulation dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Manna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fréville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Cheptou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint annual meeting British Ecological Society and Société Française d’Ecologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating variability from capture-recapture data using the SAEM algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Isec (International Statistical Ecology Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juvenile movements in the Yellow-legged Gull (Larus michahellis) in relation to the natal colony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Souc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vittecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Mccoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Seabird Group Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juvenile movements in the Yellow-legged Gull (Larus michahellis) in relation to the natal colony.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Souc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vittecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Mccoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference Movement ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lucca (Barga), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juvenile movements in the Yellow-legged Gull (Larus michahellis) in relation to the natal colony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Souc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vittecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Mccoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Marine Connectivity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juvenile movements in the Yellow-legged Gull (Larus michahellis) in relation to the natal colony &amp; its epidemiological importance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Souc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vittecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Mccoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd World Seabird Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Online, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comportement explique la démographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Béchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud, Nicolas and Jouve, Bertrand and Müller, Jean-Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes complexes: de la biologie aux territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agropolis International, pp.34, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de mélange en capture-recapture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cubaynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Reboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droesbeke; Jean-Jacques and Saporta; Gilbert and Thomas-Agnan; Christine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles à variables latentes et modèles de mélange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, Technip, pp.265-272, 2013, 9782710809593</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Program E-Surge: A Software Application for Fitting Multievent Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling Demographic Processes In Marked Populations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.845-865, 2009, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-78151-8_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Declining juvenile survival of Adélie penguins in Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Barracho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Bardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Houstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Winterl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yellow fever outbreak temporarily changes dispersal patterns in an endangered primate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Ponchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Ruiz-Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in social cohesion in a long-lived species under a perturbation regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meritxell Genovart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Bertolero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Oro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Matrix-Free Preconditioner Applied to CFD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2605, INRIA. 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accéleration de l'algorithme de Newton-GMRES pour les équations de Navier-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-2287, INRIA. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some convergence results for the Newton-GMRES algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Erhel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2065, INRIA. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling state uncertainty with photo series data for the estimation of breeding success in a cliff-nesting seabird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erlend Lorentzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Steen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ornithology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 152 (S2), pp.477-483, 2011, </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10336-011-0723-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneity in detection probability along the breeding season in Black-legged Kittiwakes: implications for sampling design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Staszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Mccoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ornithology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 152 (S2), pp.371-380, 2010, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10336-010-0542-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-SURGE: new software specifically designed for multistate capture-recapture models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Reboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27 (1), Museu de Ciències Naturals de Barcelona, pp.207-215, 2004, </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32800/abc.2004.27.0207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId421"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="18516027"/>
+    <w:nsid w:val="C17178E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remi-choquet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0434-9085" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184572541" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/315255700" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798307v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wakinyan Benhamou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blanquart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Choisy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Berngruber" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Choquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veae069" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693238v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Letty" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chatelain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hol&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.70003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239260v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lion" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gandon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evolut/qpad133" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04187987v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ollivier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gamble" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bastien" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Combes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10414" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189620v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duriez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Sassi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Gall-Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Giraud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Straughan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2023.07.061" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123364v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Souc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sadoul" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blanchon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vittecoq" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40462-023-00375-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839900v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Pacheco" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lopes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan B&#225;rcena" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Blanco" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Abrantes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14657" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03821524v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Caizergues" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gr&#233;goire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Perret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13740" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367119v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tavecchia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Choquet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rotger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2021.109057" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017418v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Descamps" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Merkel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Str&#248;m" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Steen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13400" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839875v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Rousseau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nia Nakamura" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Rio-Maior" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco &#193;lvares" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10020243" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388412v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Rataud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Dupraz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Toty" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.570157" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020416v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Genovart" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Gimenez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Bertolero" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-75259-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02859934v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.2573075" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977919v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Am&#233;lineau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gr&#233;millet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Harding" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Walkusz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-38042-z" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161559v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimas Gianuca" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen C Votier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Pardo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew G Wood" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B Sherley" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13009" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281252v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rune S. Tj&#248;rnl&#248;v" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pradel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kjaer Christensen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Frederiksen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5707" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285159v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Berg&#232;s" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bonadonna" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2019.03.004" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265944v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Ponchon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tornos" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Mccoy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torkild Tveraa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.03334" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329897v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Lebreton" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13014" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536014v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pigeault" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-S. Cozzarolo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Strehler" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jenkins" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2018.06.007" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997206v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Louvrier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duchamp" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lauret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marboutin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cubaynes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.02874" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911555v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pluntz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Le Coz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peyrard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13097" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911547v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya L. Groner" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Hoenig" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang K. Vogelbein" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4462" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499394v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca I B&#259;ncil&#259;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Pl&#259;ia&#351;u" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.12645" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840537v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12961" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924171v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Manna" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;ville" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Cheptou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.1960" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601427v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gu&#233;rin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.1551" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625449v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garnier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edem Awuve" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2017.08.001" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911558v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew W. Smith" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Taylor" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.1595" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510958v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;ron" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaillard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbraud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonenfant" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13098" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911588v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12172" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840515v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Monti" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Dominici" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampiero Sammuri" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00063657.2014.961405" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911593v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Blanc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul F. Doherty" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12191" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515114v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Gamelon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Focardi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12519" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282076v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N Koons" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise M Aubry" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert F Rockwell" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.12239" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911589v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana J. Cole" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron J. T. Morgan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel S. Mccrea" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1037" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01084498v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud B&#233;chet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gu&#233;don" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.962" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123399v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen T. Buckland" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron J.T. Morgan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bertrand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2014.0698" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911603v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12141" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911601v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sanz-Aguilar" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Doligez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Nogu&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12030" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840506v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bellan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Getz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.12021" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911595v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Culina" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lachish" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Sheldon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.729" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00828839v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guillemain" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2012.11.002" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JN25TS6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502440v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ferrand" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gossmann" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10144-012-0309-6" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126293v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ens" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Klaassen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2012.20326.x" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CA0BDDA7F259C33D20FA9E4813355B6EAE9B245E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840295v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chambert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Staszewski" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Lobato" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carrie" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2656.2012.01979.x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126301v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Peron" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840261v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bouwhuis" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Sheldon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Verhulst" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/663194" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655507v2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bechet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051016" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515276v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-010-0613-x" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9148ZLVQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126297v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Juillet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gauthier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Lefebvre" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2012.02199.x" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840288v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Veran" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Kleiner" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Collazo" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Nichols" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-012-9746-z" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-982V4V9D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499089v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2012.02.001" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840263v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2012.02.002" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WM9G4G8S-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499365v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1541-0420.2011.01681.x" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3S472C6L-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126319v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Juillet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gauthier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-010-0035-5" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02299255v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Viallefont" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rouan" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gaanoun" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2041-210X.2011.00088.x" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126314v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Marescot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/10-2321.1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126326v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio A Lima" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Merritt" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crespin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-009-0008-8" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499369v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1523-1739.2009.01431.x" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4XV184RX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126322v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zge Balkiz" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Rouan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Germain" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2656.2010.01721.x" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126325v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Crochet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-1706.2009.17882.x" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840116v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/09-1903.1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502442v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. P&#233;ron" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662609v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Servanty" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baubet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brandt" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/09-1931.1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126329v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stein A Saether" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno J Ens" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2008.01592.x" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126332v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1198/jabes.2009.06108" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515210v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Reboulet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2009.05968.x" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840094v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjs.5550360106" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DH3S8BRG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323825v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jenouvrier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Tavecchia" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thibault" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0030-1299.2008.16394.x" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R0H8DF34-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126334v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Lima" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merritt J." TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10144-008-0090-8" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-34F79WHT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515267v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lory Maurin-Bernier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/CJS.5550360105" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515273v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Rossi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dehais" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Doris" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2007.03.040" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659142v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dormont" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Baltensweiler" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2006.0030-1299.15010.x" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/562244C3BC5B17B84F3A9AF1EA78C6E7697C5591/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126355v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rivalan" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Girondot" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Pr&#233;vot-Julliard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps317285" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061372v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baltensweiler" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126356v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamor" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Scofield" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fletcher" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1198/108571105X46462" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126363v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Prevot-Julliard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jacquemin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-005-0159-4" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZDWLG52G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427547v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gimenez" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Catchpole" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Morgan B.J." TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515251v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bimj.200390043" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CE890BDB5FF28EF1880481B946DB61838196B7BA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327055v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083859v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Delattre" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794217v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Manna" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pradel" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Cheptou" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327569v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327061v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327049v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327039v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911551v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911609v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Miquel" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927999v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-78151-8_39" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F76A334ACB13DC60D28C565FF70665E48311991/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791136v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Barracho" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bardon" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Houstin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Winterl" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784463v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Martins" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ruiz-Miranda" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162188v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074080v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074385v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074607v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Erhel" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840673v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erlend Lorentzen" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Steen" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-011-0723-0" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840663v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-010-0542-8" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4NXXHSN2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840551v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Reboulet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Lebreton" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32800/abc.2004.27.0207" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remi-choquet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0434-9085" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184572541" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/315255700" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798307v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wakinyan Benhamou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blanquart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Choisy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Berngruber" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Choquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veae069" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693238v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Letty" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chatelain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hol&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.70003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239260v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lion" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gandon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evolut/qpad133" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04187987v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ollivier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gamble" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bastien" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Combes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10414" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189620v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duriez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Sassi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Gall-Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Giraud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Straughan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2023.07.061" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123364v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Souc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sadoul" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blanchon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vittecoq" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40462-023-00375-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03821524v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Caizergues" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gr&#233;goire" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Perret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13740" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839900v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Pacheco" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lopes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan B&#225;rcena" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Blanco" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Abrantes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14657" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017418v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Descamps" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Merkel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Str&#248;m" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Steen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13400" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367119v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tavecchia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Choquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rotger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2021.109057" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839875v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Rousseau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nia Nakamura" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Rio-Maior" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco &#193;lvares" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10020243" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388412v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Rataud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Dupraz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Toty" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.570157" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020416v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Genovart" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Gimenez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Bertolero" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-75259-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977919v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Am&#233;lineau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gr&#233;millet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Harding" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Walkusz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-38042-z" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02859934v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.2573075" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161559v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimas Gianuca" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen C Votier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Pardo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew G Wood" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B Sherley" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13009" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281252v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rune S. Tj&#248;rnl&#248;v" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pradel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kjaer Christensen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Frederiksen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5707" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285159v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Berg&#232;s" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bonadonna" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2019.03.004" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840537v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12961" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536014v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pigeault" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-S. Cozzarolo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Strehler" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jenkins" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2018.06.007" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997206v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Louvrier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duchamp" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lauret" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marboutin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cubaynes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.02874" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911555v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pluntz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Le Coz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peyrard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13097" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911547v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya L. Groner" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Hoenig" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang K. Vogelbein" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4462" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265944v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Ponchon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tornos" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Mccoy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torkild Tveraa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.03334" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329897v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Lebreton" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13014" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499394v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca I B&#259;ncil&#259;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Pl&#259;ia&#351;u" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.12645" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911558v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew W. Smith" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Taylor" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.1595" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625449v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garnier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edem Awuve" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2017.08.001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601427v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gu&#233;rin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.1551" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924171v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Manna" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;ville" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Cheptou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.1960" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510958v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;ron" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaillard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbraud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonenfant" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13098" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515114v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Gamelon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Focardi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12519" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282076v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N Koons" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise M Aubry" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert F Rockwell" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.12239" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911589v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana J. Cole" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron J. T. Morgan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel S. Mccrea" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1037" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911593v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Blanc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul F. Doherty" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12191" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840515v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Monti" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Dominici" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampiero Sammuri" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00063657.2014.961405" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911588v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12172" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01084498v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud B&#233;chet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gu&#233;don" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.962" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123399v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen T. Buckland" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron J.T. Morgan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bertrand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2014.0698" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911601v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sanz-Aguilar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Doligez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Nogu&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12030" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840506v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bellan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Getz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.12021" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911603v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12141" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911595v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Culina" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lachish" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Sheldon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.729" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00828839v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guillemain" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2012.11.002" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JN25TS6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499365v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1541-0420.2011.01681.x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3S472C6L-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126301v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Peron" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ferrand" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gossmann" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10144-012-0309-6" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840295v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chambert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Staszewski" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Lobato" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carrie" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2656.2012.01979.x" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840261v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bouwhuis" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Sheldon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Verhulst" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/663194" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655507v2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bechet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051016" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515276v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-010-0613-x" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9148ZLVQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126293v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ens" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Klaassen" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2012.20326.x" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CA0BDDA7F259C33D20FA9E4813355B6EAE9B245E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502440v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126297v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Juillet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gauthier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Lefebvre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2012.02199.x" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499089v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2012.02.001" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840288v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Veran" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Kleiner" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Collazo" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Nichols" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-012-9746-z" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-982V4V9D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840263v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2012.02.002" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WM9G4G8S-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126314v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Marescot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/10-2321.1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02299255v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Viallefont" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rouan" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gaanoun" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2041-210X.2011.00088.x" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126319v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Juillet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gauthier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-010-0035-5" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502442v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. P&#233;ron" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Crochet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126325v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-1706.2009.17882.x" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840116v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/09-1903.1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126322v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zge Balkiz" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Rouan" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Germain" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2656.2010.01721.x" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126326v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio A Lima" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Merritt" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crespin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-009-0008-8" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499369v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1523-1739.2009.01431.x" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4XV184RX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662609v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Servanty" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baubet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brandt" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/09-1931.1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840094v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjs.5550360106" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DH3S8BRG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126329v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stein A Saether" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno J Ens" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2008.01592.x" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126332v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1198/jabes.2009.06108" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515210v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Reboulet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2009.05968.x" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126334v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Lima" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merritt J." TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10144-008-0090-8" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-34F79WHT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323825v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jenouvrier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Tavecchia" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thibault" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0030-1299.2008.16394.x" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R0H8DF34-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515267v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lory Maurin-Bernier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/CJS.5550360105" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515273v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Rossi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dehais" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Doris" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2007.03.040" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659142v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dormont" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Baltensweiler" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2006.0030-1299.15010.x" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/562244C3BC5B17B84F3A9AF1EA78C6E7697C5591/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126355v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rivalan" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Girondot" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Pr&#233;vot-Julliard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps317285" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061372v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baltensweiler" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126356v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamor" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Scofield" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fletcher" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1198/108571105X46462" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126363v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Prevot-Julliard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jacquemin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-005-0159-4" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZDWLG52G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427547v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gimenez" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Catchpole" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Morgan B.J." TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515251v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bimj.200390043" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CE890BDB5FF28EF1880481B946DB61838196B7BA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327055v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794217v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Manna" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pradel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Cheptou" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083859v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Delattre" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327569v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327061v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327049v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327039v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911551v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911609v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Miquel" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927999v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-78151-8_39" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F76A334ACB13DC60D28C565FF70665E48311991/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791136v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Barracho" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bardon" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Houstin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Winterl" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784463v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Martins" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ruiz-Miranda" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162188v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074080v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074385v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074607v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Erhel" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840673v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erlend Lorentzen" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Steen" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-011-0723-0" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840663v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-010-0542-8" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4NXXHSN2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840551v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Reboulet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Lebreton" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32800/abc.2004.27.0207" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>