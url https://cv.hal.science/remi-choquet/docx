--- v1 (2026-04-11)
+++ v2 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rémi Choquet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">remi-choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0434-9085</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">184572541</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">315255700</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (81)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of virulence in emerging epidemics: from theory to experimental evolution and back</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wakinyan Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Blanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Choisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berngruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (1), pp.veae069. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ve/veae069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RHDV2 outbreak reduces survival and juvenile recruitment, causing European rabbit population collapse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Letty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Holé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (9), pp.e70003. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecs2.70003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic evolution of SARS-CoV-2: a statistical inference approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wakinyan Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 77 (10), pp.2213-2223. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/evolut/qpad133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal dynamics of antibody level against Lyme disease bacteria in roe deer: tale of a sentinel?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Gamble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (8), pp.e10414. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.10414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly pathogenic avian influenza affects vultures’ movements and breeding output</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Le Gall-Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Straughan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (17), pp.3766-3774.e1-e3. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2023.07.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natal colony influences age-specific movement patterns of the Yellow-legged gull (Larus michahellis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Souc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sadoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vittecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (1), pp.11. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40462-023-00375-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are behaviour and stress‐related phenotypes in urban birds adaptive?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Caizergues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Charmantier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 91 (8), pp.1627-1641. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2656.13740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi‐event capture–recapture models estimate the diagnostic performance of serological tests for myxoma and rabbit haemorrhagic disease viruses in the absence of reference samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Bárcena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Abrantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (5), pp.E3024-E3035. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.14657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing wintering grounds does not synchronize annual survival in a high Arctic seabird, the little auk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Merkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Strøm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Steen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, SEA, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps13400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The trap of hidden processes: Why ‘quick & dirty’ methods to estimate mortality are not always good. A comment to De Pascalis et al. (2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tavecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rotger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Oro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 256, pp.109057. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2021.109057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Invasive Molecular Survey of Sarcoptic Mange in Wildlife: Diagnostic Performance in Wolf Faecal Samples Evaluated by Multi-Event Capture–Recapture Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julieta Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónia Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Rio-Maior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Álvares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (2), pp.243. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pathogens10020243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Functional Dispersal in a Nest Ectoparasite and Its Eco-Epidemiological Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Rataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vittecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2020.570157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decrease in social cohesion in a colonial seabird under a perturbation regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meritxell Genovart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Bertolero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Oro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (18720), </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-75259-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arctic climate change and pollution impact little auk foraging and fitness across a decade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Amélineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grémillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Harding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Walkusz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-38042-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating functional dispersal and its eco-epidemiological implications in a nest ectoparasite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Rataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vittecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Zenodo 2573076 (ver3), </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.2573075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02859934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex‐specific effects of fisheries and climate on the demography of sexually dimorphic seabirds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimas Gianuca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen C Votier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew G Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard B Sherley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 88 (9), pp.1366-1378. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2656.13009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of past and present harvest management in a declining flyway population of common eiders Somateria mollissima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rune S. Tjørnløv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kjaer Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morten Frederiksen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (22), pp.12515-12530. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.5707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281252v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of long-term behavioural studies in the wild: the blue petrel, Halobaena caerulea, case at Kerguelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Bonadonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 151, pp.53-65. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2019.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markov‐modulated Poisson processes as a new framework for analysing capture–recapture data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (4), pp.929-935. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.12961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haemosporidian infection and co-infection affect host survival and reproduction in wild populations of great tits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pigeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.-S. Cozzarolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Strehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48 (14), pp.1079-1087. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpara.2018.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping and explaining wolf recolonization in France using dynamic occupancy models and opportunistic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Louvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marboutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cubaynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (4), pp.647-660. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.02874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general method for estimating seed dormancy and colonisation in annual plants from the observation of existing flora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Pluntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (9), pp.1311-1318. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.13097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dermal mycobacteriosis and warming sea surface temperatures are associated with elevated mortality of striped bass in Chesapeake Bay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya L. Groner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Hoenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang K. Vogelbein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (18), pp.9384-9397. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.4462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival estimates strongly depend on capture-recapture designs in a disturbed environment inducing dispersal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Ponchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tornos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Mccoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torkild Tveraa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (12), pp.2055-2066. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.03334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R2ucare: An R package to perform goodness-of-fit tests for capture-recapture models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (7), pp.1749-1754. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.13014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using temporary emigration to inform movement behaviour of cave-dwelling invertebrates: a case study of a cave harvestman species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca I Băncilă</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Plăiaşu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43 (5), pp.551 - 559. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/een.12645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of disease on the survival of three commercially fished species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Hoenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya L. Groner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew W. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang K. Vogelbein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David M. Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (7), pp.2116-2127. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eap.1595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient state estimation using continuous-time processes applied to opportunistic capture-recapture data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edem Awuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Besnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 361, pp.157-163. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2017.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in methods for estimating stopover duration for migratory species using capture-recapture data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Besnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (5), pp.1594-1604. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eap.1551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the role of seed bank and dispersal in plant metapopulation dynamics using patch occupancy surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Manna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fréville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 98 (10), pp.2662-2672. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecy.1960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of reduced individual heterogeneity in adult survival of long-lived species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bonenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Charmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 70 (12), pp.2909-2914. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evo.13098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do age-specific survival patterns of wild boar fit current evolutionary theories of senescence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Gamelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Focardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bonenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68 (12), pp.3636-3643. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evo.12519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for studying cause-specific senescence in the wild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David N Koons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Gamelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise M Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert F Rockwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (9), pp.924 - 933. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210x.12239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does your species have memory? Analyzing capture-recapture data with memory models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana J. Cole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Byron J. T. Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel S. Mccrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (11), pp.2124-2133. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.1037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitting occupancy models with E-SURGE: Hidden Markov modelling of presence-absence data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul F. Doherty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (6), pp.592-597. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.12191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Osprey reintroduction in Central Italy: dispersal, survival and first breeding data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Monti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Dominici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giampiero Sammuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bird Study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (4), pp.465-473. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00063657.2014.961405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying links between vital rates and environment: a toolbox for the applied ecologist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morten Frederiksen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 51 (1), pp.71-81. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.12172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of hidden hybrid Markov/semi-Markov models: from stopover duration to breeding success dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guédon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (6), pp.817 - 826. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical ecology comes of age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen T. Buckland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Byron J.T. Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (20140698), </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2014.0698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating demographic parameters from capture-recapture data with dependence among individuals within clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Sanz-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Nogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (5), pp.474-482. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.12030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hierarchical distance sampling approach to estimating mortality rates from opportunistic carcass surveillance data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Bellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne Getz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (4), pp.361-369. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210x.12021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring seed bank from hidden Markov models: new insights into metapopulation dynamics in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fréville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 101 (6), pp.1572-1580. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.12141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multievent approach to estimating pair fidelity and heterogeneity in state transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Culina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lachish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.C. Sheldon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (13), pp.4326-4338. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating stop over duration in the presence of trap-effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 250, pp.111-118. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2012.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple Estimation and Test Procedures in Capture-Mark-Recapture Mixed Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 68 (2), pp.494-503. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1541-0420.2011.01681.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial heterogeneity in mortality and its impact on the population dynamics of Eurasian woodcocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 54 (2), pp.305-312. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10144-012-0309-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure of black‐legged kittiwakes to Lyme disease spirochetes: dynamics of the immune status of adult hosts and effects on their survival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Staszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Lobato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Carrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 81 (5), pp.986-995. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2656.2012.01979.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Forms and Fitness Cost of Senescence: Age-Specific Recapture, Survival, Reproduction, and Reproductive Value in a Wild Bird Population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bouwhuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Sheldon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Verhulst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Naturalist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 179 (1), pp.E15-E27. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/663194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding Experience Might Be a Major Determinant of Breeding Probability in Long-Lived Species: The Case of the Greater Flamingo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bechet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (12), pp.e51016. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0051016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655507v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards built-in capture-recapture mixed models in program E-SURGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wilson journal of ornithology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 152 (S2), pp.625-639. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10336-010-0613-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing the seasonal survival of resident and migratory oystercatchers: carry-over effects of habitat quality and weather conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Klaassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 121 (6), pp.862-873. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0706.2012.20326.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial heterogeneity in mortality and its impact on the population dynamics of Eurasian woodcocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 54, pp.305 - 312. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10144-012-0309-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carry-over effects of spring hunt and climate on recruitment to the natal colony in a migratory species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Juillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josée Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49 (6), pp.1237-1246. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2664.2012.02199.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating demographic parameters using hidden process dynamic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Population Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 82, pp.307 - 316. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tpb.2012.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling habitat dynamics accounting for possible misclassification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Veran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Kleiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Collazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Nichols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (7), pp.943-956. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-012-9746-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid symbolic-numerical method for determining model structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana J. Cole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 236 (2), pp.117-125. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mbs.2012.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capture-recapture population growth rate as a robust tool against detection heterogeneity for population management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Marescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cubaynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marboutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21, pp.2898 - 2907. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/10-2321.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-Markov model to assess reliably survival patterns from birth to death in free-ranging populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Viallefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gaanoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, pp.383-389. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.2041-210X.2011.00088.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Capture–Recapture Model with Double-Marking, Live and Dead Encounters, and Heterogeneity of Reporting Due to Auxiliary Mark Loss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Juillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural, Biological, and Environmental Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 16 (1), pp.88-104. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13253-010-0035-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capture-recapture models with heterogeneity to study survival senescence in the wild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capture-recapture models with heterogeneity to study survival senescence in the wild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 119 (3), pp.524 - 532. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-1706.2009.17882.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual heterogeneity in studies on marked animals using numerical integration: capture–recapture mixed models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 91 (4), pp.951-957. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/09-1903.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experience-dependent natal philopatry of breeding greater flamingos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özge Balkiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 79 (5), pp.1045-1056. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2656.2010.01721.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating Population Growth Rate From Capture–Recapture Data in Presence of Capture Heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio A Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Merritt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Crespin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural, Biological, and Environmental Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (2), pp.248-258. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13253-009-0008-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of Accounting for Detection Heterogeneity When Estimating Abundance: the Case of French Wolves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cubaynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (2), pp.621-626. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1523-1739.2009.01431.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing whether mortality is additive using marked animals: a Bayesian state–space modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Servanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Baubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 91 (7), pp.1916-1923. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/09-1931.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic generation of multistate capture‐recapture models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36 (1), pp.43-57. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cjs.5550360106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating survival and movements using both live and dead recoveries: a case study of oystercatchers confronted with habitat change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stein A Saether</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno J Ens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 46 (1), pp.144-153. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2664.2008.01592.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general framework for modeling memory in capture—Recapture data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural, Biological, and Environmental Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 14 (3), pp.338-355. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1198/jabes.2009.06108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U-CARE: Utilities for performing goodness of fit tests and manipulating CApture-REcapture data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Reboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (6), pp.1071-1074. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0587.2009.05968.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is heterogeneity of catchability in capture-recapture studies a mere sampling artifact or a biologically relevant feature of the population?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Crespin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merritt J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50 (3), pp.247-256. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10144-008-0090-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recruitment processes in long-lived species with delayed maturity: estimating key demographic parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jenouvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Tavecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 117, pp.620-628. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.0030-1299.2008.16394.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of sex-specific survival with imperfect clues about sex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lory Maurin-Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meritxell Genovart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 36 (1), pp.29-42. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/CJS.5550360105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STATE-SPACE MODELLING OF DATA ON MARKED INDIVIDUALS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Doris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 206 (3-4), pp.431-438. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2007.03.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larch- and pine-feeding host races of the larch bud moth (Zeiraphera diniana) have cyclic and synchronous population fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Baltensweiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 115 (2), pp.299-307. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.2006.0030-1299.15010.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating clutch frequency in the sea turtle Dermochelys coriacea using stopover duration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Girondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Caroline Prévot-Julliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 317, pp.285-295. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps317285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larch- and pine-feeding host races of the larch bud moth ( Zeiraphera diniana) have cyclic and synchronous population fluctuations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baltensweiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 115 (2), p.299-307. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.2006.0030-1299.15010.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient profile-likelihood confidence intervals for capture-recapture models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lamor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Scofield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural, Biological, and Environmental Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 10 (2), pp.184-196. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1198/108571105X46462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade-off between current reproductive effort and delay to next reproduction in the leatherback sea turtle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Caroline Prevot-Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 145 (4), pp.564-574. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-005-0159-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for investigating parameter redundancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Viallefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Catchpole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Morgan B.J.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 27, pp.561-572</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter Redundancy in Multistate Capture-Recapture Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biometrical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 45 (6), pp.704-722. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bimj.200390043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-event CMR analysis reveals the influence of the natal colony for age-specific movement patterns of the Yellow-legged gull (Larus michahellis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Souc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vittecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Mccoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURING 2023 Analytical Meeting &amp; Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EURING, Apr 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling seed bank effects from spatial dispersal effects in plant metapopulation dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Manna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fréville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Cheptou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint annual meeting British Ecological Society and Société Française d’Ecologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating variability from capture-recapture data using the SAEM algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Isec (International Statistical Ecology Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juvenile movements in the Yellow-legged Gull (Larus michahellis) in relation to the natal colony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Souc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vittecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Mccoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Seabird Group Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juvenile movements in the Yellow-legged Gull (Larus michahellis) in relation to the natal colony.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Souc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vittecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Mccoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference Movement ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lucca (Barga), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juvenile movements in the Yellow-legged Gull (Larus michahellis) in relation to the natal colony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Souc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vittecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Mccoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Marine Connectivity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juvenile movements in the Yellow-legged Gull (Larus michahellis) in relation to the natal colony &amp; its epidemiological importance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Souc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vittecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Mccoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd World Seabird Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Online, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comportement explique la démographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Béchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud, Nicolas and Jouve, Bertrand and Müller, Jean-Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes complexes: de la biologie aux territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agropolis International, pp.34, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de mélange en capture-recapture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cubaynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Reboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droesbeke; Jean-Jacques and Saporta; Gilbert and Thomas-Agnan; Christine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles à variables latentes et modèles de mélange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, Technip, pp.265-272, 2013, 9782710809593</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Program E-Surge: A Software Application for Fitting Multievent Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling Demographic Processes In Marked Populations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.845-865, 2009, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-78151-8_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Declining juvenile survival of Adélie penguins in Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Barracho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Bardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Houstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Winterl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yellow fever outbreak temporarily changes dispersal patterns in an endangered primate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Ponchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Ruiz-Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in social cohesion in a long-lived species under a perturbation regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meritxell Genovart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Bertolero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Oro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Matrix-Free Preconditioner Applied to CFD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2605, INRIA. 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accéleration de l'algorithme de Newton-GMRES pour les équations de Navier-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-2287, INRIA. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some convergence results for the Newton-GMRES algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Erhel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2065, INRIA. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling state uncertainty with photo series data for the estimation of breeding success in a cliff-nesting seabird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erlend Lorentzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Steen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ornithology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 152 (S2), pp.477-483, 2011, </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10336-011-0723-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneity in detection probability along the breeding season in Black-legged Kittiwakes: implications for sampling design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Staszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Mccoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ornithology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 152 (S2), pp.371-380, 2010, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10336-010-0542-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-SURGE: new software specifically designed for multistate capture-recapture models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Reboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27 (1), Museu de Ciències Naturals de Barcelona, pp.207-215, 2004, </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32800/abc.2004.27.0207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId421"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rémi Choquet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">remi-choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0434-9085</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">184572541</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">315255700</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (82)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yellow fever outbreak temporarily changes dispersal patterns in an endangered primate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Ponchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia F Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Ruiz‐miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2656.70250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05594690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of virulence in emerging epidemics: from theory to experimental evolution and back</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wakinyan Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Blanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Choisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berngruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (1), pp.veae069. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ve/veae069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RHDV2 outbreak reduces survival and juvenile recruitment, causing European rabbit population collapse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Letty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Holé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (9), pp.e70003. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecs2.70003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic evolution of SARS-CoV-2: a statistical inference approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wakinyan Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 77 (10), pp.2213-2223. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/evolut/qpad133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal dynamics of antibody level against Lyme disease bacteria in roe deer: tale of a sentinel?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Gamble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (8), pp.e10414. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.10414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly pathogenic avian influenza affects vultures’ movements and breeding output</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Le Gall-Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Straughan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (17), pp.3766-3774.e1-e3. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2023.07.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natal colony influences age-specific movement patterns of the Yellow-legged gull (Larus michahellis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Souc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sadoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vittecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (1), pp.11. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40462-023-00375-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi‐event capture–recapture models estimate the diagnostic performance of serological tests for myxoma and rabbit haemorrhagic disease viruses in the absence of reference samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Bárcena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Abrantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (5), pp.E3024-E3035. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.14657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are behaviour and stress‐related phenotypes in urban birds adaptive?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Caizergues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Charmantier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 91 (8), pp.1627-1641. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2656.13740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The trap of hidden processes: Why ‘quick & dirty’ methods to estimate mortality are not always good. A comment to De Pascalis et al. (2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tavecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rotger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Oro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 256, pp.109057. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2021.109057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing wintering grounds does not synchronize annual survival in a high Arctic seabird, the little auk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Merkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Strøm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Steen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, SEA, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps13400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Invasive Molecular Survey of Sarcoptic Mange in Wildlife: Diagnostic Performance in Wolf Faecal Samples Evaluated by Multi-Event Capture–Recapture Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julieta Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónia Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Rio-Maior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Álvares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (2), pp.243. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pathogens10020243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Functional Dispersal in a Nest Ectoparasite and Its Eco-Epidemiological Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Rataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vittecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2020.570157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decrease in social cohesion in a colonial seabird under a perturbation regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meritxell Genovart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Bertolero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Oro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (18720), </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-75259-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arctic climate change and pollution impact little auk foraging and fitness across a decade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Amélineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grémillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Harding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Walkusz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-38042-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating functional dispersal and its eco-epidemiological implications in a nest ectoparasite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Rataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vittecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Zenodo 2573076 (ver3), </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.2573075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02859934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex‐specific effects of fisheries and climate on the demography of sexually dimorphic seabirds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimas Gianuca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen C Votier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew G Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard B Sherley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 88 (9), pp.1366-1378. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2656.13009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of past and present harvest management in a declining flyway population of common eiders Somateria mollissima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rune S. Tjørnløv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kjaer Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morten Frederiksen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (22), pp.12515-12530. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.5707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281252v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of long-term behavioural studies in the wild: the blue petrel, Halobaena caerulea, case at Kerguelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Bonadonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 151, pp.53-65. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2019.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haemosporidian infection and co-infection affect host survival and reproduction in wild populations of great tits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pigeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.-S. Cozzarolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Strehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48 (14), pp.1079-1087. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpara.2018.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival estimates strongly depend on capture-recapture designs in a disturbed environment inducing dispersal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Ponchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tornos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Mccoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torkild Tveraa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (12), pp.2055-2066. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.03334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R2ucare: An R package to perform goodness-of-fit tests for capture-recapture models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (7), pp.1749-1754. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.13014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general method for estimating seed dormancy and colonisation in annual plants from the observation of existing flora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Pluntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (9), pp.1311-1318. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.13097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dermal mycobacteriosis and warming sea surface temperatures are associated with elevated mortality of striped bass in Chesapeake Bay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya L. Groner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Hoenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang K. Vogelbein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (18), pp.9384-9397. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.4462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping and explaining wolf recolonization in France using dynamic occupancy models and opportunistic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Louvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marboutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cubaynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (4), pp.647-660. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.02874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using temporary emigration to inform movement behaviour of cave-dwelling invertebrates: a case study of a cave harvestman species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca I Băncilă</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Plăiaşu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43 (5), pp.551 - 559. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/een.12645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markov‐modulated Poisson processes as a new framework for analysing capture–recapture data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (4), pp.929-935. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.12961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient state estimation using continuous-time processes applied to opportunistic capture-recapture data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edem Awuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Besnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 361, pp.157-163. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2017.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in methods for estimating stopover duration for migratory species using capture-recapture data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Besnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (5), pp.1594-1604. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eap.1551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the role of seed bank and dispersal in plant metapopulation dynamics using patch occupancy surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Manna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fréville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 98 (10), pp.2662-2672. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecy.1960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of disease on the survival of three commercially fished species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Hoenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya L. Groner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew W. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang K. Vogelbein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David M. Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (7), pp.2116-2127. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eap.1595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of reduced individual heterogeneity in adult survival of long-lived species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bonenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Charmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 70 (12), pp.2909-2914. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evo.13098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Osprey reintroduction in Central Italy: dispersal, survival and first breeding data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Monti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Dominici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giampiero Sammuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bird Study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (4), pp.465-473. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00063657.2014.961405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying links between vital rates and environment: a toolbox for the applied ecologist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morten Frederiksen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 51 (1), pp.71-81. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.12172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitting occupancy models with E-SURGE: Hidden Markov modelling of presence-absence data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul F. Doherty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (6), pp.592-597. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.12191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for studying cause-specific senescence in the wild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David N Koons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Gamelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise M Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert F Rockwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (9), pp.924 - 933. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210x.12239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does your species have memory? Analyzing capture-recapture data with memory models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana J. Cole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Byron J. T. Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel S. Mccrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (11), pp.2124-2133. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.1037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do age-specific survival patterns of wild boar fit current evolutionary theories of senescence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Gamelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Focardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bonenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68 (12), pp.3636-3643. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evo.12519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of hidden hybrid Markov/semi-Markov models: from stopover duration to breeding success dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guédon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (6), pp.817 - 826. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical ecology comes of age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen T. Buckland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Byron J.T. Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (20140698), </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2014.0698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring seed bank from hidden Markov models: new insights into metapopulation dynamics in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fréville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 101 (6), pp.1572-1580. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.12141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating demographic parameters from capture-recapture data with dependence among individuals within clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Sanz-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Nogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (5), pp.474-482. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.12030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hierarchical distance sampling approach to estimating mortality rates from opportunistic carcass surveillance data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Bellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne Getz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (4), pp.361-369. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210x.12021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multievent approach to estimating pair fidelity and heterogeneity in state transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Culina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lachish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.C. Sheldon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (13), pp.4326-4338. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating stop over duration in the presence of trap-effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 250, pp.111-118. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2012.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial heterogeneity in mortality and its impact on the population dynamics of Eurasian woodcocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 54 (2), pp.305-312. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10144-012-0309-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure of black‐legged kittiwakes to Lyme disease spirochetes: dynamics of the immune status of adult hosts and effects on their survival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Staszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Lobato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Carrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 81 (5), pp.986-995. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2656.2012.01979.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial heterogeneity in mortality and its impact on the population dynamics of Eurasian woodcocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 54, pp.305 - 312. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10144-012-0309-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing the seasonal survival of resident and migratory oystercatchers: carry-over effects of habitat quality and weather conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Klaassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 121 (6), pp.862-873. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0706.2012.20326.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding Experience Might Be a Major Determinant of Breeding Probability in Long-Lived Species: The Case of the Greater Flamingo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bechet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (12), pp.e51016. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0051016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655507v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Forms and Fitness Cost of Senescence: Age-Specific Recapture, Survival, Reproduction, and Reproductive Value in a Wild Bird Population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bouwhuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Sheldon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Verhulst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Naturalist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 179 (1), pp.E15-E27. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/663194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards built-in capture-recapture mixed models in program E-SURGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wilson journal of ornithology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 152 (S2), pp.625-639. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10336-010-0613-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carry-over effects of spring hunt and climate on recruitment to the natal colony in a migratory species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Juillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josée Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49 (6), pp.1237-1246. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2664.2012.02199.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling habitat dynamics accounting for possible misclassification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Veran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Kleiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Collazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Nichols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (7), pp.943-956. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-012-9746-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating demographic parameters using hidden process dynamic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Population Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 82, pp.307 - 316. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tpb.2012.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid symbolic-numerical method for determining model structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana J. Cole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 236 (2), pp.117-125. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mbs.2012.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple Estimation and Test Procedures in Capture-Mark-Recapture Mixed Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 68 (2), pp.494-503. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1541-0420.2011.01681.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capture-recapture population growth rate as a robust tool against detection heterogeneity for population management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Marescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cubaynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marboutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21, pp.2898 - 2907. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/10-2321.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-Markov model to assess reliably survival patterns from birth to death in free-ranging populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Viallefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gaanoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, pp.383-389. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.2041-210X.2011.00088.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Capture–Recapture Model with Double-Marking, Live and Dead Encounters, and Heterogeneity of Reporting Due to Auxiliary Mark Loss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Juillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural, Biological, and Environmental Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 16 (1), pp.88-104. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13253-010-0035-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capture-recapture models with heterogeneity to study survival senescence in the wild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating Population Growth Rate From Capture–Recapture Data in Presence of Capture Heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio A Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Merritt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Crespin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural, Biological, and Environmental Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (2), pp.248-258. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13253-009-0008-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of Accounting for Detection Heterogeneity When Estimating Abundance: the Case of French Wolves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cubaynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (2), pp.621-626. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1523-1739.2009.01431.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capture-recapture models with heterogeneity to study survival senescence in the wild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 119 (3), pp.524 - 532. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-1706.2009.17882.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual heterogeneity in studies on marked animals using numerical integration: capture–recapture mixed models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 91 (4), pp.951-957. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/09-1903.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experience-dependent natal philopatry of breeding greater flamingos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özge Balkiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 79 (5), pp.1045-1056. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2656.2010.01721.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing whether mortality is additive using marked animals: a Bayesian state–space modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Servanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Baubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 91 (7), pp.1916-1923. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/09-1931.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating survival and movements using both live and dead recoveries: a case study of oystercatchers confronted with habitat change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stein A Saether</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno J Ens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 46 (1), pp.144-153. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2664.2008.01592.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general framework for modeling memory in capture—Recapture data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural, Biological, and Environmental Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 14 (3), pp.338-355. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1198/jabes.2009.06108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U-CARE: Utilities for performing goodness of fit tests and manipulating CApture-REcapture data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Reboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (6), pp.1071-1074. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0587.2009.05968.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic generation of multistate capture‐recapture models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36 (1), pp.43-57. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cjs.5550360106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recruitment processes in long-lived species with delayed maturity: estimating key demographic parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jenouvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Tavecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 117, pp.620-628. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.0030-1299.2008.16394.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is heterogeneity of catchability in capture-recapture studies a mere sampling artifact or a biologically relevant feature of the population?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Crespin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merritt J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50 (3), pp.247-256. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10144-008-0090-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of sex-specific survival with imperfect clues about sex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lory Maurin-Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meritxell Genovart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 36 (1), pp.29-42. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/CJS.5550360105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STATE-SPACE MODELLING OF DATA ON MARKED INDIVIDUALS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Doris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 206 (3-4), pp.431-438. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2007.03.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larch- and pine-feeding host races of the larch bud moth (Zeiraphera diniana) have cyclic and synchronous population fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Baltensweiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 115 (2), pp.299-307. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.2006.0030-1299.15010.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating clutch frequency in the sea turtle Dermochelys coriacea using stopover duration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Girondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Caroline Prévot-Julliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 317, pp.285-295. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps317285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larch- and pine-feeding host races of the larch bud moth ( Zeiraphera diniana) have cyclic and synchronous population fluctuations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baltensweiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 115 (2), p.299-307. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.2006.0030-1299.15010.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient profile-likelihood confidence intervals for capture-recapture models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lamor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Scofield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural, Biological, and Environmental Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 10 (2), pp.184-196. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1198/108571105X46462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade-off between current reproductive effort and delay to next reproduction in the leatherback sea turtle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Caroline Prevot-Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 145 (4), pp.564-574. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-005-0159-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for investigating parameter redundancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Viallefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Catchpole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Morgan B.J.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 27, pp.561-572</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter Redundancy in Multistate Capture-Recapture Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biometrical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 45 (6), pp.704-722. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bimj.200390043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-event CMR analysis reveals the influence of the natal colony for age-specific movement patterns of the Yellow-legged gull (Larus michahellis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Souc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vittecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Mccoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURING 2023 Analytical Meeting &amp; Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EURING, Apr 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating variability from capture-recapture data using the SAEM algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Isec (International Statistical Ecology Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling seed bank effects from spatial dispersal effects in plant metapopulation dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Manna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fréville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Cheptou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint annual meeting British Ecological Society and Société Française d’Ecologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juvenile movements in the Yellow-legged Gull (Larus michahellis) in relation to the natal colony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Souc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vittecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Mccoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Seabird Group Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juvenile movements in the Yellow-legged Gull (Larus michahellis) in relation to the natal colony.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Souc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vittecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Mccoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference Movement ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lucca (Barga), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juvenile movements in the Yellow-legged Gull (Larus michahellis) in relation to the natal colony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Souc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vittecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Mccoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Marine Connectivity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juvenile movements in the Yellow-legged Gull (Larus michahellis) in relation to the natal colony &amp; its epidemiological importance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Souc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vittecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Mccoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd World Seabird Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Online, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comportement explique la démographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Béchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud, Nicolas and Jouve, Bertrand and Müller, Jean-Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes complexes: de la biologie aux territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agropolis International, pp.34, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de mélange en capture-recapture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cubaynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Reboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droesbeke; Jean-Jacques and Saporta; Gilbert and Thomas-Agnan; Christine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles à variables latentes et modèles de mélange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, Technip, pp.265-272, 2013, 9782710809593</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Program E-Surge: A Software Application for Fitting Multievent Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling Demographic Processes In Marked Populations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.845-865, 2009, </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-78151-8_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Declining juvenile survival of Adélie penguins in Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Barracho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Bardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Houstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Winterl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yellow fever outbreak temporarily changes dispersal patterns in an endangered primate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Ponchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Ruiz-Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in social cohesion in a long-lived species under a perturbation regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meritxell Genovart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Bertolero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Oro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Matrix-Free Preconditioner Applied to CFD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2605, INRIA. 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accéleration de l'algorithme de Newton-GMRES pour les équations de Navier-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-2287, INRIA. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some convergence results for the Newton-GMRES algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Erhel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2065, INRIA. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling state uncertainty with photo series data for the estimation of breeding success in a cliff-nesting seabird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erlend Lorentzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Steen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ornithology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 152 (S2), pp.477-483, 2011, </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10336-011-0723-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneity in detection probability along the breeding season in Black-legged Kittiwakes: implications for sampling design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Staszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Mccoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ornithology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 152 (S2), pp.371-380, 2010, </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10336-010-0542-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-SURGE: new software specifically designed for multistate capture-recapture models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Reboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27 (1), Museu de Ciències Naturals de Barcelona, pp.207-215, 2004, </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32800/abc.2004.27.0207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId426"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C17178E8"/>
+    <w:nsid w:val="1C6B4A66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remi-choquet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0434-9085" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184572541" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/315255700" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798307v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wakinyan Benhamou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blanquart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Choisy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Berngruber" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Choquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veae069" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693238v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Letty" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chatelain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hol&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.70003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239260v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lion" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gandon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evolut/qpad133" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04187987v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ollivier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gamble" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bastien" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Combes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10414" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189620v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duriez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Sassi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Gall-Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Giraud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Straughan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2023.07.061" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123364v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Souc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sadoul" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blanchon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vittecoq" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40462-023-00375-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03821524v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Caizergues" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gr&#233;goire" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Perret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13740" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839900v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Pacheco" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lopes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan B&#225;rcena" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Blanco" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Abrantes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14657" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017418v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Descamps" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Merkel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Str&#248;m" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Steen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13400" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367119v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tavecchia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Choquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rotger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2021.109057" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839875v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Rousseau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nia Nakamura" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Rio-Maior" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco &#193;lvares" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10020243" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388412v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Rataud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Dupraz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Toty" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.570157" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020416v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Genovart" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Gimenez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Bertolero" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-75259-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977919v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Am&#233;lineau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gr&#233;millet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Harding" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Walkusz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-38042-z" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02859934v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.2573075" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161559v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimas Gianuca" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen C Votier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Pardo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew G Wood" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B Sherley" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13009" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281252v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rune S. Tj&#248;rnl&#248;v" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pradel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kjaer Christensen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Frederiksen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5707" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285159v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Berg&#232;s" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bonadonna" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2019.03.004" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840537v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12961" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536014v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pigeault" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-S. Cozzarolo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Strehler" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jenkins" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2018.06.007" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997206v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Louvrier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duchamp" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lauret" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marboutin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cubaynes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.02874" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911555v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pluntz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Le Coz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peyrard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13097" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911547v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya L. Groner" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Hoenig" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang K. Vogelbein" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4462" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265944v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Ponchon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tornos" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Mccoy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torkild Tveraa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.03334" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329897v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Lebreton" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13014" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499394v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca I B&#259;ncil&#259;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Pl&#259;ia&#351;u" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.12645" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911558v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew W. Smith" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Taylor" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.1595" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625449v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garnier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edem Awuve" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2017.08.001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601427v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gu&#233;rin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.1551" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924171v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Manna" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;ville" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Cheptou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.1960" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510958v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;ron" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaillard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbraud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonenfant" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13098" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515114v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Gamelon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Focardi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12519" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282076v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N Koons" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise M Aubry" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert F Rockwell" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.12239" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911589v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana J. Cole" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron J. T. Morgan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel S. Mccrea" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1037" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911593v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Blanc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul F. Doherty" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12191" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840515v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Monti" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Dominici" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampiero Sammuri" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00063657.2014.961405" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911588v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12172" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01084498v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud B&#233;chet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gu&#233;don" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.962" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123399v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen T. Buckland" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron J.T. Morgan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bertrand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2014.0698" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911601v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sanz-Aguilar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Doligez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Nogu&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12030" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840506v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bellan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Getz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.12021" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911603v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12141" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911595v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Culina" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lachish" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Sheldon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.729" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00828839v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guillemain" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2012.11.002" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JN25TS6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499365v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1541-0420.2011.01681.x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3S472C6L-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126301v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Peron" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ferrand" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gossmann" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10144-012-0309-6" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840295v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chambert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Staszewski" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Lobato" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carrie" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2656.2012.01979.x" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840261v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bouwhuis" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Sheldon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Verhulst" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/663194" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655507v2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bechet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051016" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515276v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-010-0613-x" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9148ZLVQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126293v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ens" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Klaassen" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2012.20326.x" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CA0BDDA7F259C33D20FA9E4813355B6EAE9B245E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502440v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126297v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Juillet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gauthier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Lefebvre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2012.02199.x" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499089v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2012.02.001" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840288v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Veran" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Kleiner" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Collazo" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Nichols" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-012-9746-z" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-982V4V9D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840263v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2012.02.002" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WM9G4G8S-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126314v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Marescot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/10-2321.1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02299255v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Viallefont" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rouan" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gaanoun" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2041-210X.2011.00088.x" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126319v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Juillet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gauthier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-010-0035-5" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502442v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. P&#233;ron" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Crochet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126325v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-1706.2009.17882.x" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840116v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/09-1903.1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126322v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zge Balkiz" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Rouan" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Germain" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2656.2010.01721.x" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126326v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio A Lima" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Merritt" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crespin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-009-0008-8" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499369v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1523-1739.2009.01431.x" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4XV184RX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662609v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Servanty" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baubet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brandt" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/09-1931.1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840094v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjs.5550360106" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DH3S8BRG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126329v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stein A Saether" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno J Ens" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2008.01592.x" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126332v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1198/jabes.2009.06108" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515210v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Reboulet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2009.05968.x" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126334v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Lima" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merritt J." TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10144-008-0090-8" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-34F79WHT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323825v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jenouvrier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Tavecchia" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thibault" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0030-1299.2008.16394.x" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R0H8DF34-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515267v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lory Maurin-Bernier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/CJS.5550360105" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515273v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Rossi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dehais" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Doris" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2007.03.040" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659142v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dormont" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Baltensweiler" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2006.0030-1299.15010.x" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/562244C3BC5B17B84F3A9AF1EA78C6E7697C5591/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126355v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rivalan" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Girondot" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Pr&#233;vot-Julliard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps317285" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061372v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baltensweiler" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126356v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamor" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Scofield" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fletcher" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1198/108571105X46462" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126363v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Prevot-Julliard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jacquemin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-005-0159-4" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZDWLG52G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427547v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gimenez" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Catchpole" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Morgan B.J." TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515251v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bimj.200390043" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CE890BDB5FF28EF1880481B946DB61838196B7BA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327055v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794217v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Manna" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pradel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Cheptou" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083859v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Delattre" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327569v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327061v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327049v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327039v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911551v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911609v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Miquel" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927999v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-78151-8_39" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F76A334ACB13DC60D28C565FF70665E48311991/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791136v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Barracho" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bardon" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Houstin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Winterl" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784463v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Martins" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ruiz-Miranda" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162188v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074080v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074385v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074607v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Erhel" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840673v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erlend Lorentzen" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Steen" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-011-0723-0" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840663v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-010-0542-8" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4NXXHSN2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840551v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Reboulet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Lebreton" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32800/abc.2004.27.0207" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remi-choquet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0434-9085" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184572541" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/315255700" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594690v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Ponchon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Choquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia F Martins" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ruiz&#8208;miranda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H Albert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.70250" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798307v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wakinyan Benhamou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blanquart" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Choisy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Berngruber" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veae069" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693238v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Letty" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chatelain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hol&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.70003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239260v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lion" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gandon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evolut/qpad133" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04187987v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ollivier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gamble" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bastien" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Combes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10414" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189620v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duriez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Sassi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Gall-Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Giraud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Straughan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2023.07.061" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123364v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Souc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sadoul" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blanchon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vittecoq" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40462-023-00375-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839900v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Pacheco" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lopes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan B&#225;rcena" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Blanco" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Abrantes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14657" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03821524v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Caizergues" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gr&#233;goire" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Perret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13740" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367119v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tavecchia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Choquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rotger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2021.109057" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017418v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Descamps" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Merkel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Str&#248;m" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Steen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13400" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839875v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Rousseau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nia Nakamura" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Rio-Maior" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco &#193;lvares" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10020243" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388412v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Rataud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Dupraz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Toty" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.570157" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020416v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Genovart" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Gimenez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Bertolero" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-75259-3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977919v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Am&#233;lineau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gr&#233;millet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Harding" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Walkusz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-38042-z" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02859934v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.2573075" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161559v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimas Gianuca" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen C Votier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Pardo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew G Wood" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B Sherley" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13009" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281252v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rune S. Tj&#248;rnl&#248;v" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pradel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kjaer Christensen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Frederiksen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5707" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285159v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Berg&#232;s" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bonadonna" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2019.03.004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536014v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pigeault" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-S. Cozzarolo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Strehler" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jenkins" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2018.06.007" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265944v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tornos" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Mccoy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torkild Tveraa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.03334" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329897v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Lebreton" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13014" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911555v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pluntz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Le Coz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peyrard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13097" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911547v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya L. Groner" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Hoenig" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang K. Vogelbein" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4462" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997206v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Louvrier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duchamp" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lauret" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marboutin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cubaynes" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.02874" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499394v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca I B&#259;ncil&#259;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Pl&#259;ia&#351;u" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.12645" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840537v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12961" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625449v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garnier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edem Awuve" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2017.08.001" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601427v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gu&#233;rin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.1551" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924171v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Manna" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;ville" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Cheptou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.1960" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911558v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew W. Smith" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Taylor" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.1595" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510958v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;ron" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaillard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbraud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonenfant" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13098" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840515v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Monti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Dominici" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampiero Sammuri" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00063657.2014.961405" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911588v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12172" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911593v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Blanc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul F. Doherty" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12191" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282076v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N Koons" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Gamelon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise M Aubry" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert F Rockwell" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.12239" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911589v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana J. Cole" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron J. T. Morgan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel S. Mccrea" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1037" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515114v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Focardi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12519" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01084498v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud B&#233;chet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gu&#233;don" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.962" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123399v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen T. Buckland" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron J.T. Morgan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bertrand" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2014.0698" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911603v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12141" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911601v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sanz-Aguilar" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Doligez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Nogu&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12030" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840506v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bellan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Getz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.12021" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911595v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Culina" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lachish" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Sheldon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.729" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00828839v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guillemain" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2012.11.002" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JN25TS6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126301v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Peron" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ferrand" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gossmann" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10144-012-0309-6" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840295v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chambert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Staszewski" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Lobato" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carrie" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2656.2012.01979.x" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502440v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126293v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ens" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Klaassen" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2012.20326.x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CA0BDDA7F259C33D20FA9E4813355B6EAE9B245E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655507v2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bechet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051016" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840261v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bouwhuis" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Sheldon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Verhulst" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/663194" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515276v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-010-0613-x" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9148ZLVQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126297v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Juillet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gauthier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Lefebvre" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2012.02199.x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840288v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Veran" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Kleiner" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Collazo" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Nichols" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-012-9746-z" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-982V4V9D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499089v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2012.02.001" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840263v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2012.02.002" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WM9G4G8S-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499365v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1541-0420.2011.01681.x" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3S472C6L-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126314v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Marescot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/10-2321.1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02299255v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Viallefont" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rouan" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gaanoun" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2041-210X.2011.00088.x" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126319v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Juillet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gauthier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-010-0035-5" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502442v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. P&#233;ron" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Crochet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126326v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio A Lima" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Merritt" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crespin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-009-0008-8" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499369v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1523-1739.2009.01431.x" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4XV184RX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126325v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-1706.2009.17882.x" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840116v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/09-1903.1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126322v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zge Balkiz" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Rouan" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Germain" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2656.2010.01721.x" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662609v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Servanty" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baubet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brandt" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/09-1931.1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126329v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stein A Saether" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno J Ens" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2008.01592.x" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126332v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1198/jabes.2009.06108" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515210v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Reboulet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2009.05968.x" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840094v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjs.5550360106" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DH3S8BRG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323825v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jenouvrier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Tavecchia" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thibault" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0030-1299.2008.16394.x" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R0H8DF34-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126334v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Lima" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merritt J." TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10144-008-0090-8" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-34F79WHT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515267v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lory Maurin-Bernier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/CJS.5550360105" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515273v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Rossi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dehais" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Doris" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2007.03.040" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659142v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dormont" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Baltensweiler" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2006.0030-1299.15010.x" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/562244C3BC5B17B84F3A9AF1EA78C6E7697C5591/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126355v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rivalan" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Girondot" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Pr&#233;vot-Julliard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps317285" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061372v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baltensweiler" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126356v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamor" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Scofield" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fletcher" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1198/108571105X46462" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126363v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Prevot-Julliard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jacquemin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-005-0159-4" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZDWLG52G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427547v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gimenez" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Catchpole" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Morgan B.J." TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515251v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bimj.200390043" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CE890BDB5FF28EF1880481B946DB61838196B7BA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327055v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083859v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Delattre" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794217v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Manna" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pradel" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Cheptou" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327569v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327061v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327049v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327039v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911551v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911609v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Miquel" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927999v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-78151-8_39" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F76A334ACB13DC60D28C565FF70665E48311991/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791136v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Barracho" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bardon" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Houstin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Winterl" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784463v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Martins" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ruiz-Miranda" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162188v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074080v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074385v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074607v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Erhel" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840673v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erlend Lorentzen" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Steen" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-011-0723-0" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840663v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-010-0542-8" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4NXXHSN2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840551v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Reboulet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Lebreton" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32800/abc.2004.27.0207" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>