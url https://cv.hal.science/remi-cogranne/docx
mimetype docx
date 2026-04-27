--- v0 (2026-03-19)
+++ v1 (2026-04-27)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:105.20547945205px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rémi Cogranne </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Scientific Publications by Rémi Cogranne, Ph.D.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">remi-cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4205-4694</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">168828960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive statistical model of nuclear rods temperature for the detection of total and instantaneous blockage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 442, pp.114243. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2025.114243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05420247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much is the Source Mismatch an Important Problem for Deepfake Detection ? *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Kuribayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Méreur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APSIPA Transactions on Signal and Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cover-source mismatch in steganalysis: systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Beneš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (1), pp.26. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13635-024-00171-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Characterization of Threats Targeting Low-Latency Services: The Case of L4S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Letourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Network and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (1), pp.19. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10922-022-09706-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate Side-Informed Gaussian Embedding Minimizing Statistical Detectability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Giboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, pp.1841 - 1854. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIFS.2022.3173184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Steganography in JPEG Images by Minimizing Performance of Optimal Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Giboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17, pp.1328 - 1343. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIFS.2021.3111713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detectability-based JPEG steganography modeling the processing pipeline: the noise-content trade-off</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Giboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16, pp.2202-2217. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIFS.2021.3050063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X‐ray microtomography reveals a lattice‐like network within aortic elastic lamellae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Ben Zemzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Genevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Wahart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Bodey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (10), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fj.202100323RR⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fully Automatic and Efficient Methodology for Peptide Activity Identification Using Their 3D Conformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzam Alwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beauseroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Grall-Maës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.92143 - 92156. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/access.2021.3091939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects and Solutions of Cover-Source Mismatch in Image Steganalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Giboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Borghys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing: Image Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 86, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.image.2020.115888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential detection of a total instantaneous blockage occurred in a single subassembly of a sodium-cooled fast reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Nikiforov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzi Harrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beauseroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Grall-Maës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 366, pp.110733. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2020.110733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling effective communication to support awareness in rescue operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐baptiste Pothin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contingencies and Crisis Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Knowledge, Semantics and AI for Risk and Crisis Management, 28 (3), pp.307-323. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1468-5973.12317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable Detection of Interest Flooding Attack in Real Deployment of Named Data Networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang-Long Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Mallouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (9), pp.2470-2489. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIFS.2019.2899247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Primary Quantization Steps in Double-Compressed JPEG Images Using a Statistical Model of Discrete Cosine Transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Hai Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.76203-76216. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2921324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Security Monitoring Plane for Named Data Networking Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang-Long Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Mallouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56 (11), pp.88-94. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mcom.2018.1701135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Stationary Process Monitoring for Change-Point Detection With Known Accuracy: Application to Wheels Coating Inspection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Tout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.6709-6721. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2018.2792838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical decision methods in the presence of linear nuisance parameters and despite imaging system heteroscedastic noise: Application to wheel surface inspection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Tout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 144, pp.430-443. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2017.10.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Botclouds at Large Scale: A Decentralized and Robust Detection Method for Multi-Tenant Virtualized Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nisrine Ghadban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badis Hammi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (1), pp.68-82. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tnsm.2017.2785628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimedia Security: Novel Steganography and Privacy Preserving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenxing Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Kwang Raymond Choo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinpeng Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security and communication networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2018/6390945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual camera device identification from JPEG images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Hai Thai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing: Image Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52, pp.74-86. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.image.2016.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JPEG Quantization Step Estimation and Its Applications to Digital Image Forensics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Hai Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Ngoc-Canh Doan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (1), pp.123-133. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tifs.2016.2604208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Content-Adaptive Steganography by Minimizing Statistical Detectability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahid Sedighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Fridrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (2), pp.221-234. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tifs.2015.2486744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camera model identification based on the generalized noise model in natural images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Hai Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48, pp.285-297. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2015.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized signal-dependent noise model and parameter estimation for natural images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Hai Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114, pp.164-170. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2015.02.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steganalysis of JSteg algorithm using hypothesis testing theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathel Zitzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 (2), </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13635-015-0019-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Extending the Ensemble Classifier for Steganalysis of Digital Images Using Hypothesis Testing Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Fridrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (12), pp.2627-2642. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tifs.2015.2470220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camera model identification based on DCT coefficient statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Hai Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40, pp.88-100. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2015.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical detection of data hidden in least significant bits of clipped images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Hai Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 98, pp.263-274. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2013.11.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camera Model Identification Based on the Heteroscedastic Noise Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Hai Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (1), pp.250-263. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2013.2290596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Model of Quantized DCT Coefficients: Application in the Steganalysis of Jsteg Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Hai Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (5), pp.1980-1993. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2014.2310126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A local adaptive model of natural images for almost optimal detection of hidden data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathel Zitzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Nikiforov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2014.01.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical detection of defects in radiographic images using an adaptive parametric model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 96, pp.173-189. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2013.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidden information detection using decision theory and quantized samples: Methodology, difficulties and results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathel Zitzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Nikiforov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fillatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2013.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Asymptotically Uniformly Most Powerful Test for LSB Matching Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (3), pp.464-476. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIFS.2013.2238232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of hypothesis testing theory for optimal detection of LSB matching data hiding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 93 (7), pp.1724-1737. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2013.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (84)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeted Pooled Latent-Space Steganalysis Applied to Generative Steganography, with a Fix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Levecque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Noirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Pevný</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Butora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2026 IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280548v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forensics Analysis of Residual Noise Texture in digital Images for Detection of Deepfake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Méreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Kuribayashi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2025 - 2025 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Hyderabad, India. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP49660.2025.10887712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05420270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appearance Defect Detection and Localisation using a Lightweight CNN-based Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Derouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM 11th International Conference on Computing and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Kyoto, Japan, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Original Method for Detection of a Known Anomaly: Application to the Detection of Sudden Coolant Blockage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM 10th International Conference on Multimedia Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Fukui, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FORENSICS ANALYSIS OF RESIDUAL NOISE TEXTURE IN DIGITAL IMAGES FOR DETECTION OF DEEPFAKE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Méreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Kuribayashi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Hyderabad, India, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MobileViT-based Detection of Anomaly in Measurements of Nuclear Power Plant Core Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on Advanced Machine Learning and Data Science (IEEE AMLDS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2025, Tokyo (Japan), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Review of Deep Learning Models for Deepfake Detection *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on Advanced Machine Learning and Data Science (IEEE AMLDS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2025, Tokyo (Japan), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance image-image pour la détection d'images générées par modèles de diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Autoencoder-Transformer Model for Detection of Attacks on Low Latency Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Letourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on Advanced Machine Learning and Data Science (AMLDS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2025, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple Detection of AI-Generated Images based on Noise Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Méreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Kuribayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Advanced Machine Learning and Data Science (AMLDS) 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Review of Deep-Learning Models for Deepfakes Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE 10th International Conference on Multimedia and Image Processing (ICMIP 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Okinawa, Japan, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MobileViT-based Detection of Anomaly in Temperature of Nuclear Power Plant Core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE 10th International Conference on Multimedia and Image Processing (ICMIP 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Okinawa, Japan, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoencoder-Based Model of Nuclear Power Plant Core Temperature for Blockage Event Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM 11th International Conference on Computing and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Kyoto, Japan, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple yet Accurate Autoadaptive Model of Network Traffic for Detection of Attacks on Low Latency Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Letourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Nghia Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM 10th International Conference on Multimedia Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Fukui, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Intrinsic Difficulty and Regret to Properties of Multivariate Gaussians in Image Steganalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th ACM Workshop on Information Hiding and Multimedia Security (ACM IH&amp;MMSEC'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Baiona, Spain. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3658664.3659643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571870v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detectability of Defects in the Presence of Linear Nuisance Parameters and Images Signal-Dependent Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Abu Dhabi, France. pp.1357-1363, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP51287.2024.10648199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Correlation as a Forensic Feature to Mitigate the Cover-Source Mismatch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th ACM Workshop on Information Hiding and Multimedia Security (ACM IH&amp;MMSEC'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Baiona, Spain. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3658664.3659638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571878v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Universal Detector for Synthesized Images by Estimating Generative AI Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryota Seo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Kuribayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akinobu Ura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Asia Pacific Signal and Information Processing Association Annual Summit and Conference (APSIPA ASC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Macau, China. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APSIPAASC63619.2025.10849267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Deepfakes a Game Changer in Digital Images Steganography Leveraging the Cover-Source-Mismatch?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Méreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 19th International Conference on Availability, Reliability and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vienne (AUT), Austria. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3664476.3670893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601453v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and Mitigation of the False Alarms of the Reverse JPEG Compatibility Attack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Butora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IH&amp;MMSec'23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Chicago, United States. pp.59-66, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3577163.3595092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098685v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNCOVER: Development of an efficient steganalysis framework for uncovering hidden data in digital media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaila Leask</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Borghys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Bruyninckx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Availability, Reliability and Security (ARES 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cover Source Mismatch Problem in Deep-Learning Steganalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Giboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borghys Dirk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 30th European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Belgrade, Serbia. pp.1032-1036, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO55093.2022.9909553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cover Source Mismatch Problem in Deep-Learning Steganalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Giboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Borghys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization Minimizing Statistical Detectability for Side-Informed JPEG Steganography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Giboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, New York, United States. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WIFS49906.2020.9360884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALASKA-2 : Challenging Academic Research on Steganalysis with Realistic Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Giboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, New York City (Virtual Conference), United States. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WIFS49906.2020.9360896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JPEG STEGANOGRAPHY WITH SIDE INFORMATION FROM THE PROCESSING PIPELINE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Giboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Barcelone, Spain. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9054486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steganography by Minimizing Statistical Detectability: The cases of JPEG and Color Images.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Giboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Information Hiding and MultiMedia Security (IH&amp;MMSec)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Denver, CO, United States. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3369412.3395075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection-channel-aware reverse JPEG compatibility for highly reliable steganalysis of JPEG Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Barcelone, Spain. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9054061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460091v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JPEG Steganography and Synchronization of DCT Coefficients for a Given Development Pipeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Taburet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadih Sawaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Workshop on Information Hiding and Multimedia Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Denver, United States. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3369412.3395074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553023v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Interactions in Rescue Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pothin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Systems, Man and Cybernetics (SMC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2019, Bari, Italy. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMC.2019.8913878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation Representation and Awareness for Rescue Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pothin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Information Systems for Crisis Response and Management (ISCRAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are we there yet?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Boroumand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Fridrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Burlingame, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ALASKA Steganalysis Challenge: A First Step Towards Steganalysis &amp;quot;Into The Wild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Giboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM IH&amp;MMSec (Information Hiding &amp; Multimedia Security)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3335203.3335726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de réduction de la sensibilité à la base d'apprentissage en stéganalyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Giboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Borghys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRETSI (Groupement de Recherche en Traitement du Signal et des Images)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a security monitoring plane for named data networking and its application against content poisoning attack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Long Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Mallouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOMS 2018 - 2018 IEEE/IFIP Network Operations and Management Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/noms.2018.8406246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Interpretation Support in Rescue Operations: Application for French Firefighters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pothin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE/ACS 15th International Conference on Computer Systems and Applications (AICCSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Aqaba, Jordan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steganalysis into the Wild: How to Define a Source?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Giboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS&amp;T Electronic Imaging, Media Watermarking, Security, and Forensics 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Burlingame, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685050v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient statistical methodology for peptide 3D structure clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzam Alwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beauseroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Grall-Maës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Debelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 4th Middle East Conference on Biomedical Engineering (MECBME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Tunis, Tunisia. pp.78-83, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECBME.2018.8402410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic vision system for wheel surface inspection and monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Tout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASNT Annual Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decentralized approach for adaptive workload estimation in virtualized environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nisrine Ghadban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IFIP/IEEE Symposium on Integrated Network and Service Management (IM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lisbon, Portugal. pp.1186-1194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wheels coating process monitoring in the presence of nuisance parameters using sequential change-point detection method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Tout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 25th European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Kos, Greece. pp.196-200, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO.2017.8081196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Content Poisoning in Named Data Networking: Comprehensive Characterization of real Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Tan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IFIP/IEEE International Symposium on Integrated Network Management (IM2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lisbon, Portugal. pp.72-80, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/INM.2017.7987266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical strategies for content-adaptive batch steganography and pooled steganalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahid Sedighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Fridrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, New Orleans, United States. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icassp.2017.7952531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and mitigation of emerging attacks in virtualized Named Data Networking (NDN) environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Ngoc Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Readiness of NDN for a Secure Deployment: The Case of Pending Interest Table</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Long Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Tan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ploix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFIP International Conference on Autonomous Infrastructure, Management and Security (AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Munich, Germany. pp.98-110, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-39814-3_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully automatic detection of anomalies on wheels surface using an adaptive accurate model and hypothesis testing theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Tout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 24th European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Budapest, Hungary. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/eusipco.2016.7760300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toss that BOSSbase, Alice!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahid Sedighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Fridrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS&amp;T intl symposium on Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Content-adaptive pentary steganography using the multivariate generalized Gaussian cover model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahid Sedighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Fridrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE/IS&amp;T ELECTRONIC IMAGING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, San Fransisco, United States. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2080272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimal statistical test for robust detection against interest flooding attacks in CCN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Tan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IFIP/IEEE International Symposium on Integrated Network Management (IM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Ottawa, Canada. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/inm.2015.7140299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is ensemble classifier needed for steganalysis in high-dimensional feature spaces?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahid Sedighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Fridrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Pevny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Workshop on Information Forensics and Security (WIFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/wifs.2015.7368597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of interest flooding attacks in Named Data Networking using hypothesis testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan Ngoc Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Workshop on Information Forensics and Security (WIFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Roma, Italy. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sequential method for online steganalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Workshop on Information Forensics and Security (WIFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/wifs.2015.7368596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source camera device identification based on raw images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Hai Thai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Quebec City, Canada. pp.3812-3816, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2015.7351518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of JSteg algorithm using hypothesis testing theory and a statistical model with nuisance parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathel Zitzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd ACM Information Hiding and Multimedia Security Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Salzburg, Austria. pp.3-13, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2600918.2600932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal detection of outguess using an accurate model of DCT coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Hai Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Workshop on Information Forensics and Security (WIFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Atlanta, United States. pp.179-184, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WIFS.2014.7084324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal detector for camera model identification based on an accurate model of DCT coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Hai Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE 16th International Workshop on Multimedia Signal Processing (MMSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Jakarta, Indonesia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMSP.2014.6958810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rich model for Steganalysis of color images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Goljan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Fridrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Workshop on Information Forensics and Security (WIFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Atlanta, United States. pp.185-190, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WIFS.2014.7084325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical detection of Jsteg steganography using hypothesis testing theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathel Zitzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France. pp.5517-5521, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2014.7026116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical model of the FLD ensemble classifier based on hypothesis testing theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Denemark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Fridrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Workshop on Information Forensics and Security (WIFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Atlanta, United States. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/wifs.2014.7084322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection-channel-aware rich model for Steganalysis of digital images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Denemark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahid Sedighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojtech Holub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Fridrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Workshop on Information Forensics and Security (WIFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Atlanta, United States. pp.48-53, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WIFS.2014.7084302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new tomography model for almost optimal detection of anomalies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 20th IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Melbourne, Australia. pp.1461-1465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steganalysis of Jsteg algorithm based on a novel statistical model of quantized DCT coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Hai Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 20th IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Melbourne, Australia. pp.4427-4431, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2013.6738912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving Steganography and Steganalysis from the Laboratory into the Real World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Ker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Böhme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Craver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM IH-MMSEC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Montpellier, France. pp.ACM 978-1-4503-2081-8/13/06</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Detection of LSB Matching Using Hypothesis Testing Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathel Zitzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Nikiforov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fillatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference, IH 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Berkeley, United States. pp.46-62, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-36373-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle méthode de détection de contours basée sur une régression locale de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Slysz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houman Borouchaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVième Colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image authentication by statistical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st European Signal Processing Conference (EUSIPCO 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotically optimal detection of LSB matching data hiding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Hai Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 20th IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Melbourne, Australia. pp.4437-4441, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2013.6738914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical detection of LSB matching in the presence of nuisance parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathel Zitzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Nikiforov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fillatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Signal Processing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Ann Arbor, United States. pp.912-915, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSP.2012.6319857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidden information detection based on quantized Laplacian distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathel Zitzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fillatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Nikiforov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference On Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Kyoto, Japan. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2012.6288248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camera model identification Based on hypothesis testing theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Hai Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Signal Processing Conference (EUSIPCO 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical detection of information hiding based on adjacent pixels difference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathel Zitzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Nikiforov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO-2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bucharest, Romania. pp.1737-1741</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical model of natural images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Hai Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 19th IEEE International Conference on Image Processing (ICIP 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Orlando, United States. pp.2525-2528, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2012.6467412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection Optimale à base de Laplacienne quantifiée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathel Zitzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Nikiforov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fillatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIième colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes statistiques de détection d'informations cachées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fillatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Nikiforov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Interdisciplinaire sur la sécurité Globale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypothesis testing by using quantized observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathel Zitzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Nikiforov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fillatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE Statistical Signal Processing Workshop (SSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nice, France. pp.501-504, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSP.2011.5967743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical decision by using quantized observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathel Zitzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fillatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Nikiforov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE International Symposium on Information Theory - ISIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, St. Petersburg, Russia. pp.1210-1214, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIT.2011.6033727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Decision Methods in Hidden Information Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathel Zitzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Nikiforov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fillatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference, IH 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.163-177, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-24178-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cover Image Model For Reliable Steganalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathel Zitzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fillatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Nikiforov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference, IH 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.163-177, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-24178-9_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection quasi-optimale d'informations cachées basée sur un modèle local non-linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathel Zitzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fillatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Nikiforov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIième colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection Optimale d'Information Cachées Indépendante du Contenu des Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fillatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathel Zitzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées codes et stéganographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Saint Cyr - Coëtquidan, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable detection of hidden information based on a non-linear local model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathel Zitzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fillatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Nikiforov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE Statistical Signal Processing Workshop (SSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nice, France. pp.493-496, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSP.2011.5967740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'Informations Cachées : la deuxième année</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fillatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Nikiforov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WISG'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des images naturelles pour la criminalistique numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fillatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathel Zitzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop 3SGS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'Informations Cachées : la première année</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fillatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Nikiforov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WISG'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IH&MMSec'19: Proceedings of the ACM Workshop on Information Hiding and Multimedia Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Verdoliva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACM, 2019, 978-1-4503-6821-6. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3335203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steganography: Embedding Data Into Multimedia Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Security 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 5, Wiley, pp.161-188, 2022, Online: 9781119901808 Print: 9781789450262. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119901808.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steganalysis: Detection of Hidden Data in Multimedia Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Security 1: Authentication and Data Hiding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, Chapter 8, 2022, Online ISBN: 9781119901808 Print ISBN: 9781789450262. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119901808.ch8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03815641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source-based Detection of Malicious Behavior in Cloud Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERI Network &amp; Telecom - EUt+ Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ALASKA project: An interesting mix of theoretical advances and open science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERI Network &amp; Telcom - EUt+ Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéganographie : insertion d’informations dans des contenus multimédias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécurité Multimédia - Partie 1 : Authentification et Insertion de Données Cachées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 5, ISTE Group, pp.171-200, 2021, 9781789480269. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9026.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03819891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéganalyse : détection d'information cachée dans des contenus multimédias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécurité Multimédia - Partie 1 : Authentification et Insertion de Données Cachées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 8, pp.261-303, 2021, 9781789480269. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9026.ch8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security and availability on embedded systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Langeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lallement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety and Reliability – Safe Societies in a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, CRC Press, pp.2973-2976, 2018, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781351174664-372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System for identifying a photographic camera model associated with a JPEG-compressed image, and associated method, uses and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Hai Thai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO/2015/145091. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System for identifying a photographic camera model associated with a JPEG-compressed image, and associated method performed in such a system, uses and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Hai Thai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO/2015/145092. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System for determining the identification of a photographic apparatus on the basis of a photograph and method implemented in such a system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO/2013/135977. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet ALASKA : Un mélange intéressant d'avancées théoriques avancées théoriques et de sciences ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the threats targeting low latency traffic: the case of L4S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Letourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouamé Boris Ndjore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Edge Detector Based on Parametric Surface Model: Regression Surface Descriptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Slysz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houman Borouchaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining JPEG Image Standard Quality Factor from the Quantization Tables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle méthode de détection de contours basée sur une régression locale de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Slysz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houman Borouchaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00837476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection quasi-optimale d'anomalie dans une image tomographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications de la théorie de la décision statistique à l'évaluation de la sécurité de stégosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathel Zitzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fillatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Nikiforov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection statistique d'informations cachées dans une image naturelle à partir d'un modèle physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Méthodologie [stat.ME]. Université de Technologie de Troyes, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00706171v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId323"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:105.20547945205px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rémi Cogranne </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Scientific Publications by Rémi Cogranne, Ph.D.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">remi-cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4205-4694</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">168828960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive statistical model of nuclear rods temperature for the detection of total and instantaneous blockage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 442, pp.114243. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2025.114243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05420247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much is the Source Mismatch an Important Problem for Deepfake Detection ? *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Kuribayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Méreur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APSIPA Transactions on Signal and Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cover-source mismatch in steganalysis: systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Beneš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (1), pp.26. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13635-024-00171-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Characterization of Threats Targeting Low-Latency Services: The Case of L4S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Letourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Network and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (1), pp.19. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10922-022-09706-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate Side-Informed Gaussian Embedding Minimizing Statistical Detectability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Giboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, pp.1841 - 1854. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIFS.2022.3173184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X‐ray microtomography reveals a lattice‐like network within aortic elastic lamellae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Ben Zemzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Genevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Wahart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Bodey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (10), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fj.202100323RR⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Steganography in JPEG Images by Minimizing Performance of Optimal Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Giboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17, pp.1328 - 1343. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIFS.2021.3111713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detectability-based JPEG steganography modeling the processing pipeline: the noise-content trade-off</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Giboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16, pp.2202-2217. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIFS.2021.3050063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fully Automatic and Efficient Methodology for Peptide Activity Identification Using Their 3D Conformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzam Alwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beauseroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Grall-Maës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.92143 - 92156. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/access.2021.3091939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential detection of a total instantaneous blockage occurred in a single subassembly of a sodium-cooled fast reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Nikiforov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzi Harrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beauseroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Grall-Maës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 366, pp.110733. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2020.110733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling effective communication to support awareness in rescue operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐baptiste Pothin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contingencies and Crisis Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Knowledge, Semantics and AI for Risk and Crisis Management, 28 (3), pp.307-323. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1468-5973.12317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects and Solutions of Cover-Source Mismatch in Image Steganalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Giboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Borghys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing: Image Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 86, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.image.2020.115888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Primary Quantization Steps in Double-Compressed JPEG Images Using a Statistical Model of Discrete Cosine Transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Hai Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.76203-76216. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2921324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable Detection of Interest Flooding Attack in Real Deployment of Named Data Networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang-Long Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Mallouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (9), pp.2470-2489. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIFS.2019.2899247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Stationary Process Monitoring for Change-Point Detection With Known Accuracy: Application to Wheels Coating Inspection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Tout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.6709-6721. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2018.2792838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Security Monitoring Plane for Named Data Networking Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang-Long Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Mallouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56 (11), pp.88-94. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mcom.2018.1701135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Botclouds at Large Scale: A Decentralized and Robust Detection Method for Multi-Tenant Virtualized Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nisrine Ghadban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badis Hammi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (1), pp.68-82. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tnsm.2017.2785628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical decision methods in the presence of linear nuisance parameters and despite imaging system heteroscedastic noise: Application to wheel surface inspection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Tout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 144, pp.430-443. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2017.10.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimedia Security: Novel Steganography and Privacy Preserving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenxing Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Kwang Raymond Choo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinpeng Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security and communication networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2018/6390945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual camera device identification from JPEG images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Hai Thai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing: Image Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52, pp.74-86. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.image.2016.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JPEG Quantization Step Estimation and Its Applications to Digital Image Forensics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Hai Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Ngoc-Canh Doan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (1), pp.123-133. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tifs.2016.2604208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Content-Adaptive Steganography by Minimizing Statistical Detectability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahid Sedighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Fridrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (2), pp.221-234. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tifs.2015.2486744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camera model identification based on the generalized noise model in natural images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Hai Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48, pp.285-297. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2015.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized signal-dependent noise model and parameter estimation for natural images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Hai Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114, pp.164-170. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2015.02.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camera model identification based on DCT coefficient statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Hai Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40, pp.88-100. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2015.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Extending the Ensemble Classifier for Steganalysis of Digital Images Using Hypothesis Testing Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Fridrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (12), pp.2627-2642. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tifs.2015.2470220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steganalysis of JSteg algorithm using hypothesis testing theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathel Zitzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 (2), </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13635-015-0019-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Model of Quantized DCT Coefficients: Application in the Steganalysis of Jsteg Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Hai Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (5), pp.1980-1993. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2014.2310126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camera Model Identification Based on the Heteroscedastic Noise Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Hai Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (1), pp.250-263. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2013.2290596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A local adaptive model of natural images for almost optimal detection of hidden data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathel Zitzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Nikiforov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2014.01.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical detection of defects in radiographic images using an adaptive parametric model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 96, pp.173-189. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2013.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidden information detection using decision theory and quantized samples: Methodology, difficulties and results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathel Zitzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Nikiforov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fillatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2013.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical detection of data hidden in least significant bits of clipped images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Hai Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 98, pp.263-274. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2013.11.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Asymptotically Uniformly Most Powerful Test for LSB Matching Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (3), pp.464-476. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIFS.2013.2238232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of hypothesis testing theory for optimal detection of LSB matching data hiding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 93 (7), pp.1724-1737. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2013.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (84)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeted Pooled Latent-Space Steganalysis Applied to Generative Steganography, with a Fix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Levecque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Noirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Pevný</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Butora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2026 IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280548v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MobileViT-based Detection of Anomaly in Measurements of Nuclear Power Plant Core Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on Advanced Machine Learning and Data Science (IEEE AMLDS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2025, Tokyo (Japan), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Review of Deep Learning Models for Deepfake Detection *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on Advanced Machine Learning and Data Science (IEEE AMLDS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2025, Tokyo (Japan), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FORENSICS ANALYSIS OF RESIDUAL NOISE TEXTURE IN DIGITAL IMAGES FOR DETECTION OF DEEPFAKE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Méreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Kuribayashi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Hyderabad, India, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Original Method for Detection of a Known Anomaly: Application to the Detection of Sudden Coolant Blockage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM 10th International Conference on Multimedia Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Fukui, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Autoencoder-Transformer Model for Detection of Attacks on Low Latency Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Letourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on Advanced Machine Learning and Data Science (AMLDS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2025, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance image-image pour la détection d'images générées par modèles de diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple Detection of AI-Generated Images based on Noise Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Méreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Kuribayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Advanced Machine Learning and Data Science (AMLDS) 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple yet Accurate Autoadaptive Model of Network Traffic for Detection of Attacks on Low Latency Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Letourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Nghia Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM 10th International Conference on Multimedia Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Fukui, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoencoder-Based Model of Nuclear Power Plant Core Temperature for Blockage Event Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM 11th International Conference on Computing and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Kyoto, Japan, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MobileViT-based Detection of Anomaly in Temperature of Nuclear Power Plant Core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE 10th International Conference on Multimedia and Image Processing (ICMIP 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Okinawa, Japan, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Review of Deep-Learning Models for Deepfakes Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE 10th International Conference on Multimedia and Image Processing (ICMIP 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Okinawa, Japan, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appearance Defect Detection and Localisation using a Lightweight CNN-based Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Derouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM 11th International Conference on Computing and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Kyoto, Japan, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forensics Analysis of Residual Noise Texture in digital Images for Detection of Deepfake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Méreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Kuribayashi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2025 - 2025 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Hyderabad, India. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP49660.2025.10887712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05420270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Correlation as a Forensic Feature to Mitigate the Cover-Source Mismatch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th ACM Workshop on Information Hiding and Multimedia Security (ACM IH&amp;MMSEC'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Baiona, Spain. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3658664.3659638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571878v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Universal Detector for Synthesized Images by Estimating Generative AI Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryota Seo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Kuribayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akinobu Ura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Asia Pacific Signal and Information Processing Association Annual Summit and Conference (APSIPA ASC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Macau, China. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APSIPAASC63619.2025.10849267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detectability of Defects in the Presence of Linear Nuisance Parameters and Images Signal-Dependent Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Abu Dhabi, France. pp.1357-1363, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP51287.2024.10648199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Deepfakes a Game Changer in Digital Images Steganography Leveraging the Cover-Source-Mismatch?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Méreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 19th International Conference on Availability, Reliability and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vienne (AUT), Austria. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3664476.3670893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601453v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Intrinsic Difficulty and Regret to Properties of Multivariate Gaussians in Image Steganalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th ACM Workshop on Information Hiding and Multimedia Security (ACM IH&amp;MMSEC'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Baiona, Spain. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3658664.3659643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571870v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and Mitigation of the False Alarms of the Reverse JPEG Compatibility Attack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Butora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IH&amp;MMSec'23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Chicago, United States. pp.59-66, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3577163.3595092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098685v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNCOVER: Development of an efficient steganalysis framework for uncovering hidden data in digital media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaila Leask</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Borghys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Bruyninckx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Availability, Reliability and Security (ARES 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cover Source Mismatch Problem in Deep-Learning Steganalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Giboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borghys Dirk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 30th European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Belgrade, Serbia. pp.1032-1036, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO55093.2022.9909553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cover Source Mismatch Problem in Deep-Learning Steganalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Giboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Borghys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JPEG STEGANOGRAPHY WITH SIDE INFORMATION FROM THE PROCESSING PIPELINE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Giboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Barcelone, Spain. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9054486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALASKA-2 : Challenging Academic Research on Steganalysis with Realistic Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Giboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, New York City (Virtual Conference), United States. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WIFS49906.2020.9360896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steganography by Minimizing Statistical Detectability: The cases of JPEG and Color Images.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Giboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Information Hiding and MultiMedia Security (IH&amp;MMSec)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Denver, CO, United States. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3369412.3395075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection-channel-aware reverse JPEG compatibility for highly reliable steganalysis of JPEG Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Barcelone, Spain. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9054061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460091v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JPEG Steganography and Synchronization of DCT Coefficients for a Given Development Pipeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Taburet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadih Sawaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Workshop on Information Hiding and Multimedia Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Denver, United States. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3369412.3395074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553023v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization Minimizing Statistical Detectability for Side-Informed JPEG Steganography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Giboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, New York, United States. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WIFS49906.2020.9360884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation Representation and Awareness for Rescue Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pothin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Information Systems for Crisis Response and Management (ISCRAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are we there yet?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Boroumand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Fridrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Burlingame, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Interactions in Rescue Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pothin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Systems, Man and Cybernetics (SMC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2019, Bari, Italy. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMC.2019.8913878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ALASKA Steganalysis Challenge: A First Step Towards Steganalysis &amp;quot;Into The Wild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Giboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM IH&amp;MMSec (Information Hiding &amp; Multimedia Security)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3335203.3335726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de réduction de la sensibilité à la base d'apprentissage en stéganalyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Giboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Borghys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRETSI (Groupement de Recherche en Traitement du Signal et des Images)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steganalysis into the Wild: How to Define a Source?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Giboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS&amp;T Electronic Imaging, Media Watermarking, Security, and Forensics 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Burlingame, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685050v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient statistical methodology for peptide 3D structure clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzam Alwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beauseroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Grall-Maës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Debelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 4th Middle East Conference on Biomedical Engineering (MECBME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Tunis, Tunisia. pp.78-83, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECBME.2018.8402410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Interpretation Support in Rescue Operations: Application for French Firefighters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pothin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE/ACS 15th International Conference on Computer Systems and Applications (AICCSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Aqaba, Jordan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a security monitoring plane for named data networking and its application against content poisoning attack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Long Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Mallouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOMS 2018 - 2018 IEEE/IFIP Network Operations and Management Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/noms.2018.8406246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic vision system for wheel surface inspection and monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Tout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASNT Annual Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decentralized approach for adaptive workload estimation in virtualized environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nisrine Ghadban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IFIP/IEEE Symposium on Integrated Network and Service Management (IM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lisbon, Portugal. pp.1186-1194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wheels coating process monitoring in the presence of nuisance parameters using sequential change-point detection method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Tout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 25th European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Kos, Greece. pp.196-200, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO.2017.8081196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Content Poisoning in Named Data Networking: Comprehensive Characterization of real Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Tan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IFIP/IEEE International Symposium on Integrated Network Management (IM2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lisbon, Portugal. pp.72-80, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/INM.2017.7987266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical strategies for content-adaptive batch steganography and pooled steganalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahid Sedighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Fridrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, New Orleans, United States. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icassp.2017.7952531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Readiness of NDN for a Secure Deployment: The Case of Pending Interest Table</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Long Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Tan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ploix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFIP International Conference on Autonomous Infrastructure, Management and Security (AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Munich, Germany. pp.98-110, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-39814-3_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and mitigation of emerging attacks in virtualized Named Data Networking (NDN) environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Ngoc Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully automatic detection of anomalies on wheels surface using an adaptive accurate model and hypothesis testing theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Tout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 24th European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Budapest, Hungary. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/eusipco.2016.7760300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toss that BOSSbase, Alice!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahid Sedighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Fridrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS&amp;T intl symposium on Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimal statistical test for robust detection against interest flooding attacks in CCN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Tan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IFIP/IEEE International Symposium on Integrated Network Management (IM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Ottawa, Canada. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/inm.2015.7140299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sequential method for online steganalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Workshop on Information Forensics and Security (WIFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/wifs.2015.7368596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is ensemble classifier needed for steganalysis in high-dimensional feature spaces?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahid Sedighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Fridrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Pevny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Workshop on Information Forensics and Security (WIFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/wifs.2015.7368597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of interest flooding attacks in Named Data Networking using hypothesis testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan Ngoc Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Workshop on Information Forensics and Security (WIFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Roma, Italy. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source camera device identification based on raw images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Hai Thai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Quebec City, Canada. pp.3812-3816, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2015.7351518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Content-adaptive pentary steganography using the multivariate generalized Gaussian cover model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahid Sedighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Fridrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE/IS&amp;T ELECTRONIC IMAGING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, San Fransisco, United States. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2080272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of JSteg algorithm using hypothesis testing theory and a statistical model with nuisance parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathel Zitzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd ACM Information Hiding and Multimedia Security Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Salzburg, Austria. pp.3-13, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2600918.2600932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal detection of outguess using an accurate model of DCT coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Hai Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Workshop on Information Forensics and Security (WIFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Atlanta, United States. pp.179-184, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WIFS.2014.7084324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal detector for camera model identification based on an accurate model of DCT coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Hai Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE 16th International Workshop on Multimedia Signal Processing (MMSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Jakarta, Indonesia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMSP.2014.6958810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rich model for Steganalysis of color images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Goljan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Fridrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Workshop on Information Forensics and Security (WIFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Atlanta, United States. pp.185-190, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WIFS.2014.7084325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical detection of Jsteg steganography using hypothesis testing theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathel Zitzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France. pp.5517-5521, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2014.7026116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical model of the FLD ensemble classifier based on hypothesis testing theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Denemark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Fridrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Workshop on Information Forensics and Security (WIFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Atlanta, United States. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/wifs.2014.7084322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection-channel-aware rich model for Steganalysis of digital images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Denemark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahid Sedighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojtech Holub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Fridrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Workshop on Information Forensics and Security (WIFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Atlanta, United States. pp.48-53, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WIFS.2014.7084302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new tomography model for almost optimal detection of anomalies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 20th IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Melbourne, Australia. pp.1461-1465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steganalysis of Jsteg algorithm based on a novel statistical model of quantized DCT coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Hai Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 20th IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Melbourne, Australia. pp.4427-4431, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2013.6738912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving Steganography and Steganalysis from the Laboratory into the Real World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Ker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Böhme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Craver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM IH-MMSEC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Montpellier, France. pp.ACM 978-1-4503-2081-8/13/06</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Detection of LSB Matching Using Hypothesis Testing Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathel Zitzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Nikiforov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fillatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference, IH 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Berkeley, United States. pp.46-62, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-36373-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle méthode de détection de contours basée sur une régression locale de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Slysz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houman Borouchaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVième Colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotically optimal detection of LSB matching data hiding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Hai Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 20th IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Melbourne, Australia. pp.4437-4441, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2013.6738914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image authentication by statistical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st European Signal Processing Conference (EUSIPCO 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camera model identification Based on hypothesis testing theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Hai Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Signal Processing Conference (EUSIPCO 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidden information detection based on quantized Laplacian distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathel Zitzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fillatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Nikiforov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference On Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Kyoto, Japan. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2012.6288248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical detection of LSB matching in the presence of nuisance parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathel Zitzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Nikiforov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fillatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Signal Processing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Ann Arbor, United States. pp.912-915, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSP.2012.6319857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical detection of information hiding based on adjacent pixels difference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathel Zitzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Nikiforov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO-2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bucharest, Romania. pp.1737-1741</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical model of natural images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Hai Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 19th IEEE International Conference on Image Processing (ICIP 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Orlando, United States. pp.2525-2528, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2012.6467412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes statistiques de détection d'informations cachées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fillatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Nikiforov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Interdisciplinaire sur la sécurité Globale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical decision by using quantized observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathel Zitzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fillatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Nikiforov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE International Symposium on Information Theory - ISIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, St. Petersburg, Russia. pp.1210-1214, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIT.2011.6033727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypothesis testing by using quantized observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathel Zitzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Nikiforov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fillatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE Statistical Signal Processing Workshop (SSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nice, France. pp.501-504, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSP.2011.5967743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Decision Methods in Hidden Information Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathel Zitzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Nikiforov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fillatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference, IH 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.163-177, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-24178-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cover Image Model For Reliable Steganalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathel Zitzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fillatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Nikiforov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference, IH 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.163-177, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-24178-9_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection Optimale d'Information Cachées Indépendante du Contenu des Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fillatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathel Zitzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées codes et stéganographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Saint Cyr - Coëtquidan, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection quasi-optimale d'informations cachées basée sur un modèle local non-linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathel Zitzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fillatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Nikiforov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIième colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable detection of hidden information based on a non-linear local model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathel Zitzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fillatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Nikiforov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE Statistical Signal Processing Workshop (SSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nice, France. pp.493-496, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSP.2011.5967740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection Optimale à base de Laplacienne quantifiée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathel Zitzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Nikiforov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fillatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIième colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des images naturelles pour la criminalistique numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fillatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathel Zitzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop 3SGS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'Informations Cachées : la deuxième année</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fillatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Nikiforov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WISG'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'Informations Cachées : la première année</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fillatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Nikiforov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WISG'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IH&MMSec'19: Proceedings of the ACM Workshop on Information Hiding and Multimedia Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Verdoliva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACM, 2019, 978-1-4503-6821-6. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3335203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source-based Detection of Malicious Behavior in Cloud Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERI Network &amp; Telecom - EUt+ Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steganalysis: Detection of Hidden Data in Multimedia Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Security 1: Authentication and Data Hiding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, Chapter 8, 2022, Online ISBN: 9781119901808 Print ISBN: 9781789450262. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119901808.ch8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03815641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ALASKA project: An interesting mix of theoretical advances and open science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERI Network &amp; Telcom - EUt+ Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steganography: Embedding Data Into Multimedia Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Security 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 5, Wiley, pp.161-188, 2022, Online: 9781119901808 Print: 9781789450262. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119901808.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéganographie : insertion d’informations dans des contenus multimédias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécurité Multimédia - Partie 1 : Authentification et Insertion de Données Cachées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 5, ISTE Group, pp.171-200, 2021, 9781789480269. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9026.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03819891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéganalyse : détection d'information cachée dans des contenus multimédias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécurité Multimédia - Partie 1 : Authentification et Insertion de Données Cachées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 8, pp.261-303, 2021, 9781789480269. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9026.ch8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security and availability on embedded systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Langeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lallement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety and Reliability – Safe Societies in a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, CRC Press, pp.2973-2976, 2018, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781351174664-372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System for identifying a photographic camera model associated with a JPEG-compressed image, and associated method, uses and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Hai Thai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO/2015/145091. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System for identifying a photographic camera model associated with a JPEG-compressed image, and associated method performed in such a system, uses and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Hai Thai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO/2015/145092. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System for determining the identification of a photographic apparatus on the basis of a photograph and method implemented in such a system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO/2013/135977. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet ALASKA : Un mélange intéressant d'avancées théoriques avancées théoriques et de sciences ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the threats targeting low latency traffic: the case of L4S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Letourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouamé Boris Ndjore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Edge Detector Based on Parametric Surface Model: Regression Surface Descriptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Slysz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houman Borouchaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining JPEG Image Standard Quality Factor from the Quantization Tables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle méthode de détection de contours basée sur une régression locale de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Slysz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houman Borouchaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00837476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection quasi-optimale d'anomalie dans une image tomographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications de la théorie de la décision statistique à l'évaluation de la sécurité de stégosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathel Zitzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fillatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Nikiforov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection statistique d'informations cachées dans une image naturelle à partir d'un modèle physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Méthodologie [stat.ME]. Université de Technologie de Troyes, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00706171v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId323"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="25D312EC"/>
+    <w:nsid w:val="A47EB6AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remi-cogranne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4205-4694" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168828960" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-05420247v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cogranne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2025.114243" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016500v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mallet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Kuribayashi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur M&#233;reur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04921397v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bene&#353;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13635-024-00171-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04008168v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Letourneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doyen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mathieu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10922-022-09706-z" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03663628v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Giboulot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2022.3173184" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03342645v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2021.3111713" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096658v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2021.3050063" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03342631v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Ben Zemzem" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Genevaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Wahart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bodey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blaise" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202100323RR" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311364v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzam Alwan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beauseroy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Grall-Ma&#235;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belloy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2021.3091939" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02631559v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Borghys" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2020.115888" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906760v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor V. Nikiforov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzi Harrou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2020.110733" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955866v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Chehade" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Matta" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Pothin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-5973.12317" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068457v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Nguyen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Long Mai" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Mallouli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2019.2899247" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147761v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hai Thai" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2921324" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407673v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mcom.2018.1701135" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02353814v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tout" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Retraint" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2792838" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362347v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2017.10.030" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407678v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Ghadban" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badis Hammi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tnsm.2017.2785628" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02353243v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenxing Qian" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Kwang Raymond Choo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinpeng Zhang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/6390945" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915647v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Qiao" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2016.12.011" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915649v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Ngoc-Canh Doan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tifs.2016.2604208" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906608v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Sedighi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Fridrich" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tifs.2015.2486744" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915650v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2015.10.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915653v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2015.02.020" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362391v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathel Zitzmann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13635-015-0019-7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915651v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tifs.2015.2470220" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915663v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2015.01.002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362365v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2013.11.027" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304308v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2013.2290596" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362387v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2014.2310126" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303044v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cornu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2014.01.027" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5J34JPMJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362369v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2013.09.016" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303012v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fillatre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2013.09.012" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TWMVX69D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02297408v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2013.2238232" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02297795v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2013.01.014" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9RV3TMS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280548v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Levecque" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Noirault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Pevn&#253;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Butora" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-05420270v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49660.2025.10887712" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884523v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Derouet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895600v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884386v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016499v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016497v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241613v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016498v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041276v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884563v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884554v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884505v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895599v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Nghia Nguyen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571870v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3658664.3659643" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400253v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP51287.2024.10648199" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571878v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3658664.3659638" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406245v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryota Seo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akinobu Ura" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSIPAASC63619.2025.10849267" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601453v3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3664476.3670893" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098685v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3577163.3595092" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03696116v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaila Leask" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Bruyninckx" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04458063v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borghys Dirk" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909553" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03694662v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006635v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIFS49906.2020.9360884" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02950094v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIFS49906.2020.9360896" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02470179v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9054486" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02542075v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3369412.3395075" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02460091v3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9054061" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553023v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Taburet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadih Sawaya" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3369412.3395074" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313548v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pothin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2019.8913878" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291432v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059259v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Boroumand" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147763v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3335203.3335726" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152785v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407659v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Long Mai" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/noms.2018.8406246" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02295387v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685050v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02056766v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debelle" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECBME.2018.8402410" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573439v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02271711v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573432v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081196" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652328v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Tan Nguyen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marchal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cholez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/INM.2017.7987266" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915645v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2017.7952531" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303580v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Ngoc Tan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01632732v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ploix" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39814-3_10" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906607v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eusipco.2016.7760300" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303577v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407691v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2080272" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407688v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/inm.2015.7140299" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407684v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Pevny" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wifs.2015.7368597" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02272998v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915665v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wifs.2015.7368596" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362327v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351518" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573446v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2600918.2600932" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02356425v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIFS.2014.7084324" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02356430v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP.2014.6958810" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573440v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Goljan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIFS.2014.7084325" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362374v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7026116" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407696v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Denemark" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wifs.2014.7084322" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362227v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojtech Holub" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIFS.2014.7084302" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02290322v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362388v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738912" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836407v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ker" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer B&#246;hme" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Craver" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573451v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36373-3_4" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558295v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Slysz" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moreau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houman Borouchaki" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02319160v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02303425v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738914" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303081v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2012.6319857" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303103v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6288248" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304287v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573455v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362386v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467412" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573466v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573464v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02319139v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967743" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362342v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2011.6033727" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573459v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24178-9_12" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B97S9F8F-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573461v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24178-9_13" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HHN9W319-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640668v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640667v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02359577v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967740" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573468v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573471v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573474v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03321115v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Verdoliva" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3335203" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601267v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaumont" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119901808.ch5" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03815641v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119901808.ch8" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03625583v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03625585v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03819891v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9026.ch5" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02470070v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9026.ch8" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02464214v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Burger" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Langeron" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lallement" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351174664-372" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573194v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573218v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573238v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03625587v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03625582v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouam&#233; Boris Ndjore" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02290249v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03321113v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837476v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832150v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691452v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00706171v2" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remi-cogranne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4205-4694" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168828960" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-05420247v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cogranne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2025.114243" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016500v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mallet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Kuribayashi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur M&#233;reur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04921397v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bene&#353;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13635-024-00171-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04008168v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Letourneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doyen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mathieu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10922-022-09706-z" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03663628v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Giboulot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2022.3173184" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03342631v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Ben Zemzem" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Genevaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Wahart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bodey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blaise" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202100323RR" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03342645v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2021.3111713" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096658v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2021.3050063" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311364v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzam Alwan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beauseroy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Grall-Ma&#235;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belloy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2021.3091939" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906760v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor V. Nikiforov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzi Harrou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2020.110733" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955866v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Chehade" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Matta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Pothin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-5973.12317" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02631559v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Borghys" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2020.115888" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147761v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hai Thai" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2921324" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068457v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Nguyen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Long Mai" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Mallouli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2019.2899247" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02353814v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tout" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Retraint" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2792838" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407673v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mcom.2018.1701135" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407678v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Ghadban" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badis Hammi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tnsm.2017.2785628" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362347v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2017.10.030" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02353243v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenxing Qian" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Kwang Raymond Choo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinpeng Zhang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/6390945" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915647v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Qiao" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2016.12.011" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915649v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Ngoc-Canh Doan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tifs.2016.2604208" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906608v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Sedighi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Fridrich" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tifs.2015.2486744" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915650v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2015.10.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915653v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2015.02.020" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915663v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2015.01.002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915651v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tifs.2015.2470220" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362391v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathel Zitzmann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13635-015-0019-7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362387v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2014.2310126" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304308v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2013.2290596" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303044v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cornu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2014.01.027" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5J34JPMJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362369v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2013.09.016" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303012v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fillatre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2013.09.012" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TWMVX69D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362365v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2013.11.027" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02297408v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2013.2238232" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02297795v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2013.01.014" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9RV3TMS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280548v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Levecque" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Noirault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Pevn&#253;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Butora" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016499v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016497v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884386v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895600v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016498v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241613v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041276v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895599v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Nghia Nguyen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884505v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884554v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884563v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884523v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Derouet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-05420270v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49660.2025.10887712" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571878v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3658664.3659638" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406245v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryota Seo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akinobu Ura" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSIPAASC63619.2025.10849267" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400253v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP51287.2024.10648199" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601453v3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3664476.3670893" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571870v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3658664.3659643" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098685v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3577163.3595092" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03696116v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaila Leask" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Bruyninckx" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04458063v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borghys Dirk" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909553" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03694662v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02470179v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9054486" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02950094v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIFS49906.2020.9360896" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02542075v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3369412.3395075" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02460091v3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9054061" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553023v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Taburet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadih Sawaya" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3369412.3395074" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006635v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIFS49906.2020.9360884" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291432v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pothin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059259v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Boroumand" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313548v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2019.8913878" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147763v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3335203.3335726" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152785v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685050v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02056766v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debelle" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECBME.2018.8402410" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02295387v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407659v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Long Mai" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/noms.2018.8406246" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573439v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02271711v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573432v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081196" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652328v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Tan Nguyen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marchal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cholez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/INM.2017.7987266" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915645v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2017.7952531" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01632732v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ploix" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39814-3_10" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303580v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Ngoc Tan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906607v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eusipco.2016.7760300" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303577v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407688v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/inm.2015.7140299" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915665v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wifs.2015.7368596" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407684v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Pevny" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wifs.2015.7368597" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02272998v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362327v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351518" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407691v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2080272" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573446v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2600918.2600932" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02356425v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIFS.2014.7084324" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02356430v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP.2014.6958810" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573440v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Goljan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIFS.2014.7084325" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362374v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7026116" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407696v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Denemark" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wifs.2014.7084322" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362227v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojtech Holub" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIFS.2014.7084302" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02290322v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362388v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738912" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836407v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ker" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer B&#246;hme" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Craver" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573451v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36373-3_4" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558295v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Slysz" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moreau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houman Borouchaki" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02303425v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738914" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02319160v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304287v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303103v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6288248" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303081v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2012.6319857" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573455v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362386v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467412" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573464v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362342v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2011.6033727" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02319139v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967743" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573459v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24178-9_12" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B97S9F8F-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573461v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24178-9_13" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HHN9W319-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640667v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640668v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02359577v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967740" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573466v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573471v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573468v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573474v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03321115v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Verdoliva" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3335203" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03625583v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03815641v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaumont" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119901808.ch8" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03625585v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601267v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119901808.ch5" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03819891v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9026.ch5" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02470070v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9026.ch8" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02464214v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Burger" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Langeron" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lallement" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351174664-372" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573194v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573218v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573238v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03625587v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03625582v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouam&#233; Boris Ndjore" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02290249v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03321113v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837476v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832150v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691452v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00706171v2" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>