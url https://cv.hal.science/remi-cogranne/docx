--- v1 (2026-04-27)
+++ v2 (2026-05-17)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:105.20547945205px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rémi Cogranne </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Scientific Publications by Rémi Cogranne, Ph.D.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">remi-cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4205-4694</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">168828960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive statistical model of nuclear rods temperature for the detection of total and instantaneous blockage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 442, pp.114243. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2025.114243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05420247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much is the Source Mismatch an Important Problem for Deepfake Detection ? *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Kuribayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Méreur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APSIPA Transactions on Signal and Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cover-source mismatch in steganalysis: systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Beneš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (1), pp.26. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13635-024-00171-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Characterization of Threats Targeting Low-Latency Services: The Case of L4S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Letourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Network and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (1), pp.19. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10922-022-09706-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate Side-Informed Gaussian Embedding Minimizing Statistical Detectability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Giboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, pp.1841 - 1854. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIFS.2022.3173184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X‐ray microtomography reveals a lattice‐like network within aortic elastic lamellae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Ben Zemzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Genevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Wahart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Bodey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (10), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fj.202100323RR⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Steganography in JPEG Images by Minimizing Performance of Optimal Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Giboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17, pp.1328 - 1343. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIFS.2021.3111713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detectability-based JPEG steganography modeling the processing pipeline: the noise-content trade-off</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Giboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16, pp.2202-2217. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIFS.2021.3050063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fully Automatic and Efficient Methodology for Peptide Activity Identification Using Their 3D Conformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzam Alwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beauseroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Grall-Maës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.92143 - 92156. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/access.2021.3091939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential detection of a total instantaneous blockage occurred in a single subassembly of a sodium-cooled fast reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Nikiforov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzi Harrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beauseroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Grall-Maës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 366, pp.110733. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2020.110733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling effective communication to support awareness in rescue operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐baptiste Pothin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contingencies and Crisis Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Knowledge, Semantics and AI for Risk and Crisis Management, 28 (3), pp.307-323. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1468-5973.12317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects and Solutions of Cover-Source Mismatch in Image Steganalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Giboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Borghys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing: Image Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 86, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.image.2020.115888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Primary Quantization Steps in Double-Compressed JPEG Images Using a Statistical Model of Discrete Cosine Transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Hai Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.76203-76216. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2921324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable Detection of Interest Flooding Attack in Real Deployment of Named Data Networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang-Long Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Mallouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (9), pp.2470-2489. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIFS.2019.2899247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Stationary Process Monitoring for Change-Point Detection With Known Accuracy: Application to Wheels Coating Inspection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Tout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.6709-6721. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2018.2792838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Security Monitoring Plane for Named Data Networking Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang-Long Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Mallouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56 (11), pp.88-94. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mcom.2018.1701135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Botclouds at Large Scale: A Decentralized and Robust Detection Method for Multi-Tenant Virtualized Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nisrine Ghadban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badis Hammi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (1), pp.68-82. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tnsm.2017.2785628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical decision methods in the presence of linear nuisance parameters and despite imaging system heteroscedastic noise: Application to wheel surface inspection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Tout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 144, pp.430-443. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2017.10.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimedia Security: Novel Steganography and Privacy Preserving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenxing Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Kwang Raymond Choo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinpeng Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security and communication networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2018/6390945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual camera device identification from JPEG images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Hai Thai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing: Image Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52, pp.74-86. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.image.2016.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JPEG Quantization Step Estimation and Its Applications to Digital Image Forensics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Hai Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Ngoc-Canh Doan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (1), pp.123-133. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tifs.2016.2604208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Content-Adaptive Steganography by Minimizing Statistical Detectability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahid Sedighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Fridrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (2), pp.221-234. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tifs.2015.2486744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camera model identification based on the generalized noise model in natural images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Hai Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48, pp.285-297. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2015.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized signal-dependent noise model and parameter estimation for natural images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Hai Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114, pp.164-170. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2015.02.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camera model identification based on DCT coefficient statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Hai Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40, pp.88-100. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2015.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Extending the Ensemble Classifier for Steganalysis of Digital Images Using Hypothesis Testing Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Fridrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (12), pp.2627-2642. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tifs.2015.2470220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steganalysis of JSteg algorithm using hypothesis testing theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathel Zitzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 (2), </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13635-015-0019-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Model of Quantized DCT Coefficients: Application in the Steganalysis of Jsteg Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Hai Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (5), pp.1980-1993. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2014.2310126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camera Model Identification Based on the Heteroscedastic Noise Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Hai Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (1), pp.250-263. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2013.2290596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A local adaptive model of natural images for almost optimal detection of hidden data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathel Zitzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Nikiforov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2014.01.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical detection of defects in radiographic images using an adaptive parametric model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 96, pp.173-189. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2013.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidden information detection using decision theory and quantized samples: Methodology, difficulties and results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathel Zitzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Nikiforov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fillatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2013.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical detection of data hidden in least significant bits of clipped images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Hai Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 98, pp.263-274. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2013.11.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Asymptotically Uniformly Most Powerful Test for LSB Matching Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (3), pp.464-476. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIFS.2013.2238232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of hypothesis testing theory for optimal detection of LSB matching data hiding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 93 (7), pp.1724-1737. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2013.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (84)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeted Pooled Latent-Space Steganalysis Applied to Generative Steganography, with a Fix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Levecque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Noirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Pevný</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Butora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2026 IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280548v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MobileViT-based Detection of Anomaly in Measurements of Nuclear Power Plant Core Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on Advanced Machine Learning and Data Science (IEEE AMLDS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2025, Tokyo (Japan), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Review of Deep Learning Models for Deepfake Detection *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on Advanced Machine Learning and Data Science (IEEE AMLDS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2025, Tokyo (Japan), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FORENSICS ANALYSIS OF RESIDUAL NOISE TEXTURE IN DIGITAL IMAGES FOR DETECTION OF DEEPFAKE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Méreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Kuribayashi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Hyderabad, India, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Original Method for Detection of a Known Anomaly: Application to the Detection of Sudden Coolant Blockage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM 10th International Conference on Multimedia Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Fukui, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Autoencoder-Transformer Model for Detection of Attacks on Low Latency Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Letourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on Advanced Machine Learning and Data Science (AMLDS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2025, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance image-image pour la détection d'images générées par modèles de diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple Detection of AI-Generated Images based on Noise Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Méreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Kuribayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Advanced Machine Learning and Data Science (AMLDS) 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple yet Accurate Autoadaptive Model of Network Traffic for Detection of Attacks on Low Latency Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Letourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Nghia Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM 10th International Conference on Multimedia Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Fukui, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoencoder-Based Model of Nuclear Power Plant Core Temperature for Blockage Event Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM 11th International Conference on Computing and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Kyoto, Japan, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MobileViT-based Detection of Anomaly in Temperature of Nuclear Power Plant Core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE 10th International Conference on Multimedia and Image Processing (ICMIP 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Okinawa, Japan, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Review of Deep-Learning Models for Deepfakes Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE 10th International Conference on Multimedia and Image Processing (ICMIP 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Okinawa, Japan, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appearance Defect Detection and Localisation using a Lightweight CNN-based Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Derouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM 11th International Conference on Computing and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Kyoto, Japan, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forensics Analysis of Residual Noise Texture in digital Images for Detection of Deepfake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Méreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Kuribayashi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2025 - 2025 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Hyderabad, India. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP49660.2025.10887712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05420270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Correlation as a Forensic Feature to Mitigate the Cover-Source Mismatch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th ACM Workshop on Information Hiding and Multimedia Security (ACM IH&amp;MMSEC'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Baiona, Spain. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3658664.3659638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571878v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Universal Detector for Synthesized Images by Estimating Generative AI Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryota Seo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Kuribayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akinobu Ura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Asia Pacific Signal and Information Processing Association Annual Summit and Conference (APSIPA ASC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Macau, China. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APSIPAASC63619.2025.10849267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detectability of Defects in the Presence of Linear Nuisance Parameters and Images Signal-Dependent Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Abu Dhabi, France. pp.1357-1363, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP51287.2024.10648199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Deepfakes a Game Changer in Digital Images Steganography Leveraging the Cover-Source-Mismatch?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Méreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 19th International Conference on Availability, Reliability and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vienne (AUT), Austria. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3664476.3670893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601453v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Intrinsic Difficulty and Regret to Properties of Multivariate Gaussians in Image Steganalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th ACM Workshop on Information Hiding and Multimedia Security (ACM IH&amp;MMSEC'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Baiona, Spain. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3658664.3659643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571870v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and Mitigation of the False Alarms of the Reverse JPEG Compatibility Attack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Butora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IH&amp;MMSec'23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Chicago, United States. pp.59-66, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3577163.3595092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098685v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNCOVER: Development of an efficient steganalysis framework for uncovering hidden data in digital media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaila Leask</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Borghys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Bruyninckx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Availability, Reliability and Security (ARES 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cover Source Mismatch Problem in Deep-Learning Steganalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Giboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borghys Dirk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 30th European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Belgrade, Serbia. pp.1032-1036, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO55093.2022.9909553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cover Source Mismatch Problem in Deep-Learning Steganalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Giboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Borghys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JPEG STEGANOGRAPHY WITH SIDE INFORMATION FROM THE PROCESSING PIPELINE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Giboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Barcelone, Spain. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9054486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALASKA-2 : Challenging Academic Research on Steganalysis with Realistic Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Giboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, New York City (Virtual Conference), United States. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WIFS49906.2020.9360896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steganography by Minimizing Statistical Detectability: The cases of JPEG and Color Images.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Giboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Information Hiding and MultiMedia Security (IH&amp;MMSec)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Denver, CO, United States. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3369412.3395075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection-channel-aware reverse JPEG compatibility for highly reliable steganalysis of JPEG Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Barcelone, Spain. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9054061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460091v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JPEG Steganography and Synchronization of DCT Coefficients for a Given Development Pipeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Taburet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadih Sawaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Workshop on Information Hiding and Multimedia Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Denver, United States. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3369412.3395074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553023v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization Minimizing Statistical Detectability for Side-Informed JPEG Steganography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Giboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, New York, United States. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WIFS49906.2020.9360884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation Representation and Awareness for Rescue Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pothin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Information Systems for Crisis Response and Management (ISCRAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are we there yet?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Boroumand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Fridrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Burlingame, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Interactions in Rescue Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pothin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Systems, Man and Cybernetics (SMC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2019, Bari, Italy. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMC.2019.8913878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ALASKA Steganalysis Challenge: A First Step Towards Steganalysis &amp;quot;Into The Wild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Giboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM IH&amp;MMSec (Information Hiding &amp; Multimedia Security)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3335203.3335726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de réduction de la sensibilité à la base d'apprentissage en stéganalyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Giboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Borghys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRETSI (Groupement de Recherche en Traitement du Signal et des Images)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steganalysis into the Wild: How to Define a Source?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Giboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS&amp;T Electronic Imaging, Media Watermarking, Security, and Forensics 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Burlingame, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685050v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient statistical methodology for peptide 3D structure clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzam Alwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beauseroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Grall-Maës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Debelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 4th Middle East Conference on Biomedical Engineering (MECBME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Tunis, Tunisia. pp.78-83, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECBME.2018.8402410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Interpretation Support in Rescue Operations: Application for French Firefighters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pothin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE/ACS 15th International Conference on Computer Systems and Applications (AICCSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Aqaba, Jordan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a security monitoring plane for named data networking and its application against content poisoning attack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Long Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Mallouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOMS 2018 - 2018 IEEE/IFIP Network Operations and Management Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/noms.2018.8406246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic vision system for wheel surface inspection and monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Tout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASNT Annual Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decentralized approach for adaptive workload estimation in virtualized environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nisrine Ghadban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IFIP/IEEE Symposium on Integrated Network and Service Management (IM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lisbon, Portugal. pp.1186-1194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wheels coating process monitoring in the presence of nuisance parameters using sequential change-point detection method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Tout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 25th European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Kos, Greece. pp.196-200, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO.2017.8081196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Content Poisoning in Named Data Networking: Comprehensive Characterization of real Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Tan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IFIP/IEEE International Symposium on Integrated Network Management (IM2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lisbon, Portugal. pp.72-80, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/INM.2017.7987266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical strategies for content-adaptive batch steganography and pooled steganalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahid Sedighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Fridrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, New Orleans, United States. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icassp.2017.7952531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Readiness of NDN for a Secure Deployment: The Case of Pending Interest Table</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Long Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Tan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ploix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFIP International Conference on Autonomous Infrastructure, Management and Security (AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Munich, Germany. pp.98-110, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-39814-3_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and mitigation of emerging attacks in virtualized Named Data Networking (NDN) environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Ngoc Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully automatic detection of anomalies on wheels surface using an adaptive accurate model and hypothesis testing theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Tout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 24th European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Budapest, Hungary. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/eusipco.2016.7760300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toss that BOSSbase, Alice!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahid Sedighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Fridrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS&amp;T intl symposium on Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimal statistical test for robust detection against interest flooding attacks in CCN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Tan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IFIP/IEEE International Symposium on Integrated Network Management (IM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Ottawa, Canada. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/inm.2015.7140299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sequential method for online steganalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Workshop on Information Forensics and Security (WIFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/wifs.2015.7368596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is ensemble classifier needed for steganalysis in high-dimensional feature spaces?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahid Sedighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Fridrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Pevny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Workshop on Information Forensics and Security (WIFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/wifs.2015.7368597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of interest flooding attacks in Named Data Networking using hypothesis testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan Ngoc Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Workshop on Information Forensics and Security (WIFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Roma, Italy. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source camera device identification based on raw images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Hai Thai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Quebec City, Canada. pp.3812-3816, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2015.7351518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Content-adaptive pentary steganography using the multivariate generalized Gaussian cover model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahid Sedighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Fridrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE/IS&amp;T ELECTRONIC IMAGING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, San Fransisco, United States. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2080272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of JSteg algorithm using hypothesis testing theory and a statistical model with nuisance parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathel Zitzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd ACM Information Hiding and Multimedia Security Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Salzburg, Austria. pp.3-13, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2600918.2600932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal detection of outguess using an accurate model of DCT coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Hai Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Workshop on Information Forensics and Security (WIFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Atlanta, United States. pp.179-184, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WIFS.2014.7084324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal detector for camera model identification based on an accurate model of DCT coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Hai Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE 16th International Workshop on Multimedia Signal Processing (MMSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Jakarta, Indonesia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMSP.2014.6958810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rich model for Steganalysis of color images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Goljan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Fridrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Workshop on Information Forensics and Security (WIFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Atlanta, United States. pp.185-190, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WIFS.2014.7084325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical detection of Jsteg steganography using hypothesis testing theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathel Zitzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France. pp.5517-5521, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2014.7026116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical model of the FLD ensemble classifier based on hypothesis testing theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Denemark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Fridrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Workshop on Information Forensics and Security (WIFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Atlanta, United States. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/wifs.2014.7084322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection-channel-aware rich model for Steganalysis of digital images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Denemark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahid Sedighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojtech Holub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Fridrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Workshop on Information Forensics and Security (WIFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Atlanta, United States. pp.48-53, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WIFS.2014.7084302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new tomography model for almost optimal detection of anomalies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 20th IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Melbourne, Australia. pp.1461-1465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steganalysis of Jsteg algorithm based on a novel statistical model of quantized DCT coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Hai Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 20th IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Melbourne, Australia. pp.4427-4431, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2013.6738912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving Steganography and Steganalysis from the Laboratory into the Real World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Ker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Böhme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Craver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM IH-MMSEC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Montpellier, France. pp.ACM 978-1-4503-2081-8/13/06</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Detection of LSB Matching Using Hypothesis Testing Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathel Zitzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Nikiforov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fillatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference, IH 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Berkeley, United States. pp.46-62, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-36373-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle méthode de détection de contours basée sur une régression locale de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Slysz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houman Borouchaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVième Colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotically optimal detection of LSB matching data hiding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Hai Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 20th IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Melbourne, Australia. pp.4437-4441, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2013.6738914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image authentication by statistical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st European Signal Processing Conference (EUSIPCO 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camera model identification Based on hypothesis testing theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Hai Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Signal Processing Conference (EUSIPCO 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidden information detection based on quantized Laplacian distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathel Zitzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fillatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Nikiforov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference On Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Kyoto, Japan. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2012.6288248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical detection of LSB matching in the presence of nuisance parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathel Zitzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Nikiforov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fillatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Signal Processing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Ann Arbor, United States. pp.912-915, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSP.2012.6319857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical detection of information hiding based on adjacent pixels difference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathel Zitzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Nikiforov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO-2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bucharest, Romania. pp.1737-1741</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical model of natural images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Hai Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 19th IEEE International Conference on Image Processing (ICIP 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Orlando, United States. pp.2525-2528, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2012.6467412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes statistiques de détection d'informations cachées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fillatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Nikiforov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Interdisciplinaire sur la sécurité Globale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical decision by using quantized observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathel Zitzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fillatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Nikiforov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE International Symposium on Information Theory - ISIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, St. Petersburg, Russia. pp.1210-1214, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIT.2011.6033727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypothesis testing by using quantized observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathel Zitzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Nikiforov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fillatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE Statistical Signal Processing Workshop (SSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nice, France. pp.501-504, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSP.2011.5967743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Decision Methods in Hidden Information Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathel Zitzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Nikiforov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fillatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference, IH 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.163-177, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-24178-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cover Image Model For Reliable Steganalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathel Zitzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fillatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Nikiforov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference, IH 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.163-177, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-24178-9_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection Optimale d'Information Cachées Indépendante du Contenu des Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fillatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathel Zitzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées codes et stéganographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Saint Cyr - Coëtquidan, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection quasi-optimale d'informations cachées basée sur un modèle local non-linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathel Zitzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fillatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Nikiforov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIième colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable detection of hidden information based on a non-linear local model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathel Zitzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fillatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Nikiforov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE Statistical Signal Processing Workshop (SSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nice, France. pp.493-496, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSP.2011.5967740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection Optimale à base de Laplacienne quantifiée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathel Zitzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Nikiforov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fillatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIième colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des images naturelles pour la criminalistique numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fillatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathel Zitzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop 3SGS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'Informations Cachées : la deuxième année</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fillatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Nikiforov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WISG'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'Informations Cachées : la première année</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fillatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Nikiforov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WISG'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IH&MMSec'19: Proceedings of the ACM Workshop on Information Hiding and Multimedia Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Verdoliva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACM, 2019, 978-1-4503-6821-6. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3335203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source-based Detection of Malicious Behavior in Cloud Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERI Network &amp; Telecom - EUt+ Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steganalysis: Detection of Hidden Data in Multimedia Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Security 1: Authentication and Data Hiding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, Chapter 8, 2022, Online ISBN: 9781119901808 Print ISBN: 9781789450262. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119901808.ch8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03815641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ALASKA project: An interesting mix of theoretical advances and open science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERI Network &amp; Telcom - EUt+ Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steganography: Embedding Data Into Multimedia Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Security 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 5, Wiley, pp.161-188, 2022, Online: 9781119901808 Print: 9781789450262. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119901808.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéganographie : insertion d’informations dans des contenus multimédias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécurité Multimédia - Partie 1 : Authentification et Insertion de Données Cachées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 5, ISTE Group, pp.171-200, 2021, 9781789480269. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9026.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03819891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéganalyse : détection d'information cachée dans des contenus multimédias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécurité Multimédia - Partie 1 : Authentification et Insertion de Données Cachées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 8, pp.261-303, 2021, 9781789480269. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9026.ch8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security and availability on embedded systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Langeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lallement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety and Reliability – Safe Societies in a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, CRC Press, pp.2973-2976, 2018, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781351174664-372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System for identifying a photographic camera model associated with a JPEG-compressed image, and associated method, uses and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Hai Thai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO/2015/145091. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System for identifying a photographic camera model associated with a JPEG-compressed image, and associated method performed in such a system, uses and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Hai Thai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO/2015/145092. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System for determining the identification of a photographic apparatus on the basis of a photograph and method implemented in such a system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO/2013/135977. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet ALASKA : Un mélange intéressant d'avancées théoriques avancées théoriques et de sciences ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the threats targeting low latency traffic: the case of L4S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Letourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouamé Boris Ndjore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Edge Detector Based on Parametric Surface Model: Regression Surface Descriptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Slysz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houman Borouchaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining JPEG Image Standard Quality Factor from the Quantization Tables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle méthode de détection de contours basée sur une régression locale de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Slysz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houman Borouchaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00837476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection quasi-optimale d'anomalie dans une image tomographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications de la théorie de la décision statistique à l'évaluation de la sécurité de stégosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathel Zitzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fillatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Nikiforov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection statistique d'informations cachées dans une image naturelle à partir d'un modèle physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Méthodologie [stat.ME]. Université de Technologie de Troyes, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00706171v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId323"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:105.20547945205px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rémi Cogranne </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Scientific Publications by Rémi Cogranne, Ph.D.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">remi-cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4205-4694</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">168828960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=ZKpouPAAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much is the Source Mismatch an Important Problem for Deepfake Detection ? *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Kuribayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Méreur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APSIPA Transactions on Signal and Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive statistical model of nuclear rods temperature for the detection of total and instantaneous blockage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 442, pp.114243. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2025.114243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05420247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cover-source mismatch in steganalysis: systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Beneš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (1), pp.26. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13635-024-00171-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Characterization of Threats Targeting Low-Latency Services: The Case of L4S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Letourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Network and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (1), pp.19. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10922-022-09706-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate Side-Informed Gaussian Embedding Minimizing Statistical Detectability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Giboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, pp.1841 - 1854. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIFS.2022.3173184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X‐ray microtomography reveals a lattice‐like network within aortic elastic lamellae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Ben Zemzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Genevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Wahart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Bodey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (10), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fj.202100323RR⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Steganography in JPEG Images by Minimizing Performance of Optimal Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Giboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17, pp.1328 - 1343. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIFS.2021.3111713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detectability-based JPEG steganography modeling the processing pipeline: the noise-content trade-off</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Giboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16, pp.2202-2217. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIFS.2021.3050063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fully Automatic and Efficient Methodology for Peptide Activity Identification Using Their 3D Conformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzam Alwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beauseroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Grall-Maës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.92143 - 92156. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/access.2021.3091939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects and Solutions of Cover-Source Mismatch in Image Steganalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Giboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Borghys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing: Image Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 86, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.image.2020.115888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential detection of a total instantaneous blockage occurred in a single subassembly of a sodium-cooled fast reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Nikiforov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzi Harrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beauseroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Grall-Maës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 366, pp.110733. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2020.110733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling effective communication to support awareness in rescue operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐baptiste Pothin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contingencies and Crisis Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Knowledge, Semantics and AI for Risk and Crisis Management, 28 (3), pp.307-323. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1468-5973.12317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Primary Quantization Steps in Double-Compressed JPEG Images Using a Statistical Model of Discrete Cosine Transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Hai Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.76203-76216. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2921324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable Detection of Interest Flooding Attack in Real Deployment of Named Data Networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang-Long Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Mallouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (9), pp.2470-2489. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIFS.2019.2899247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Stationary Process Monitoring for Change-Point Detection With Known Accuracy: Application to Wheels Coating Inspection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Tout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.6709-6721. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2018.2792838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Security Monitoring Plane for Named Data Networking Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang-Long Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Mallouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56 (11), pp.88-94. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mcom.2018.1701135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Botclouds at Large Scale: A Decentralized and Robust Detection Method for Multi-Tenant Virtualized Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nisrine Ghadban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badis Hammi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (1), pp.68-82. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tnsm.2017.2785628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical decision methods in the presence of linear nuisance parameters and despite imaging system heteroscedastic noise: Application to wheel surface inspection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Tout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 144, pp.430-443. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2017.10.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimedia Security: Novel Steganography and Privacy Preserving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenxing Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Kwang Raymond Choo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinpeng Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security and communication networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2018/6390945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual camera device identification from JPEG images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Hai Thai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing: Image Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52, pp.74-86. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.image.2016.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JPEG Quantization Step Estimation and Its Applications to Digital Image Forensics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Hai Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Ngoc-Canh Doan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (1), pp.123-133. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tifs.2016.2604208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Content-Adaptive Steganography by Minimizing Statistical Detectability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahid Sedighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Fridrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (2), pp.221-234. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tifs.2015.2486744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camera model identification based on the generalized noise model in natural images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Hai Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48, pp.285-297. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2015.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized signal-dependent noise model and parameter estimation for natural images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Hai Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114, pp.164-170. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2015.02.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camera model identification based on DCT coefficient statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Hai Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40, pp.88-100. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2015.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Extending the Ensemble Classifier for Steganalysis of Digital Images Using Hypothesis Testing Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Fridrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (12), pp.2627-2642. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tifs.2015.2470220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steganalysis of JSteg algorithm using hypothesis testing theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathel Zitzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 (2), </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13635-015-0019-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical detection of data hidden in least significant bits of clipped images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Hai Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 98, pp.263-274. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2013.11.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Model of Quantized DCT Coefficients: Application in the Steganalysis of Jsteg Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Hai Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (5), pp.1980-1993. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2014.2310126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camera Model Identification Based on the Heteroscedastic Noise Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Hai Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (1), pp.250-263. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2013.2290596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A local adaptive model of natural images for almost optimal detection of hidden data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathel Zitzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Nikiforov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2014.01.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical detection of defects in radiographic images using an adaptive parametric model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 96, pp.173-189. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2013.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidden information detection using decision theory and quantized samples: Methodology, difficulties and results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathel Zitzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Nikiforov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fillatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2013.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Asymptotically Uniformly Most Powerful Test for LSB Matching Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (3), pp.464-476. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIFS.2013.2238232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of hypothesis testing theory for optimal detection of LSB matching data hiding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 93 (7), pp.1724-1737. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2013.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (84)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeted Pooled Latent-Space Steganalysis Applied to Generative Steganography, with a Fix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Levecque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Noirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Pevný</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Butora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2026 IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280548v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forensics Analysis of Residual Noise Texture in digital Images for Detection of Deepfake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Méreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Kuribayashi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2025 - 2025 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Hyderabad, India. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP49660.2025.10887712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05420270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appearance Defect Detection and Localisation using a Lightweight CNN-based Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Derouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM 11th International Conference on Computing and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Kyoto, Japan, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MobileViT-based Detection of Anomaly in Measurements of Nuclear Power Plant Core Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on Advanced Machine Learning and Data Science (IEEE AMLDS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2025, Tokyo (Japan), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FORENSICS ANALYSIS OF RESIDUAL NOISE TEXTURE IN DIGITAL IMAGES FOR DETECTION OF DEEPFAKE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Méreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Kuribayashi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Hyderabad, India, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Original Method for Detection of a Known Anomaly: Application to the Detection of Sudden Coolant Blockage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM 10th International Conference on Multimedia Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Fukui, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Review of Deep Learning Models for Deepfake Detection *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on Advanced Machine Learning and Data Science (IEEE AMLDS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2025, Tokyo (Japan), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Autoencoder-Transformer Model for Detection of Attacks on Low Latency Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Letourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on Advanced Machine Learning and Data Science (AMLDS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2025, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance image-image pour la détection d'images générées par modèles de diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple Detection of AI-Generated Images based on Noise Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Méreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Kuribayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Advanced Machine Learning and Data Science (AMLDS) 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Review of Deep-Learning Models for Deepfakes Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE 10th International Conference on Multimedia and Image Processing (ICMIP 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Okinawa, Japan, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MobileViT-based Detection of Anomaly in Temperature of Nuclear Power Plant Core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE 10th International Conference on Multimedia and Image Processing (ICMIP 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Okinawa, Japan, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoencoder-Based Model of Nuclear Power Plant Core Temperature for Blockage Event Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM 11th International Conference on Computing and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Kyoto, Japan, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple yet Accurate Autoadaptive Model of Network Traffic for Detection of Attacks on Low Latency Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Letourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Nghia Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM 10th International Conference on Multimedia Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Fukui, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Intrinsic Difficulty and Regret to Properties of Multivariate Gaussians in Image Steganalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th ACM Workshop on Information Hiding and Multimedia Security (ACM IH&amp;MMSEC'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Baiona, Spain. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3658664.3659643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571870v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Correlation as a Forensic Feature to Mitigate the Cover-Source Mismatch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th ACM Workshop on Information Hiding and Multimedia Security (ACM IH&amp;MMSEC'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Baiona, Spain. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3658664.3659638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571878v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detectability of Defects in the Presence of Linear Nuisance Parameters and Images Signal-Dependent Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Abu Dhabi, France. pp.1357-1363, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP51287.2024.10648199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Universal Detector for Synthesized Images by Estimating Generative AI Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryota Seo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Kuribayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akinobu Ura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Asia Pacific Signal and Information Processing Association Annual Summit and Conference (APSIPA ASC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Macau, China. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APSIPAASC63619.2025.10849267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Deepfakes a Game Changer in Digital Images Steganography Leveraging the Cover-Source-Mismatch?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Méreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 19th International Conference on Availability, Reliability and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vienne (AUT), Austria. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3664476.3670893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601453v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and Mitigation of the False Alarms of the Reverse JPEG Compatibility Attack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Butora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IH&amp;MMSec'23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Chicago, United States. pp.59-66, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3577163.3595092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098685v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNCOVER: Development of an efficient steganalysis framework for uncovering hidden data in digital media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaila Leask</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Borghys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Bruyninckx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Availability, Reliability and Security (ARES 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cover Source Mismatch Problem in Deep-Learning Steganalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Giboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borghys Dirk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 30th European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Belgrade, Serbia. pp.1032-1036, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO55093.2022.9909553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cover Source Mismatch Problem in Deep-Learning Steganalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Giboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Borghys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization Minimizing Statistical Detectability for Side-Informed JPEG Steganography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Giboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, New York, United States. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WIFS49906.2020.9360884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JPEG STEGANOGRAPHY WITH SIDE INFORMATION FROM THE PROCESSING PIPELINE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Giboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Barcelone, Spain. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9054486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALASKA-2 : Challenging Academic Research on Steganalysis with Realistic Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Giboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, New York City (Virtual Conference), United States. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WIFS49906.2020.9360896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steganography by Minimizing Statistical Detectability: The cases of JPEG and Color Images.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Giboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Information Hiding and MultiMedia Security (IH&amp;MMSec)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Denver, CO, United States. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3369412.3395075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection-channel-aware reverse JPEG compatibility for highly reliable steganalysis of JPEG Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Barcelone, Spain. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9054061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460091v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JPEG Steganography and Synchronization of DCT Coefficients for a Given Development Pipeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Taburet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadih Sawaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Workshop on Information Hiding and Multimedia Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Denver, United States. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3369412.3395074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553023v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation Representation and Awareness for Rescue Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pothin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Information Systems for Crisis Response and Management (ISCRAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Interactions in Rescue Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pothin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Systems, Man and Cybernetics (SMC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2019, Bari, Italy. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMC.2019.8913878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are we there yet?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Boroumand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Fridrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Burlingame, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ALASKA Steganalysis Challenge: A First Step Towards Steganalysis &amp;quot;Into The Wild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Giboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM IH&amp;MMSec (Information Hiding &amp; Multimedia Security)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3335203.3335726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de réduction de la sensibilité à la base d'apprentissage en stéganalyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Giboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Borghys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRETSI (Groupement de Recherche en Traitement du Signal et des Images)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a security monitoring plane for named data networking and its application against content poisoning attack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Long Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Mallouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOMS 2018 - 2018 IEEE/IFIP Network Operations and Management Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/noms.2018.8406246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Interpretation Support in Rescue Operations: Application for French Firefighters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pothin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE/ACS 15th International Conference on Computer Systems and Applications (AICCSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Aqaba, Jordan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steganalysis into the Wild: How to Define a Source?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Giboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS&amp;T Electronic Imaging, Media Watermarking, Security, and Forensics 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Burlingame, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685050v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient statistical methodology for peptide 3D structure clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzam Alwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beauseroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Grall-Maës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Debelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 4th Middle East Conference on Biomedical Engineering (MECBME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Tunis, Tunisia. pp.78-83, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECBME.2018.8402410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic vision system for wheel surface inspection and monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Tout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASNT Annual Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decentralized approach for adaptive workload estimation in virtualized environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nisrine Ghadban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IFIP/IEEE Symposium on Integrated Network and Service Management (IM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lisbon, Portugal. pp.1186-1194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wheels coating process monitoring in the presence of nuisance parameters using sequential change-point detection method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Tout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 25th European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Kos, Greece. pp.196-200, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO.2017.8081196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Content Poisoning in Named Data Networking: Comprehensive Characterization of real Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Tan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IFIP/IEEE International Symposium on Integrated Network Management (IM2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lisbon, Portugal. pp.72-80, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/INM.2017.7987266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical strategies for content-adaptive batch steganography and pooled steganalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahid Sedighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Fridrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, New Orleans, United States. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icassp.2017.7952531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and mitigation of emerging attacks in virtualized Named Data Networking (NDN) environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Ngoc Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Readiness of NDN for a Secure Deployment: The Case of Pending Interest Table</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Long Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Tan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ploix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFIP International Conference on Autonomous Infrastructure, Management and Security (AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Munich, Germany. pp.98-110, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-39814-3_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully automatic detection of anomalies on wheels surface using an adaptive accurate model and hypothesis testing theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Tout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 24th European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Budapest, Hungary. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/eusipco.2016.7760300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toss that BOSSbase, Alice!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahid Sedighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Fridrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS&amp;T intl symposium on Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Content-adaptive pentary steganography using the multivariate generalized Gaussian cover model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahid Sedighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Fridrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE/IS&amp;T ELECTRONIC IMAGING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, San Fransisco, United States. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2080272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimal statistical test for robust detection against interest flooding attacks in CCN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Tan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IFIP/IEEE International Symposium on Integrated Network Management (IM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Ottawa, Canada. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/inm.2015.7140299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sequential method for online steganalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Workshop on Information Forensics and Security (WIFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/wifs.2015.7368596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is ensemble classifier needed for steganalysis in high-dimensional feature spaces?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahid Sedighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Fridrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Pevny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Workshop on Information Forensics and Security (WIFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/wifs.2015.7368597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of interest flooding attacks in Named Data Networking using hypothesis testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan Ngoc Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Workshop on Information Forensics and Security (WIFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Roma, Italy. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source camera device identification based on raw images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Hai Thai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Quebec City, Canada. pp.3812-3816, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2015.7351518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of JSteg algorithm using hypothesis testing theory and a statistical model with nuisance parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathel Zitzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd ACM Information Hiding and Multimedia Security Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Salzburg, Austria. pp.3-13, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2600918.2600932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal detection of outguess using an accurate model of DCT coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Hai Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Workshop on Information Forensics and Security (WIFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Atlanta, United States. pp.179-184, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WIFS.2014.7084324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal detector for camera model identification based on an accurate model of DCT coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Hai Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE 16th International Workshop on Multimedia Signal Processing (MMSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Jakarta, Indonesia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMSP.2014.6958810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical model of the FLD ensemble classifier based on hypothesis testing theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Denemark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Fridrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Workshop on Information Forensics and Security (WIFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Atlanta, United States. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/wifs.2014.7084322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rich model for Steganalysis of color images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Goljan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Fridrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Workshop on Information Forensics and Security (WIFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Atlanta, United States. pp.185-190, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WIFS.2014.7084325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical detection of Jsteg steganography using hypothesis testing theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathel Zitzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France. pp.5517-5521, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2014.7026116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection-channel-aware rich model for Steganalysis of digital images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Denemark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahid Sedighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojtech Holub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Fridrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Workshop on Information Forensics and Security (WIFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Atlanta, United States. pp.48-53, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WIFS.2014.7084302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new tomography model for almost optimal detection of anomalies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 20th IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Melbourne, Australia. pp.1461-1465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steganalysis of Jsteg algorithm based on a novel statistical model of quantized DCT coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Hai Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 20th IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Melbourne, Australia. pp.4427-4431, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2013.6738912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving Steganography and Steganalysis from the Laboratory into the Real World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Ker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Böhme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Craver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM IH-MMSEC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Montpellier, France. pp.ACM 978-1-4503-2081-8/13/06</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle méthode de détection de contours basée sur une régression locale de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Slysz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houman Borouchaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVième Colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Detection of LSB Matching Using Hypothesis Testing Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathel Zitzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Nikiforov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fillatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference, IH 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Berkeley, United States. pp.46-62, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-36373-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image authentication by statistical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st European Signal Processing Conference (EUSIPCO 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotically optimal detection of LSB matching data hiding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Hai Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 20th IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Melbourne, Australia. pp.4437-4441, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2013.6738914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical detection of LSB matching in the presence of nuisance parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathel Zitzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Nikiforov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fillatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Signal Processing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Ann Arbor, United States. pp.912-915, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSP.2012.6319857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camera model identification Based on hypothesis testing theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Hai Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Signal Processing Conference (EUSIPCO 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidden information detection based on quantized Laplacian distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathel Zitzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fillatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Nikiforov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference On Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Kyoto, Japan. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2012.6288248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical model of natural images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Hai Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 19th IEEE International Conference on Image Processing (ICIP 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Orlando, United States. pp.2525-2528, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2012.6467412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical detection of information hiding based on adjacent pixels difference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathel Zitzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Nikiforov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO-2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bucharest, Romania. pp.1737-1741</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection Optimale à base de Laplacienne quantifiée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathel Zitzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Nikiforov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fillatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIième colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes statistiques de détection d'informations cachées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fillatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Nikiforov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Interdisciplinaire sur la sécurité Globale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical decision by using quantized observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathel Zitzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fillatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Nikiforov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE International Symposium on Information Theory - ISIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, St. Petersburg, Russia. pp.1210-1214, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIT.2011.6033727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypothesis testing by using quantized observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathel Zitzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Nikiforov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fillatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE Statistical Signal Processing Workshop (SSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nice, France. pp.501-504, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSP.2011.5967743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Decision Methods in Hidden Information Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathel Zitzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Nikiforov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fillatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference, IH 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.163-177, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-24178-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cover Image Model For Reliable Steganalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathel Zitzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fillatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Nikiforov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference, IH 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.163-177, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-24178-9_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection Optimale d'Information Cachées Indépendante du Contenu des Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fillatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathel Zitzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées codes et stéganographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Saint Cyr - Coëtquidan, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection quasi-optimale d'informations cachées basée sur un modèle local non-linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathel Zitzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fillatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Nikiforov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIième colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable detection of hidden information based on a non-linear local model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathel Zitzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fillatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Nikiforov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE Statistical Signal Processing Workshop (SSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nice, France. pp.493-496, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSP.2011.5967740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'Informations Cachées : la deuxième année</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fillatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Nikiforov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WISG'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des images naturelles pour la criminalistique numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fillatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathel Zitzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop 3SGS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'Informations Cachées : la première année</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fillatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Nikiforov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WISG'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IH&MMSec'19: Proceedings of the ACM Workshop on Information Hiding and Multimedia Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Verdoliva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACM, 2019, 978-1-4503-6821-6. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3335203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steganography: Embedding Data Into Multimedia Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Security 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 5, Wiley, pp.161-188, 2022, Online: 9781119901808 Print: 9781789450262. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119901808.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source-based Detection of Malicious Behavior in Cloud Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERI Network &amp; Telecom - EUt+ Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steganalysis: Detection of Hidden Data in Multimedia Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Security 1: Authentication and Data Hiding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, Chapter 8, 2022, Online ISBN: 9781119901808 Print ISBN: 9781789450262. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119901808.ch8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03815641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ALASKA project: An interesting mix of theoretical advances and open science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERI Network &amp; Telcom - EUt+ Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéganographie : insertion d’informations dans des contenus multimédias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécurité Multimédia - Partie 1 : Authentification et Insertion de Données Cachées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 5, ISTE Group, pp.171-200, 2021, 9781789480269. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9026.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03819891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéganalyse : détection d'information cachée dans des contenus multimédias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécurité Multimédia - Partie 1 : Authentification et Insertion de Données Cachées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 8, pp.261-303, 2021, 9781789480269. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9026.ch8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security and availability on embedded systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Langeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lallement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety and Reliability – Safe Societies in a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, CRC Press, pp.2973-2976, 2018, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781351174664-372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System for identifying a photographic camera model associated with a JPEG-compressed image, and associated method, uses and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Hai Thai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO/2015/145091. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System for identifying a photographic camera model associated with a JPEG-compressed image, and associated method performed in such a system, uses and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Hai Thai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO/2015/145092. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System for determining the identification of a photographic apparatus on the basis of a photograph and method implemented in such a system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO/2013/135977. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet ALASKA : Un mélange intéressant d'avancées théoriques avancées théoriques et de sciences ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the threats targeting low latency traffic: the case of L4S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Letourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouamé Boris Ndjore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Edge Detector Based on Parametric Surface Model: Regression Surface Descriptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Slysz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houman Borouchaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining JPEG Image Standard Quality Factor from the Quantization Tables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle méthode de détection de contours basée sur une régression locale de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Slysz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houman Borouchaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00837476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection quasi-optimale d'anomalie dans une image tomographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications de la théorie de la décision statistique à l'évaluation de la sécurité de stégosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathel Zitzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fillatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Nikiforov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection statistique d'informations cachées dans une image naturelle à partir d'un modèle physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Méthodologie [stat.ME]. Université de Technologie de Troyes, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00706171v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId324"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A47EB6AD"/>
+    <w:nsid w:val="8C62E68B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remi-cogranne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4205-4694" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168828960" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-05420247v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cogranne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2025.114243" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016500v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mallet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Kuribayashi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur M&#233;reur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04921397v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bene&#353;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13635-024-00171-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04008168v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Letourneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doyen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mathieu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10922-022-09706-z" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03663628v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Giboulot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2022.3173184" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03342631v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Ben Zemzem" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Genevaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Wahart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bodey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blaise" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202100323RR" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03342645v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2021.3111713" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096658v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2021.3050063" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311364v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzam Alwan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beauseroy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Grall-Ma&#235;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belloy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2021.3091939" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906760v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor V. Nikiforov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzi Harrou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2020.110733" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955866v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Chehade" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Matta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Pothin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-5973.12317" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02631559v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Borghys" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2020.115888" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147761v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hai Thai" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2921324" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068457v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Nguyen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Long Mai" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Mallouli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2019.2899247" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02353814v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tout" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Retraint" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2792838" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407673v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mcom.2018.1701135" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407678v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Ghadban" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badis Hammi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tnsm.2017.2785628" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362347v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2017.10.030" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02353243v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenxing Qian" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Kwang Raymond Choo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinpeng Zhang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/6390945" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915647v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Qiao" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2016.12.011" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915649v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Ngoc-Canh Doan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tifs.2016.2604208" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906608v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Sedighi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Fridrich" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tifs.2015.2486744" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915650v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2015.10.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915653v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2015.02.020" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915663v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2015.01.002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915651v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tifs.2015.2470220" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362391v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathel Zitzmann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13635-015-0019-7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362387v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2014.2310126" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304308v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2013.2290596" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303044v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cornu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2014.01.027" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5J34JPMJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362369v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2013.09.016" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303012v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fillatre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2013.09.012" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TWMVX69D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362365v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2013.11.027" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02297408v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2013.2238232" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02297795v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2013.01.014" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9RV3TMS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280548v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Levecque" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Noirault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Pevn&#253;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Butora" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016499v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016497v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884386v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895600v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016498v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241613v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041276v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895599v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Nghia Nguyen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884505v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884554v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884563v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884523v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Derouet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-05420270v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49660.2025.10887712" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571878v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3658664.3659638" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406245v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryota Seo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akinobu Ura" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSIPAASC63619.2025.10849267" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400253v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP51287.2024.10648199" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601453v3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3664476.3670893" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571870v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3658664.3659643" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098685v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3577163.3595092" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03696116v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaila Leask" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Bruyninckx" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04458063v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borghys Dirk" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909553" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03694662v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02470179v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9054486" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02950094v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIFS49906.2020.9360896" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02542075v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3369412.3395075" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02460091v3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9054061" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553023v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Taburet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadih Sawaya" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3369412.3395074" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006635v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIFS49906.2020.9360884" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291432v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pothin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059259v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Boroumand" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313548v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2019.8913878" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147763v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3335203.3335726" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152785v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685050v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02056766v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debelle" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECBME.2018.8402410" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02295387v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407659v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Long Mai" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/noms.2018.8406246" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573439v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02271711v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573432v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081196" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652328v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Tan Nguyen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marchal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cholez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/INM.2017.7987266" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915645v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2017.7952531" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01632732v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ploix" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39814-3_10" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303580v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Ngoc Tan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906607v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eusipco.2016.7760300" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303577v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407688v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/inm.2015.7140299" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915665v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wifs.2015.7368596" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407684v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Pevny" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wifs.2015.7368597" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02272998v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362327v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351518" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407691v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2080272" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573446v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2600918.2600932" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02356425v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIFS.2014.7084324" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02356430v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP.2014.6958810" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573440v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Goljan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIFS.2014.7084325" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362374v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7026116" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407696v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Denemark" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wifs.2014.7084322" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362227v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojtech Holub" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIFS.2014.7084302" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02290322v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362388v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738912" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836407v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ker" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer B&#246;hme" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Craver" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573451v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36373-3_4" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558295v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Slysz" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moreau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houman Borouchaki" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02303425v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738914" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02319160v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304287v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303103v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6288248" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303081v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2012.6319857" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573455v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362386v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467412" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573464v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362342v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2011.6033727" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02319139v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967743" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573459v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24178-9_12" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B97S9F8F-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573461v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24178-9_13" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HHN9W319-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640667v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640668v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02359577v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967740" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573466v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573471v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573468v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573474v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03321115v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Verdoliva" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3335203" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03625583v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03815641v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaumont" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119901808.ch8" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03625585v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601267v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119901808.ch5" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03819891v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9026.ch5" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02470070v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9026.ch8" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02464214v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Burger" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Langeron" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lallement" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351174664-372" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573194v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573218v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573238v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03625587v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03625582v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouam&#233; Boris Ndjore" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02290249v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03321113v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837476v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832150v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691452v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00706171v2" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remi-cogranne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4205-4694" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168828960" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=ZKpouPAAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016500v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mallet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cogranne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Kuribayashi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur M&#233;reur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-05420247v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2025.114243" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04921397v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bene&#353;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13635-024-00171-6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04008168v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Letourneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doyen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mathieu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10922-022-09706-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03663628v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Giboulot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2022.3173184" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03342631v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Ben Zemzem" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Genevaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Wahart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bodey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blaise" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202100323RR" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03342645v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2021.3111713" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096658v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2021.3050063" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311364v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzam Alwan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beauseroy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Grall-Ma&#235;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belloy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2021.3091939" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02631559v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Borghys" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2020.115888" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906760v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor V. Nikiforov" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzi Harrou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2020.110733" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955866v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Chehade" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Matta" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Pothin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-5973.12317" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147761v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hai Thai" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2921324" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068457v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Nguyen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Long Mai" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Mallouli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2019.2899247" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02353814v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tout" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Retraint" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2792838" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407673v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mcom.2018.1701135" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407678v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Ghadban" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badis Hammi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tnsm.2017.2785628" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362347v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2017.10.030" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02353243v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenxing Qian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Kwang Raymond Choo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinpeng Zhang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/6390945" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915647v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Qiao" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2016.12.011" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915649v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Ngoc-Canh Doan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tifs.2016.2604208" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906608v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Sedighi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Fridrich" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tifs.2015.2486744" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915650v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2015.10.002" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915653v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2015.02.020" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915663v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2015.01.002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915651v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tifs.2015.2470220" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362391v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathel Zitzmann" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13635-015-0019-7" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362365v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2013.11.027" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362387v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2014.2310126" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304308v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2013.2290596" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303044v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cornu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2014.01.027" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5J34JPMJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362369v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2013.09.016" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303012v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fillatre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2013.09.012" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TWMVX69D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02297408v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2013.2238232" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02297795v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2013.01.014" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9RV3TMS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280548v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Levecque" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Noirault" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Pevn&#253;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Butora" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-05420270v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49660.2025.10887712" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884523v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Derouet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016499v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884386v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895600v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016497v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016498v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241613v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041276v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884563v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884554v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884505v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895599v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Nghia Nguyen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571870v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3658664.3659643" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571878v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3658664.3659638" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400253v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP51287.2024.10648199" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406245v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryota Seo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akinobu Ura" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSIPAASC63619.2025.10849267" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601453v3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3664476.3670893" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098685v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3577163.3595092" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03696116v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaila Leask" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Bruyninckx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04458063v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borghys Dirk" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909553" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03694662v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006635v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIFS49906.2020.9360884" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02470179v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9054486" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02950094v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIFS49906.2020.9360896" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02542075v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3369412.3395075" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02460091v3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9054061" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553023v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Taburet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadih Sawaya" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3369412.3395074" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291432v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pothin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313548v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2019.8913878" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059259v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Boroumand" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147763v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3335203.3335726" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152785v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407659v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Long Mai" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/noms.2018.8406246" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02295387v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685050v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02056766v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debelle" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECBME.2018.8402410" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573439v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02271711v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573432v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081196" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652328v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Tan Nguyen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marchal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cholez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/INM.2017.7987266" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915645v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2017.7952531" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303580v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Ngoc Tan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01632732v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ploix" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39814-3_10" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906607v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eusipco.2016.7760300" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303577v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407691v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2080272" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407688v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/inm.2015.7140299" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915665v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wifs.2015.7368596" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407684v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Pevny" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wifs.2015.7368597" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02272998v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362327v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351518" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573446v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2600918.2600932" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02356425v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIFS.2014.7084324" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02356430v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP.2014.6958810" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407696v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Denemark" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wifs.2014.7084322" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573440v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Goljan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIFS.2014.7084325" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362374v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7026116" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362227v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojtech Holub" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIFS.2014.7084302" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02290322v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362388v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738912" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836407v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ker" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer B&#246;hme" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Craver" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558295v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Slysz" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moreau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houman Borouchaki" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573451v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36373-3_4" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02319160v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02303425v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738914" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303081v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2012.6319857" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304287v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303103v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6288248" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362386v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467412" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573455v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573466v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573464v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362342v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2011.6033727" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02319139v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967743" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573459v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24178-9_12" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B97S9F8F-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573461v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24178-9_13" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HHN9W319-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640667v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640668v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02359577v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967740" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573468v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573471v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573474v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03321115v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Verdoliva" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3335203" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601267v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaumont" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119901808.ch5" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03625583v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03815641v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119901808.ch8" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03625585v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03819891v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9026.ch5" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02470070v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9026.ch8" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02464214v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Burger" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Langeron" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lallement" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351174664-372" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573194v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573218v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573238v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03625587v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03625582v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouam&#233; Boris Ndjore" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02290249v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03321113v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837476v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832150v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691452v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00706171v2" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>