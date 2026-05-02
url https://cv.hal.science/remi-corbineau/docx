--- v0 (2026-03-25)
+++ v1 (2026-05-02)
@@ -217,306 +217,306 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘Not All That Is White Is Lime’ - White Substances from Archaeological Burial Contexts Analyses and Interpretations</w:t>
+                <w:t xml:space="preserve">Sépultures privilégiées dans la cité des Pictons : l’espace funéraire de Jaunay-Clan (Vienne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eline Schotsmans</w:t>
+                <w:t xml:space="preserve">Maxence Segard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Toksoy-Köksal</w:t>
+                <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.C. Brettell</w:t>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryelle Bessou</w:t>
+                <w:t xml:space="preserve">Antoinette Rast-Eicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Corbineau</w:t>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 61 (4), pp.809-827. </w:t>
+              <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monumentum fecit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> : Monuments funéraires de Gaule romaine, 76 (1), pp.127-184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/arcm.12453⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/gallia.4704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02043766v1</w:t>
+                <w:t xml:space="preserve">hal-02321245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sépultures privilégiées dans la cité des Pictons : l’espace funéraire de Jaunay-Clan (Vienne)</w:t>
+                <w:t xml:space="preserve">‘Not All That Is White Is Lime’ - White Substances from Archaeological Burial Contexts Analyses and Interpretations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Segard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Eline Schotsmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Toksoy-Köksal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.C. Brettell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryelle Bessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-José Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve"> : Monuments funéraires de Gaule romaine, 76 (1), pp.127-184. </w:t>
+              <w:t xml:space="preserve">Archaeometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 61 (4), pp.809-827. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/gallia.4704⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/arcm.12453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02321245v1</w:t>
+                <w:t xml:space="preserve">hal-02043766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advancing the analysis of past human/plant relationships: methodological improvements of artefact pollen washes</w:t>
               </w:r>
@@ -541,51 +541,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Ejarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Barbier-Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul M Ledger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -770,51 +770,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plants and aromatics for embalming in Late Middle Ages and modern period: a synthesis of written sources and archaeobotanical data (France, Italy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -943,51 +943,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Araks Harutyunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hector A Martinez de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1038,51 +1038,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le parfum de la mort. Plantes et aromates pour la préparation des corps (Moyen Âge et période Moderne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1159,51 +1159,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Araks Harutyunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Martinez de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1248,337 +1248,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01739295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Homme au temps de la préhistoire, son environnement végétal, ses modes de subsistance, son évolution culturelle et… la place du pollen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cinquante ans d’archéopalynologie funéraire en France : bilan et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Corbineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josette Renault-Miskovsky</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mai Bui Thi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Musée d'Anthropologie préhistorique de Monaco</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 54, pp.5-65</w:t>
+              <w:t xml:space="preserve">, 2014, L’homme au temps de la Préhistoire, son environnement, ses modes de subsistance, son évolution culturelle et…la place du pollen, 54, pp.47-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01139748v1</w:t>
+                <w:t xml:space="preserve">halshs-01739308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de soutenance de thèse : Vaschalde C., L’art de cuire la pierre en France méditerranéenne à la fin du Moyen Âge. Approche interdisciplinaire d’un artisanat méconnu : la chaufournerie, Aix-Marseille Université, soutenue le 25 novembre 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L’Homme au temps de la préhistoire, son environnement végétal, ses modes de subsistance, son évolution culturelle et… la place du pollen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Renault-Miskovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Lartigot-Campin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Provence Historique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">Bulletin du Musée d'Anthropologie préhistorique de Monaco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 54, pp.5-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">halshs-01739410v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinquante ans d’archéopalynologie funéraire en France : bilan et perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Compte-rendu de soutenance de thèse : Vaschalde C., L’art de cuire la pierre en France méditerranéenne à la fin du Moyen Âge. Approche interdisciplinaire d’un artisanat méconnu : la chaufournerie, Aix-Marseille Université, soutenue le 25 novembre 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mai Bui Thi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Musée d'Anthropologie préhistorique de Monaco</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, L’homme au temps de la Préhistoire, son environnement, ses modes de subsistance, son évolution culturelle et…la place du pollen, 54, pp.47-56</w:t>
+              <w:t xml:space="preserve">Provence Historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-01739308v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01739410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards producing pure phytolith concentrates from plants that are suitable for carbon isotopic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul E. Reyerson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1690,51 +1690,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R. Southon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul E. Reyerson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1824,51 +1824,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R. Southon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathleen K. Treseder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 9 (5), pp.1873-1884. </w:t>
@@ -1906,51 +1906,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de soutenance de thèse : PY (V.), Mine, bois et forêt dans les Alpes du Sud au Moyen Âge. Approches archéologique, bioarchéologique et historique, Université d'Aix-Marseille I, soutenue le 3 décembre 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.272-275</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2024,51 +2024,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifier l’invisible : préparation des corps, embaumement et inhumation en cercueil en plomb à l’époque moderne. Le cas des comtes de Flers (Normandie, Orne) entre le XVIIe et le XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Barbier-Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2166,51 +2166,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Barbier-Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Colleter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2265,51 +2265,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie des produits de la ruche : le cas des contenants archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Frère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2382,51 +2382,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2498,51 +2498,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sang, vin et bruyère à Sainte-Croix (Bordeaux, Gironde) : Analyses palynologiques et chimiques du contenu d’un pot déposé dans un sarcophage mérovingien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2666,51 +2666,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Léon Thillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2756,51 +2756,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interprétation - Conclusion générale : « les plantes et substances chimiques révélées dans le baume »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2855,51 +2855,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn de Larminat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Corrochano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2963,51 +2963,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mort au microscope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Solenn de Larminat; Rémi Corbineau; Alexis Corrochano; Yves Gleize; Jean Soulat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre autour de nouvelles approches de l'archéologie funéraire. Actes de la 6e Rencontre du Gaaf, Institut national d'histoire de l'art (Paris, 4-5 avril 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3049,51 +3049,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’embaumement appréhendé : la question des ingrédients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrice Georges. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sépultures prestigieuses de l’église Notre-Dame de Cléry-Saint-André (Loiret). Étude pluridisciplinaire du caveau de Louis XI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.289-306, 2015</w:t>
@@ -3167,90 +3167,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifier l’invisible : préparation des corps, embaumement et inhumation en cercueil en plomb à l’époque moderne. Le cas des comtes de Flers (Normandie-Orne) (début XVIIIe siècle).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Barbier-Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e Rencontres du GAAF, Rencontre autour de l’invisibles dans la tombe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GAAF, May 2024, Châlons-en-Champagne, France</w:t>
@@ -3292,51 +3292,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Funérailles élitaires à l’époque moderne, Les comtes de Flers (Orne, Normandie), début du XVIIIe siècle, Bilan du P.C.R 2019-2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3443,51 +3443,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Barbier-Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Riera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3555,51 +3555,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Broine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3654,51 +3654,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mausolée de Jaunay-Clan (Vienne) : protocole d’étude de sépultures en milieu clos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Segard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Maziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3706,51 +3706,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Delhoume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIe Rencontre du GAAF, Colloque Rencontre autour de nouvelles approches de l’archéologie funéraire (04-05 avril 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Solenn de Larminat, Rémi Corbineau, Alexis Corrochano, Yves Gleize, Jean Soulat (dir.), Apr 2014, INHA - Paris, France</w:t>
@@ -3805,51 +3805,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Barbier-Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Colleter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3881,402 +3881,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01740400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wood Tar Production and Medicinal Uses in Provence and in North Western Mediterranean Region during the Medieval and Post-Medieval Period</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Économie végétale et paysages antiques des étangs narbonnais (Aude, France) : analyses archéobotaniques pluridisciplinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Tillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Wicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Dolez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ONGUENT International Workshop "Wood tar production and medicinal uses in the Mediterranean Region", programme international APRIMED, MMSH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Forum de la Méditerranée du MuCEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01477447v1</w:t>
+                <w:t xml:space="preserve">halshs-01740382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Économie végétale et paysages en Narbonnais d’après l’analyse archéobotanique multiproxies du vivier antique de Capelles (Aude, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Tillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Wicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Corbineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Tillier</w:t>
+                <w:t xml:space="preserve">Ludovic Dolez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie végétale et paysages en Narbonnais d’après l’analyse archéobotanique multiproxies du vivier antique de Capelles (Aude, France). 11èmes Rencontres d’archéobotanique “Agriculture et exploitation des ressources végétales de la Préhistoire à aujourd’hui”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Borg, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01740374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Économie végétale et paysages antiques des étangs narbonnais (Aude, France) : analyses archéobotaniques pluridisciplinaires</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Wood Tar Production and Medicinal Uses in Provence and in North Western Mediterranean Region during the Medieval and Post-Medieval Period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vaschalde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum de la Méditerranée du MuCEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">ONGUENT International Workshop "Wood tar production and medicinal uses in the Mediterranean Region", programme international APRIMED, MMSH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01740382v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01477447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plants and aromatics for embalming in Modern Times. A synthesis of archaeobotanical and historical data (France-Italy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4321,700 +4321,700 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03847423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les produits de la ruche</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Paysage végétal funéraire et arbres psychopompes : Etudes, sources disponibles et réalités archéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Frère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les produits biologiques en Italie et Gaule préromaines. Produits alimentaires, médicinaux, magico- religieux, cosmétiques (colloque international)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Rome, Italie</w:t>
+              <w:t xml:space="preserve">Rencontre autour des paysages du cimetière médiéval et moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Matthieu Gaultier; Anne Dietrich; Alexis Corrochano, Apr 2013, La Riche, France. pp.241-254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01740766v1</w:t>
+                <w:t xml:space="preserve">halshs-01739387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principes, méthodes et résultats préliminaires de la technique des “pollen washes” appliquée sur des objets archéologiques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Les produits de la ruche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Garreau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Frère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les produits biologiques en Italie et Gaule préromaines. Produits alimentaires, médicinaux, magico- religieux, cosmétiques (colloque international)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01740761v1</w:t>
+                <w:t xml:space="preserve">halshs-01740766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economie végétale et paysages en Narbonnais d’après l’analyse archéobotanique multiproxis du vivier antique de Capelles (Aude)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Principes, méthodes et résultats préliminaires de la technique des “pollen washes” appliquée sur des objets archéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Ejarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Barbier-Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Carayon</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Voldoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Rencontres d’Archéobotanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Perg-Borg, Allemagne</w:t>
+              <w:t xml:space="preserve">Les produits biologiques en Italie et Gaule préromaines. Produits alimentaires, médicinaux, magico- religieux, cosmétiques (colloque international)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02125619v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01740761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paysage végétal funéraire et arbres psychopompes : Etudes, sources disponibles et réalités archéologiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Economie végétale et paysages en Narbonnais d’après l’analyse archéobotanique multiproxis du vivier antique de Capelles (Aude)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Tillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Wicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Dolez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre autour des paysages du cimetière médiéval et moderne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Matthieu Gaultier; Anne Dietrich; Alexis Corrochano, Apr 2013, La Riche, France. pp.241-254</w:t>
+              <w:t xml:space="preserve">11ème Rencontres d’Archéobotanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Perg-Borg, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01739387v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02125619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’utilisation funéraire des plantes par une communauté paysanne du Moyen Âge. Étude palynologique sur le site de la Pieve di Pava (San Giovanni d’Asso, Toscane, Italie)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Recenser les arbres et les arbustes des cimetières médiévaux et modernes à partir des sources écrites : problématiques et pistes méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e Rencontres du Gaaf, Le paysage du cimetière médiéval et moderne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Matthieu Gaultier; Anne Dietrich; Alexis Corrochano, Apr 2013, La Riche, France</w:t>
+              <w:t xml:space="preserve">Rencontre autour des paysages du cimetière médiéval et moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Matthieu Gaultier; Anne Dietrich; Alexis Corrochano, Apr 2013, La Riche, France. pp.23-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01740385v1</w:t>
+                <w:t xml:space="preserve">halshs-01741135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recenser les arbres et les arbustes des cimetières médiévaux et modernes à partir des sources écrites : problématiques et pistes méthodologiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">L’utilisation funéraire des plantes par une communauté paysanne du Moyen Âge. Étude palynologique sur le site de la Pieve di Pava (San Giovanni d’Asso, Toscane, Italie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Campana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre autour des paysages du cimetière médiéval et moderne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Matthieu Gaultier; Anne Dietrich; Alexis Corrochano, Apr 2013, La Riche, France. pp.23-28</w:t>
+              <w:t xml:space="preserve">5e Rencontres du Gaaf, Le paysage du cimetière médiéval et moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Matthieu Gaultier; Anne Dietrich; Alexis Corrochano, Apr 2013, La Riche, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01741135v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01740385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complesso archeologico di Pava : nuovi dati dalle ultime campagne di scavo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Felici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Campana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Brogi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5069,51 +5069,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le parfum de la mort. Plantes et aromates de la préparation des corps(Moyen Âge et période moderne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5164,51 +5164,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques d'embaumements sur un corps d'un noble anglais mort de la peste (Saint-Maurice, Val-de-Marne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djillali Hadjouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5253,303 +5253,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00803027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses d'une momie d'un protestant anglais mort en 1636 (Saint-Maurice, Val-de-Marne)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Projet de fouille sur un corps momifié du XVIIe siècle : quelle approche envisager pour les restes textiles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Delémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Desrosiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre autour des sépultures habillées.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Carry-le-Rouet, France. pp.127-135</w:t>
+              <w:t xml:space="preserve">Rencontre autour des sépultures habillées, Actes des journées d’études organisées par le Gaaf et le SRA PACA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Carry-le-Rouet, France. pp.136-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00498004v1</w:t>
+                <w:t xml:space="preserve">halshs-01739404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’utilisation de quelques végétaux pour l’embaumement au XVIIème siècle. Confrontation de données historiques et bioarchéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXèmes Rencontres Internationales d’Archéologie et d’Histoire d’Antibes - Des Hommes et des Plantes : exploitation du milieu et gestion des ressources végétales de la Préhistoire à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Juan-les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01740380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet de fouille sur un corps momifié du XVIIe siècle : quelle approche envisager pour les restes textiles ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Analyses d'une momie d'un protestant anglais mort en 1636 (Saint-Maurice, Val-de-Marne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djillali Hadjouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre autour des sépultures habillées, Actes des journées d’études organisées par le Gaaf et le SRA PACA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Carry-le-Rouet, France. pp.136-142</w:t>
+              <w:t xml:space="preserve">Rencontre autour des sépultures habillées.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Carry-le-Rouet, France. pp.127-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01739404v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00498004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5593,51 +5593,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Barbier-Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5692,51 +5692,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is 14C-AMS analysis of phytoliths a suitable tool ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guaciara M. Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5832,65 +5832,65 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une archéobotanique funéraire : enquêtes interdisciplinaires et analyses polliniques autour de la tombe et du corps mort (ère chrétienne, france – italie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Archéologie et Préhistoire. Université du Maine, 2014. Français. </w:t>
+              <w:t xml:space="preserve">Archéologie et Préhistoire. Le Mans Université; Università degli studi (Sienne, Italie), 2014. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014LEMA3012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -5993,51 +5993,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="55DBFFE5"/>
+    <w:nsid w:val="52DB04E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6224,51 +6224,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remi-corbineau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2642-3517" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192093606" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/88146029698935822611" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02043766v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Schotsmans" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Toksoy-K&#246;ksal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Brettell" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryelle Bessou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Corbineau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12453" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321245v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Segard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Rast-Eicher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.4704" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739271v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ejarque" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M Ledger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12375" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921032v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alifriqui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sok-Siya Bun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Hakki Cigerci" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.4267" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01566177v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Fornaciari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dupont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-017-0620-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909502v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul E Reyerson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alexandre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araks Harutyunyan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector A Martinez de La Torre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-1269-2016" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976242v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georges-Zimmermann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739295v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Martinez de La Torre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-12-15369-2015" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139748v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Renault-Miskovsky" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Girard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Diot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lartigot-Campin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739410v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739308v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Bui Thi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957270v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul E. Reyerson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guaciara M. Santos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2013.06.001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803033v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Southon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803031v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen K. Treseder" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-1873-2012" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803021v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985111v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03476395v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Colleter" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/6957/louise-de-quengo-une-bretonne-du-xviie-siecle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494440v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fr&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pcjb.8207" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441824v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Lefebvre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bougault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bazin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613786v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Masson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne R&#233;veillas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441772v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilalli Hadjouis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andrieux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-L&#233;on Thillaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970638v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468860v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn de Larminat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Corrochano" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gleize" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Soulat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737868v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gaaf-asso.fr/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739408v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756625v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04115845v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Bazin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879943v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Riera" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740405v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Broine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03240888v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Maziere" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delhoume" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonnin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740400v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477447v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740374v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Tillier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Wicha" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dolez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carayon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740382v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847423v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740766v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jolivet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740761v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garreau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Voldoire" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125619v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739387v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dietrich" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740385v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Campana" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741135v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739400v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Felici" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Brogi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Fontanelli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737807v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803027v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djillali Hadjouis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Verdin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498004v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740380v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739404v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charlier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desrosiers" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740336v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duchesne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Telmon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803013v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01336409v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LEMA3012" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remi-corbineau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2642-3517" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192093606" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/88146029698935822611" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321245v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Segard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Corbineau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Rast-Eicher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.4704" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02043766v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Schotsmans" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Toksoy-K&#246;ksal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Brettell" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryelle Bessou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12453" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739271v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ejarque" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M Ledger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12375" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921032v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alifriqui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sok-Siya Bun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Hakki Cigerci" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.4267" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01566177v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Fornaciari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dupont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-017-0620-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909502v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul E Reyerson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alexandre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araks Harutyunyan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector A Martinez de La Torre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-1269-2016" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976242v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georges-Zimmermann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739295v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Martinez de La Torre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-12-15369-2015" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739308v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Bui Thi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139748v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Renault-Miskovsky" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Girard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Diot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lartigot-Campin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739410v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957270v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul E. Reyerson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guaciara M. Santos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2013.06.001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803033v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Southon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803031v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen K. Treseder" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-1873-2012" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803021v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985111v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03476395v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Colleter" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/6957/louise-de-quengo-une-bretonne-du-xviie-siecle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494440v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fr&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pcjb.8207" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441824v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Lefebvre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bougault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bazin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613786v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Masson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne R&#233;veillas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441772v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilalli Hadjouis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andrieux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-L&#233;on Thillaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970638v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468860v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn de Larminat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Corrochano" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gleize" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Soulat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737868v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gaaf-asso.fr/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739408v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756625v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04115845v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Bazin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879943v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Riera" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740405v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Broine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03240888v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Maziere" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delhoume" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonnin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740400v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740382v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Tillier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Wicha" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dolez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carayon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740374v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477447v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847423v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739387v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dietrich" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740766v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jolivet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740761v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garreau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Voldoire" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125619v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741135v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740385v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Campana" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739400v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Felici" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Brogi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Fontanelli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737807v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803027v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djillali Hadjouis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Verdin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739404v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charlier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desrosiers" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740380v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498004v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740336v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duchesne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Telmon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803013v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01336409v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LEMA3012" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>