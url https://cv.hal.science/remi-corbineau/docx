--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -217,306 +217,306 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sépultures privilégiées dans la cité des Pictons : l’espace funéraire de Jaunay-Clan (Vienne)</w:t>
+                <w:t xml:space="preserve">‘Not All That Is White Is Lime’ - White Substances from Archaeological Burial Contexts Analyses and Interpretations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Segard</w:t>
+                <w:t xml:space="preserve">Eline Schotsmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">F. Toksoy-Köksal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.C. Brettell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryelle Bessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-José Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve"> : Monuments funéraires de Gaule romaine, 76 (1), pp.127-184. </w:t>
+              <w:t xml:space="preserve">Archaeometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 61 (4), pp.809-827. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/gallia.4704⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/arcm.12453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02321245v1</w:t>
+                <w:t xml:space="preserve">hal-02043766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘Not All That Is White Is Lime’ - White Substances from Archaeological Burial Contexts Analyses and Interpretations</w:t>
+                <w:t xml:space="preserve">Sépultures privilégiées dans la cité des Pictons : l’espace funéraire de Jaunay-Clan (Vienne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eline Schotsmans</w:t>
+                <w:t xml:space="preserve">Maxence Segard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Toksoy-Köksal</w:t>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.C. Brettell</w:t>
+                <w:t xml:space="preserve">Antoinette Rast-Eicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryelle Bessou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémi Corbineau</w:t>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 61 (4), pp.809-827. </w:t>
+              <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monumentum fecit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> : Monuments funéraires de Gaule romaine, 76 (1), pp.127-184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/arcm.12453⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/gallia.4704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02043766v1</w:t>
+                <w:t xml:space="preserve">hal-02321245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advancing the analysis of past human/plant relationships: methodological improvements of artefact pollen washes</w:t>
               </w:r>
@@ -541,51 +541,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Ejarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Barbier-Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul M Ledger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -770,51 +770,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plants and aromatics for embalming in Late Middle Ages and modern period: a synthesis of written sources and archaeobotanical data (France, Italy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -943,51 +943,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Araks Harutyunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hector A Martinez de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1038,51 +1038,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le parfum de la mort. Plantes et aromates pour la préparation des corps (Moyen Âge et période Moderne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1159,51 +1159,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Araks Harutyunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Martinez de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1248,337 +1248,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01739295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinquante ans d’archéopalynologie funéraire en France : bilan et perspectives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’Homme au temps de la préhistoire, son environnement végétal, ses modes de subsistance, son évolution culturelle et… la place du pollen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mai Bui Thi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Josette Renault-Miskovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Lartigot-Campin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Musée d'Anthropologie préhistorique de Monaco</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, L’homme au temps de la Préhistoire, son environnement, ses modes de subsistance, son évolution culturelle et…la place du pollen, 54, pp.47-56</w:t>
+              <w:t xml:space="preserve">, 2014, 54, pp.5-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01739308v1</w:t>
+                <w:t xml:space="preserve">hal-01139748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Homme au temps de la préhistoire, son environnement végétal, ses modes de subsistance, son évolution culturelle et… la place du pollen</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compte-rendu de soutenance de thèse : Vaschalde C., L’art de cuire la pierre en France méditerranéenne à la fin du Moyen Âge. Approche interdisciplinaire d’un artisanat méconnu : la chaufournerie, Aix-Marseille Université, soutenue le 25 novembre 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Corbineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Musée d'Anthropologie préhistorique de Monaco</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 54, pp.5-65</w:t>
+              <w:t xml:space="preserve">Provence Historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01139748v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01739410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de soutenance de thèse : Vaschalde C., L’art de cuire la pierre en France méditerranéenne à la fin du Moyen Âge. Approche interdisciplinaire d’un artisanat méconnu : la chaufournerie, Aix-Marseille Université, soutenue le 25 novembre 2013</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Cinquante ans d’archéopalynologie funéraire en France : bilan et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai Bui Thi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Provence Historique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">Bulletin du Musée d'Anthropologie préhistorique de Monaco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, L’homme au temps de la Préhistoire, son environnement, ses modes de subsistance, son évolution culturelle et…la place du pollen, 54, pp.47-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">halshs-01739410v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01739308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards producing pure phytolith concentrates from plants that are suitable for carbon isotopic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul E. Reyerson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1690,51 +1690,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R. Southon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul E. Reyerson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1824,51 +1824,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R. Southon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathleen K. Treseder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 9 (5), pp.1873-1884. </w:t>
@@ -1906,51 +1906,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de soutenance de thèse : PY (V.), Mine, bois et forêt dans les Alpes du Sud au Moyen Âge. Approches archéologique, bioarchéologique et historique, Université d'Aix-Marseille I, soutenue le 3 décembre 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.272-275</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2024,51 +2024,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifier l’invisible : préparation des corps, embaumement et inhumation en cercueil en plomb à l’époque moderne. Le cas des comtes de Flers (Normandie, Orne) entre le XVIIe et le XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Barbier-Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2166,51 +2166,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Barbier-Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Colleter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2265,51 +2265,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie des produits de la ruche : le cas des contenants archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Frère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2350,298 +2350,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03494440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Funérailles de la noblesse normande au début du XVIIIe siècle. Préparation des corps, embaumement et inhumation en cercueils en plomb à Flers (Orne), église paroissiale Saint-Germain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Dupont</w:t>
+                <w:t xml:space="preserve">Sang, vin et bruyère à Sainte-Croix (Bordeaux, Gironde) : Analyses palynologiques et chimiques du contenu d’un pot déposé dans un sarcophage mérovingien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
+                <w:t xml:space="preserve">Juliette Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Bougault</w:t>
+                <w:t xml:space="preserve">Hélène Réveillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Bazin</w:t>
+                <w:t xml:space="preserve">Fabrice Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Rozenn Colleter; Daniel Pichot; Éric Cruzéby. </w:t>
+              <w:t xml:space="preserve">Sacha Kacki; Hélène Réveillas; Christopher J. Knüsel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Louise de Quengo, une Bretonne du XVIIe siècle : archéologie, anthropologie, histoire</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.271-285, 2021, 978-2-7535-8233-0</w:t>
+              <w:t xml:space="preserve">Rencontre autour du corps malade : prise en charge et traitement funéraire des individus souffrants à travers les siècles, 10e Rencontre du Gaaf, Bordeaux, 23, 24 et 25 mai 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, Groupe d'anthropologie et d'archéologie funéraire, pp.243-252, 2021, Publication du Gaaf, 978-2-9541526-6-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03441824v1</w:t>
+                <w:t xml:space="preserve">hal-03613786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sang, vin et bruyère à Sainte-Croix (Bordeaux, Gironde) : Analyses palynologiques et chimiques du contenu d’un pot déposé dans un sarcophage mérovingien</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Corbineau</w:t>
+                <w:t xml:space="preserve">Funérailles de la noblesse normande au début du XVIIIe siècle. Préparation des corps, embaumement et inhumation en cercueils en plomb à Flers (Orne), église paroissiale Saint-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Masson</w:t>
+                <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Réveillas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Garnier</w:t>
+                <w:t xml:space="preserve">Denis Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Bray</w:t>
+                <w:t xml:space="preserve">G. Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sacha Kacki; Hélène Réveillas; Christopher J. Knüsel. </w:t>
+              <w:t xml:space="preserve">Rozenn Colleter; Daniel Pichot; Éric Cruzéby. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre autour du corps malade : prise en charge et traitement funéraire des individus souffrants à travers les siècles, 10e Rencontre du Gaaf, Bordeaux, 23, 24 et 25 mai 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 10, Groupe d'anthropologie et d'archéologie funéraire, pp.243-252, 2021, Publication du Gaaf, 978-2-9541526-6-0</w:t>
+              <w:t xml:space="preserve">Louise de Quengo, une Bretonne du XVIIe siècle : archéologie, anthropologie, histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.271-285, 2021, 978-2-7535-8233-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03613786v1</w:t>
+                <w:t xml:space="preserve">hal-03441824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résultats d’analyse multidisciplinaires sur le corps embaumé de Thomas Craven, mort en 1636 (Saint-Maurice,Val-de-Marne)</w:t>
               </w:r>
@@ -2666,51 +2666,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Léon Thillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2756,51 +2756,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interprétation - Conclusion générale : « les plantes et substances chimiques révélées dans le baume »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2855,51 +2855,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn de Larminat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Corrochano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2963,51 +2963,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mort au microscope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Solenn de Larminat; Rémi Corbineau; Alexis Corrochano; Yves Gleize; Jean Soulat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre autour de nouvelles approches de l'archéologie funéraire. Actes de la 6e Rencontre du Gaaf, Institut national d'histoire de l'art (Paris, 4-5 avril 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3049,51 +3049,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’embaumement appréhendé : la question des ingrédients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrice Georges. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sépultures prestigieuses de l’église Notre-Dame de Cléry-Saint-André (Loiret). Étude pluridisciplinaire du caveau de Louis XI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.289-306, 2015</w:t>
@@ -3167,90 +3167,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifier l’invisible : préparation des corps, embaumement et inhumation en cercueil en plomb à l’époque moderne. Le cas des comtes de Flers (Normandie-Orne) (début XVIIIe siècle).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Barbier-Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e Rencontres du GAAF, Rencontre autour de l’invisibles dans la tombe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GAAF, May 2024, Châlons-en-Champagne, France</w:t>
@@ -3292,77 +3292,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Funérailles élitaires à l’époque moderne, Les comtes de Flers (Orne, Normandie), début du XVIIIe siècle, Bilan du P.C.R 2019-2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3443,51 +3443,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Barbier-Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Riera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3542,90 +3542,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sépultures en cercueil en plomb et les funérailles des comtes de Flers (Orne), début du XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Broine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Louise de Quengo : les funérailles multiples des élites bretonnes au XVIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Rennes, France</w:t>
@@ -3654,51 +3654,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mausolée de Jaunay-Clan (Vienne) : protocole d’étude de sépultures en milieu clos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Segard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Maziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3706,51 +3706,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Delhoume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIe Rencontre du GAAF, Colloque Rencontre autour de nouvelles approches de l’archéologie funéraire (04-05 avril 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Solenn de Larminat, Rémi Corbineau, Alexis Corrochano, Yves Gleize, Jean Soulat (dir.), Apr 2014, INHA - Paris, France</w:t>
@@ -3805,51 +3805,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Barbier-Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Colleter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3881,402 +3881,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01740400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Économie végétale et paysages antiques des étangs narbonnais (Aude, France) : analyses archéobotaniques pluridisciplinaires</w:t>
+                <w:t xml:space="preserve">Économie végétale et paysages en Narbonnais d’après l’analyse archéobotanique multiproxies du vivier antique de Capelles (Aude, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Wicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dolez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum de la Méditerranée du MuCEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">Économie végétale et paysages en Narbonnais d’après l’analyse archéobotanique multiproxies du vivier antique de Capelles (Aude, France). 11èmes Rencontres d’archéobotanique “Agriculture et exploitation des ressources végétales de la Préhistoire à aujourd’hui”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Borg, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01740382v1</w:t>
+                <w:t xml:space="preserve">halshs-01740374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Économie végétale et paysages en Narbonnais d’après l’analyse archéobotanique multiproxies du vivier antique de Capelles (Aude, France)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Wood Tar Production and Medicinal Uses in Provence and in North Western Mediterranean Region during the Medieval and Post-Medieval Period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vaschalde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie végétale et paysages en Narbonnais d’après l’analyse archéobotanique multiproxies du vivier antique de Capelles (Aude, France). 11èmes Rencontres d’archéobotanique “Agriculture et exploitation des ressources végétales de la Préhistoire à aujourd’hui”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Borg, Allemagne</w:t>
+              <w:t xml:space="preserve">ONGUENT International Workshop "Wood tar production and medicinal uses in the Mediterranean Region", programme international APRIMED, MMSH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01740374v1</w:t>
+                <w:t xml:space="preserve">halshs-01477447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wood Tar Production and Medicinal Uses in Provence and in North Western Mediterranean Region during the Medieval and Post-Medieval Period</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Économie végétale et paysages antiques des étangs narbonnais (Aude, France) : analyses archéobotaniques pluridisciplinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Tillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Wicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Dolez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ONGUENT International Workshop "Wood tar production and medicinal uses in the Mediterranean Region", programme international APRIMED, MMSH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Forum de la Méditerranée du MuCEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01477447v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01740382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plants and aromatics for embalming in Modern Times. A synthesis of archaeobotanical and historical data (France-Italy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4321,700 +4321,700 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03847423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paysage végétal funéraire et arbres psychopompes : Etudes, sources disponibles et réalités archéologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les produits de la ruche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Corbineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Dietrich</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémi Corbineau</w:t>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Frère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre autour des paysages du cimetière médiéval et moderne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Matthieu Gaultier; Anne Dietrich; Alexis Corrochano, Apr 2013, La Riche, France. pp.241-254</w:t>
+              <w:t xml:space="preserve">Les produits biologiques en Italie et Gaule préromaines. Produits alimentaires, médicinaux, magico- religieux, cosmétiques (colloque international)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01739387v1</w:t>
+                <w:t xml:space="preserve">halshs-01740766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les produits de la ruche</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Principes, méthodes et résultats préliminaires de la technique des “pollen washes” appliquée sur des objets archéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Ejarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Barbier-Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Jolivet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandre Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Voldoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les produits biologiques en Italie et Gaule préromaines. Produits alimentaires, médicinaux, magico- religieux, cosmétiques (colloque international)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01740766v1</w:t>
+                <w:t xml:space="preserve">halshs-01740761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principes, méthodes et résultats préliminaires de la technique des “pollen washes” appliquée sur des objets archéologiques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Economie végétale et paysages en Narbonnais d’après l’analyse archéobotanique multiproxis du vivier antique de Capelles (Aude)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Tillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Wicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Voldoire</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Dolez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les produits biologiques en Italie et Gaule préromaines. Produits alimentaires, médicinaux, magico- religieux, cosmétiques (colloque international)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Rome, Italie</w:t>
+              <w:t xml:space="preserve">11ème Rencontres d’Archéobotanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Perg-Borg, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01740761v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02125619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economie végétale et paysages en Narbonnais d’après l’analyse archéobotanique multiproxis du vivier antique de Capelles (Aude)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Paysage végétal funéraire et arbres psychopompes : Etudes, sources disponibles et réalités archéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Rencontres d’Archéobotanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Perg-Borg, Allemagne</w:t>
+              <w:t xml:space="preserve">Rencontre autour des paysages du cimetière médiéval et moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Matthieu Gaultier; Anne Dietrich; Alexis Corrochano, Apr 2013, La Riche, France. pp.241-254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02125619v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01739387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recenser les arbres et les arbustes des cimetières médiévaux et modernes à partir des sources écrites : problématiques et pistes méthodologiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">L’utilisation funéraire des plantes par une communauté paysanne du Moyen Âge. Étude palynologique sur le site de la Pieve di Pava (San Giovanni d’Asso, Toscane, Italie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Campana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre autour des paysages du cimetière médiéval et moderne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Matthieu Gaultier; Anne Dietrich; Alexis Corrochano, Apr 2013, La Riche, France. pp.23-28</w:t>
+              <w:t xml:space="preserve">5e Rencontres du Gaaf, Le paysage du cimetière médiéval et moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Matthieu Gaultier; Anne Dietrich; Alexis Corrochano, Apr 2013, La Riche, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01741135v1</w:t>
+                <w:t xml:space="preserve">halshs-01740385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’utilisation funéraire des plantes par une communauté paysanne du Moyen Âge. Étude palynologique sur le site de la Pieve di Pava (San Giovanni d’Asso, Toscane, Italie)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Recenser les arbres et les arbustes des cimetières médiévaux et modernes à partir des sources écrites : problématiques et pistes méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e Rencontres du Gaaf, Le paysage du cimetière médiéval et moderne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Matthieu Gaultier; Anne Dietrich; Alexis Corrochano, Apr 2013, La Riche, France</w:t>
+              <w:t xml:space="preserve">Rencontre autour des paysages du cimetière médiéval et moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Matthieu Gaultier; Anne Dietrich; Alexis Corrochano, Apr 2013, La Riche, France. pp.23-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01740385v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01741135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complesso archeologico di Pava : nuovi dati dalle ultime campagne di scavo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Felici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Campana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Brogi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5069,51 +5069,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le parfum de la mort. Plantes et aromates de la préparation des corps(Moyen Âge et période moderne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5164,51 +5164,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques d'embaumements sur un corps d'un noble anglais mort de la peste (Saint-Maurice, Val-de-Marne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djillali Hadjouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5253,303 +5253,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00803027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet de fouille sur un corps momifié du XVIIe siècle : quelle approche envisager pour les restes textiles ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Analyses d'une momie d'un protestant anglais mort en 1636 (Saint-Maurice, Val-de-Marne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djillali Hadjouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre autour des sépultures habillées, Actes des journées d’études organisées par le Gaaf et le SRA PACA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Carry-le-Rouet, France. pp.136-142</w:t>
+              <w:t xml:space="preserve">Rencontre autour des sépultures habillées.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Carry-le-Rouet, France. pp.127-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01739404v1</w:t>
+                <w:t xml:space="preserve">halshs-00498004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’utilisation de quelques végétaux pour l’embaumement au XVIIème siècle. Confrontation de données historiques et bioarchéologiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Projet de fouille sur un corps momifié du XVIIe siècle : quelle approche envisager pour les restes textiles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Delémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Desrosiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXèmes Rencontres Internationales d’Archéologie et d’Histoire d’Antibes - Des Hommes et des Plantes : exploitation du milieu et gestion des ressources végétales de la Préhistoire à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Juan-les-Pins, France</w:t>
+              <w:t xml:space="preserve">Rencontre autour des sépultures habillées, Actes des journées d’études organisées par le Gaaf et le SRA PACA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Carry-le-Rouet, France. pp.136-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01740380v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01739404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses d'une momie d'un protestant anglais mort en 1636 (Saint-Maurice, Val-de-Marne)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">L’utilisation de quelques végétaux pour l’embaumement au XVIIème siècle. Confrontation de données historiques et bioarchéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre autour des sépultures habillées.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Carry-le-Rouet, France. pp.127-135</w:t>
+              <w:t xml:space="preserve">XXXèmes Rencontres Internationales d’Archéologie et d’Histoire d’Antibes - Des Hommes et des Plantes : exploitation du milieu et gestion des ressources végétales de la Préhistoire à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Juan-les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00498004v1</w:t>
+                <w:t xml:space="preserve">halshs-01740380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5593,51 +5593,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Barbier-Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5692,51 +5692,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is 14C-AMS analysis of phytoliths a suitable tool ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guaciara M. Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5832,51 +5832,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une archéobotanique funéraire : enquêtes interdisciplinaires et analyses polliniques autour de la tombe et du corps mort (ère chrétienne, france – italie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archéologie et Préhistoire. Le Mans Université; Università degli studi (Sienne, Italie), 2014. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014LEMA3012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5993,51 +5993,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="52DB04E4"/>
+    <w:nsid w:val="32C8C5B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6224,51 +6224,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remi-corbineau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2642-3517" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192093606" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/88146029698935822611" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321245v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Segard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Corbineau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Rast-Eicher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.4704" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02043766v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Schotsmans" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Toksoy-K&#246;ksal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Brettell" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryelle Bessou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12453" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739271v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ejarque" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M Ledger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12375" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921032v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alifriqui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sok-Siya Bun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Hakki Cigerci" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.4267" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01566177v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Fornaciari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dupont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-017-0620-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909502v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul E Reyerson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alexandre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araks Harutyunyan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector A Martinez de La Torre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-1269-2016" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976242v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georges-Zimmermann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739295v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Martinez de La Torre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-12-15369-2015" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739308v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Bui Thi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139748v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Renault-Miskovsky" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Girard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Diot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lartigot-Campin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739410v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957270v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul E. Reyerson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guaciara M. Santos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2013.06.001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803033v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Southon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803031v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen K. Treseder" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-1873-2012" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803021v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985111v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03476395v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Colleter" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/6957/louise-de-quengo-une-bretonne-du-xviie-siecle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494440v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fr&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pcjb.8207" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441824v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Lefebvre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bougault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bazin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613786v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Masson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne R&#233;veillas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441772v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilalli Hadjouis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andrieux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-L&#233;on Thillaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970638v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468860v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn de Larminat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Corrochano" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gleize" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Soulat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737868v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gaaf-asso.fr/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739408v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756625v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04115845v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Bazin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879943v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Riera" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740405v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Broine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03240888v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Maziere" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delhoume" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonnin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740400v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740382v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Tillier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Wicha" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dolez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carayon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740374v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477447v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847423v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739387v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dietrich" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740766v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jolivet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740761v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garreau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Voldoire" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125619v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741135v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740385v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Campana" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739400v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Felici" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Brogi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Fontanelli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737807v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803027v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djillali Hadjouis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Verdin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739404v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charlier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desrosiers" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740380v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498004v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740336v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duchesne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Telmon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803013v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01336409v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LEMA3012" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remi-corbineau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2642-3517" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192093606" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/88146029698935822611" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02043766v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Schotsmans" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Toksoy-K&#246;ksal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Brettell" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryelle Bessou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Corbineau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12453" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321245v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Segard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Rast-Eicher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.4704" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739271v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ejarque" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M Ledger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12375" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921032v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alifriqui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sok-Siya Bun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Hakki Cigerci" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.4267" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01566177v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Fornaciari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dupont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-017-0620-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909502v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul E Reyerson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alexandre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araks Harutyunyan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector A Martinez de La Torre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-1269-2016" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976242v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georges-Zimmermann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739295v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Martinez de La Torre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-12-15369-2015" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139748v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Renault-Miskovsky" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Girard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Diot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lartigot-Campin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739410v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739308v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Bui Thi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957270v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul E. Reyerson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guaciara M. Santos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2013.06.001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803033v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Southon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803031v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen K. Treseder" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-1873-2012" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803021v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985111v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03476395v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Colleter" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/6957/louise-de-quengo-une-bretonne-du-xviie-siecle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494440v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fr&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pcjb.8207" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613786v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Masson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne R&#233;veillas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441824v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Lefebvre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bougault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bazin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441772v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilalli Hadjouis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andrieux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-L&#233;on Thillaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970638v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468860v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn de Larminat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Corrochano" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gleize" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Soulat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737868v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gaaf-asso.fr/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739408v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756625v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04115845v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Bazin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879943v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Riera" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740405v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Broine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03240888v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Maziere" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delhoume" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonnin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740400v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740374v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Tillier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Wicha" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dolez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carayon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477447v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740382v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847423v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740766v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jolivet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740761v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garreau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Voldoire" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125619v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739387v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dietrich" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740385v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Campana" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741135v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739400v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Felici" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Brogi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Fontanelli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737807v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803027v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djillali Hadjouis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Verdin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498004v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739404v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charlier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desrosiers" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740380v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740336v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duchesne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Telmon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803013v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01336409v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LEMA3012" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>