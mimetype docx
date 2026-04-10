--- v0 (2026-03-04)
+++ v1 (2026-04-10)
@@ -755,209 +755,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03698764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second-order homogenization of boundary and transmission conditions for one-dimensional waves in periodic media</w:t>
+                <w:t xml:space="preserve">Tuning effective dynamical properties of periodic media by FFT-accelerated topological optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cornaggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bojan B Guzina</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2019.09.009⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.6352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02297483v1</w:t>
+                <w:t xml:space="preserve">hal-02311019v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning effective dynamical properties of periodic media by FFT-accelerated topological optimization</w:t>
+                <w:t xml:space="preserve">Second-order homogenization of boundary and transmission conditions for one-dimensional waves in periodic media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cornaggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Bellis</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bojan B Guzina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 188–189, pp.88-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nme.6352⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2019.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02311019v2</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02297483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enriched finite elements and local rescaling for vibrations of axially inhomogeneous Timoshenko beams</w:t>
               </w:r>
@@ -1203,51 +1203,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cornaggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bojan B Guzina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 1131, pp.012008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1307,51 +1307,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cornaggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bojan B Guzina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 78 (4), pp.2057-2082. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1502,273 +1502,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des statistiques des champs locaux à l'aide d'un schéma d'homogénéisation incrémental en champs moyens</w:t>
+                <w:t xml:space="preserve">Estimation des statistiques des champs locaux dans le cadre d'un schéma d'homogénéisation en champs moyens incrémental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléonore Bourdier</w:t>
+                <w:t xml:space="preserve">Éléonore Bourdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cornaggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès MECAMAT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Aussois, France</w:t>
+              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05136716v1</w:t>
+                <w:t xml:space="preserve">hal-05312971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of local field statistics using an incremental mean-field homogenization scheme for high-concentration composites</w:t>
+                <w:t xml:space="preserve">Estimation des statistiques des champs locaux à l'aide d'un schéma d'homogénéisation incrémental en champs moyens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éléonore Bourdier</w:t>
+                <w:t xml:space="preserve">Eléonore Bourdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cornaggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMC 2025 - 12th European Solid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Congrès MECAMAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05136782v1</w:t>
+                <w:t xml:space="preserve">hal-05136716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des statistiques des champs locaux dans le cadre d'un schéma d'homogénéisation en champs moyens incrémental</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Prediction of local field statistics using an incremental mean-field homogenization scheme for high-concentration composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Bourdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1780,103 +1780,103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cornaggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">ESMC 2025 - 12th European Solid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05312971v1</w:t>
+                <w:t xml:space="preserve">hal-05136782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaisons analytiques et numériques de schémas d'homogénéisation incrémentaux en champs moyens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Bourdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2829,51 +2829,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topological derivatives of leading-and second-order homogenized coefficients in bi-periodic media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cornaggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bojan B Guzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3025,51 +3025,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of local field statistics in highly-filled composites based on an incremental mean-field homogenization scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Bourdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3550,51 +3550,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B7005FF7"/>
+    <w:nsid w:val="B58A6C48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3781,51 +3781,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remi-cornaggia" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1410-9800" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/203573633" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180360v3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touboul" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cornaggia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bellis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1593528" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228646v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Luis Cruz-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dartois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renald Brenner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2024.112747" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652455v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cornaggia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lombard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2023027" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714692v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.119" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698764v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Suarez-Afanador" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Lahellec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Maurel-Pantel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaffar Boussaa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2022.104701" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297483v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan B Guzina" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.09.009" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311019v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6352" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050532v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Darrigrand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Marrec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mah&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115228" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862180v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.07.031" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972083v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1131/1/012008" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742396v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1149018" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499498v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2017015" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136716v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Bourdier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136782v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Bourdier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312971v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136664v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dartois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Quiertant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Brenner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945622v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454777v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Suarez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Maurel-Pantel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454764v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaffar Boussa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454742v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Suarez Afanador" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269821v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269817v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Favrie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835428v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835865v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065548v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388731v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136793v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01395525v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01573831v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016SACLY012" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186509v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186515v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remi-cornaggia" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1410-9800" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/203573633" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180360v3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touboul" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cornaggia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bellis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1593528" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228646v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Luis Cruz-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dartois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renald Brenner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2024.112747" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652455v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cornaggia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lombard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2023027" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714692v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.119" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698764v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Suarez-Afanador" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Lahellec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Maurel-Pantel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaffar Boussaa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2022.104701" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311019v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6352" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297483v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan B Guzina" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.09.009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050532v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Darrigrand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Marrec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mah&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115228" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862180v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.07.031" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972083v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1131/1/012008" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742396v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1149018" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499498v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2017015" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312971v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Bourdier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136716v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Bourdier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136782v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136664v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dartois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Quiertant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Brenner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945622v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454777v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Suarez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Maurel-Pantel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454764v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaffar Boussa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454742v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Suarez Afanador" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269821v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269817v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Favrie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835428v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835865v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065548v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388731v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136793v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01395525v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01573831v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016SACLY012" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186509v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186515v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>