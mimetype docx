--- v1 (2026-04-10)
+++ v2 (2026-05-06)
@@ -3550,51 +3550,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B58A6C48"/>
+    <w:nsid w:val="A325BAD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>