--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -1502,273 +1502,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des statistiques des champs locaux dans le cadre d'un schéma d'homogénéisation en champs moyens incrémental</w:t>
+                <w:t xml:space="preserve">Estimation des statistiques des champs locaux à l'aide d'un schéma d'homogénéisation incrémental en champs moyens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éléonore Bourdier</w:t>
+                <w:t xml:space="preserve">Eléonore Bourdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cornaggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">Congrès MECAMAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05312971v1</w:t>
+                <w:t xml:space="preserve">hal-05136716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des statistiques des champs locaux à l'aide d'un schéma d'homogénéisation incrémental en champs moyens</w:t>
+                <w:t xml:space="preserve">Prediction of local field statistics using an incremental mean-field homogenization scheme for high-concentration composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléonore Bourdier</w:t>
+                <w:t xml:space="preserve">Éléonore Bourdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cornaggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès MECAMAT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Aussois, France</w:t>
+              <w:t xml:space="preserve">ESMC 2025 - 12th European Solid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05136716v1</w:t>
+                <w:t xml:space="preserve">hal-05136782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of local field statistics using an incremental mean-field homogenization scheme for high-concentration composites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Estimation des statistiques des champs locaux dans le cadre d'un schéma d'homogénéisation en champs moyens incrémental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Bourdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1780,103 +1780,103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cornaggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMC 2025 - 12th European Solid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05136782v1</w:t>
+                <w:t xml:space="preserve">hal-05312971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaisons analytiques et numériques de schémas d'homogénéisation incrémentaux en champs moyens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Bourdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3025,51 +3025,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of local field statistics in highly-filled composites based on an incremental mean-field homogenization scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Bourdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3550,51 +3550,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A325BAD2"/>
+    <w:nsid w:val="7F4245B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3781,51 +3781,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remi-cornaggia" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1410-9800" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/203573633" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180360v3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touboul" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cornaggia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bellis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1593528" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228646v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Luis Cruz-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dartois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renald Brenner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2024.112747" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652455v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cornaggia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lombard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2023027" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714692v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.119" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698764v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Suarez-Afanador" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Lahellec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Maurel-Pantel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaffar Boussaa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2022.104701" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311019v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6352" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297483v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan B Guzina" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.09.009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050532v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Darrigrand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Marrec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mah&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115228" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862180v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.07.031" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972083v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1131/1/012008" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742396v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1149018" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499498v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2017015" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312971v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Bourdier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136716v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Bourdier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136782v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136664v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dartois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Quiertant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Brenner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945622v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454777v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Suarez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Maurel-Pantel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454764v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaffar Boussa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454742v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Suarez Afanador" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269821v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269817v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Favrie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835428v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835865v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065548v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388731v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136793v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01395525v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01573831v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016SACLY012" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186509v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186515v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/remi-cornaggia" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1410-9800" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/203573633" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180360v3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touboul" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cornaggia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bellis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1593528" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228646v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Luis Cruz-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dartois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renald Brenner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2024.112747" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652455v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cornaggia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lombard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2023027" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714692v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.119" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698764v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Suarez-Afanador" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Lahellec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Maurel-Pantel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaffar Boussaa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2022.104701" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311019v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6352" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297483v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan B Guzina" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.09.009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050532v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Darrigrand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Marrec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mah&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115228" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862180v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.07.031" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972083v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1131/1/012008" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742396v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1149018" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499498v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2017015" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136716v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Bourdier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136782v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Bourdier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312971v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136664v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dartois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Quiertant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Brenner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945622v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454777v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Suarez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Maurel-Pantel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454764v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaffar Boussa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454742v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Suarez Afanador" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269821v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269817v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Favrie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835428v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835865v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065548v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388731v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136793v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01395525v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01573831v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016SACLY012" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186509v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186515v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>