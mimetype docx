--- v0 (2026-03-20)
+++ v1 (2026-05-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rémi Cozot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur des Universités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire d'Informatique Signal et Image de la Côte d'OpaleUniversité du Littoral Côte d'OpaleCAMPUS CALAISMaison de la Recherche Blaise Pascal - BP 719, 50, rue Ferdinand Buisson, 62228 Calais</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Téléphone : 03 21 46 36 53</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cursus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019 - à ce jour : Professeur des Universités, ULCO, IUT du Littoral, LISIC, équipe IMAP2007– 2019 : Maître de Conférences, ESIR, Université deRennes 1 – équipe FRVSense</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005– 2007 : Maître de Conférences, Université de Rennes 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001– 2005 : Directeur Technique et R&D, Infraworlds, Paris(statut : disponibilité)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997– 2001 : Maître de Conférences, Université de Rennes1 – équipeSIAMES,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996– 1997 : Attaché Temporaire d'Enseignement etde Recherche, Université de Rennes 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993– 1996 : Thèse de Doctorat, Université deRennes 1,équipe SIAMES, IRISA/INRIA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992– 1993 : IngénieurLogiciel, Dassault Électronique, Élancourt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991– 1992 : DEAAutomatique et GénieInformatique, Université dePoitiers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1988– 1991 : ÉcoleNationale Supérieurede Mécanique etd'Aérotechnique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1986– 1988 : CPGE, Lycée Potier, Orléans</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1986 :Bac C, Lycée en Forêt, Montargis</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the prompt : gender ratio in text-to-image models, with a case study on hospital professions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vandewiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Synave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Delepoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI and Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 6 (1), pp.134. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s43681-026-00997-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HDR-LFNet: Inverse tone mapping using fusion network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chambe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Kijak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Miklos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 114, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2023.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing Image Composition: Computation of Leading Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Synave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Delepoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (1), pp.5. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jimaging10010005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Multi-map Saliency-driven Gaze Behavior for Non-conversational Characters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ific Goudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bruckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pettré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2023.3244679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796523v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning for assessing the aesthetics of professional photographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chambe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Animation and Virtual Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.14. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cav.2105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Example‐Based Colour Transfer for 3D Point Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ific Goudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadi Bouatouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (6), pp.428-446. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.14388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tone mapping high dynamic 3D scenes with global lightness coherency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ific Goudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 91, pp.243-251. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2020.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we accurately predict where we look at paintings?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tugdual Le Pen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (10), pp.e0239980. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0239980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Assessment of HDR/WCG Images Using HDR Uniform Color Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Ducloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (1), pp.40. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jimaging5010018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directing the Photography: Combining Cinematic Rules, Indirect Light Controls and Lighting-by-Example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Galvane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Christie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (7), pp.45-53. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.13546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation of the Multivariate Generalized Gaussian Distribution for Image Editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hristina Hristova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadi Bouatouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.15. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2017.2769050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01650368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-dynamic-range image recovery from flash and non-flash image pairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hristina Hristova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadi Bouatouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (6-8), pp.725 - 735. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-017-1399-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01650464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Spatial Target Function for Metropolis Photon Tracing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gruson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Ribardière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Šik Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vorba Jiří</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (1), pp.4:1--4:13. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2963097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid approach for fast occlusion processing in computer-generated hologram calculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gioia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (20), pp.5459 - 5470. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.55.005459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415697v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération Numérique d'Hologrammes : État de l'Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gioia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Electronique Francophone d'Informatique Graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (1), pp.23-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zonal brightness coherency for video tone mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadi Bouatouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing: Image Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29 (2), pp.229-246. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.image.2013.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visibility-driven progressive volume photon tracing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Ribardière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gruson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumanta Pattanaik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29 (9), pp.849-859. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-013-0845-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eye-Centered Color Adaptation in Global Illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gruson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Ribardière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (7), pp.111-120. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.12218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Application of Real-Time Visual Attention Model for the Exploration of 3D Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hillaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Regia-Corte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Royan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18, pp.3. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2011.154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a Visual Attention Model to Improve Gaze Tracking Systems in Interactive 3D Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Hillaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Ouarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00471151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depth-of-Field Blur Effects for First-Person Navigation in Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Hillaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00471153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Display Algorithms for High and Low Dynamic Range Display Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Reinhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timo Kunkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Brouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Society for Information Display</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, JSID, 15 (12)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00461502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From capture to immersive viewing of 3D HDR point clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Loscos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Souchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Barrios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Valenzise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics 2022 - The 43rd Annual Conference of the European Association for Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Computer Graphics, Apr 2022, Reims, France. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/egt.20221054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent Multi-and Single-View HDR-Image Reconstruction from Single Exposures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Loscos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Workshop on Intelligent Cinematography and Editing WICED 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Reims, France. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/wiced.20221050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HMD-TMO: A Tone Mapping Operator for 360° HDR Images Visualization for Head Mounted Displays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ific Goudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Banterle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Calgary, Canada. pp.216-227, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-22514-8_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality metric aggregation for HDR/WCG images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Ducloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Selection in Photo Albums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Kuzovkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Pouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kervec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMR '18 - International Conference on Multimedia Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Yokohama, Japan. pp.397-404, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3206025.3206077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation of the Beta distribution for color transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hristina Hristova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadi Bouatouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VISIGRAPP (GRAPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Madeira, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of viewing conditions on HDR-VDP2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Auffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Ducloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Rome, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-aware clustering and assessment of photo collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Kuzovkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Pouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kervec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expressive '17 The symposium on Computational Aesthetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Los Angeles, United States. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3092912.3092916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual metric for color transfer methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hristina Hristova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadi Bouatouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing - ICIP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer generated hologram from Multiview-plus-Depth data considering specular reflections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gioia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Multimedia Expo Workshops (ICMEW 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Seattle, WA, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMEW.2016.7574699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Style Aware Tone Expansion for HDR Displays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambodge Bist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Ducloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GI 2016 : Graphic Interface conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Victoria, Canada. pp.57 - 63, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20380/GI2016.08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tone compatibility between HDR displays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambodge Bist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Ducloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering + Applications 2016 : SPIE optical design, engineering, fabrication, and instrumentation conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2236965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color transfer between high-dynamic-range images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hristova Hristina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadi Bouatouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE 9599, Applications of Digital Image Processing XXXVIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, san diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex modulation computer-generated hologram with occlusion effect by a fast hybrid point-source/wave-field approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gioia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Conference on Computer Graphics and Applications (Pacific Graphics) 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Beijing, China. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/PG.20151277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Style-aware robust color transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hristova Hristina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadi Bouatouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Aesthetics in Graphics, Visualization, and Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Istambul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast generation of complex modulation video holograms using temporal redundancy compression and hybrid point-source/wave-field approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gioia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics + Photonics 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2187045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229472v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex modulation computer-generated hologram by a fast hybrid point-source/wave-field approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gioia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Quebec, Canada. pp.4962 - 4966, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2015.7351751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229462v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération Numérique d'Hologrammes : État de l'Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gioia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reims Image 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Reims, France. pp.1 - 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion-guided quantization for video tone mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadi Bouatouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia and Expo (ICME), 2014 IEEE International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Chengdu, China. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICME.2014.6890191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Aesthetics-based Lighting Design with Global Illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gruson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadi Bouatouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Séoul, South Korea. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/pgs.20141256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of Temporal Brightness Artifacts in Video Tone Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadi Bouatouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDRi2014 - Second International Conference and SME Workshop on HDR imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Sarajevo, Bosnia and Herzegovina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendu Progressif basé Metropolis-Hasting dans des scènes à contextes topologiques multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gruson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Ribardière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadi Bouatouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées AFIG 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visibility-driven progressive volume photon tracing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Ribardière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gruson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadi Bouatouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Hannover, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of temporal coherence-based Tone Mapping on video compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadi Bouatouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing Conference (EUSIPCO), 2013 Proceedings of the 21st European</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Coherency in Video Tone Mapping, A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadi Bouatouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDRi2013 - First International Conference and SME Workshop on HDR imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Herakion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light Propagation Maps on Parallel Graphics Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gruson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patil Ajit Hakke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadi Bouatouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumanta Pattanaik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics Symposium on Parallel Graphics and Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal coherency for video tone mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadi Bouatouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gruson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE: Applications of Digital Image Processing XXXV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, 2012, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.929600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A style-sheet technique for creating 3D Web contents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Royan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web3Dw '10: Proceedings of the International Conference Web Virtual Reality and Three-Dimensional Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00535719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A style-sheet technique for creating 3D Web content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Royan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEB3DW 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00536645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A flexible framework to personalize 3D web users experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Royan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 15th International Conference on Web 3D Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Web3D Consortium, Jul 2010, New York, NY, USA, United States. pp.35--44, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1836049.1836055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00536632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Real-Time Visual Attention Model for Predicting Gaze Point During First-Person Exploration of Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Hillaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Regia-Corte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Nov 2010, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00540987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métaphores de présentation de l'information basées sur des méthodes procédurales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Royan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFIG 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00479790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using an Eye-Tracking System to Improve Depth-of-Field Blur Effects and Camera Motions in Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Hillaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Mar 2008, Reno, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00471164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depth-of-Field Blur Effects for First-Person Navigation in Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Hillaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Nov 2007, NewPort Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00471162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation Levels of Detail Design for Real-Time Virtual Human</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Valton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics Workshop on Computer Animation and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Milan, Italy. pp.35-44, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-7091-6423-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation Levels of Detail for Real-time Virtual Worlds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Valton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Jouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASTC-VR'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From multibody systems modeling to distributed real-time simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 29th Annual Simulation Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, News Orleans, United States. pp.234 - 241, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SIMSYM.1996.492171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent Multi-and Single-View HDR-Image Reconstruction from Single Exposures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Loscos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pelechano, Nuria. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics 2022 - The 43rd Annual Conference of the European Association for Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Reims, France. Eurographics Association, 2p., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Perceptually Coherent TMO for Visualization of 360° HDR Images on HMD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ific Goudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gavrilova, Marina L.; Tan, Chih Jeng Kenneth; Magnenat-Thalmann, Nadia; Chang, Jian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on computational science. XXXVII, Special issue on computer graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12230, Springer, pp.109-128, 2020, Lecture Notes in Computer Science (LNCS), 9783662619834. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-61983-4_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HDR-LFNet: Inverse Tone Mapping using Fusion Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chambe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Kijak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Miklos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of Recent Aesthetics Assessment Models with Professional Photography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chambe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RGB Point Cloud Manipulation with Triangular Structures for Artistic Image Recoloring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delos Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mellado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vanderhaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers plus de contrôle pour le créateur d'images de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Synthèse d'image et réalité virtuelle [cs.GR]. Rennes 1, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01141846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId181"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rémi Cozot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur des Universités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire d'Informatique Signal et Image de la Côte d'OpaleUniversité du Littoral Côte d'OpaleCAMPUS CALAISMaison de la Recherche Blaise Pascal - BP 719, 50, rue Ferdinand Buisson, 62228 Calais</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Téléphone : 03 21 46 36 53</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cursus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019 - à ce jour : Professeur des Universités, ULCO, IUT du Littoral, LISIC, équipe IMAP2007– 2019 : Maître de Conférences, ESIR, Université deRennes 1 – équipe FRVSense</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005– 2007 : Maître de Conférences, Université de Rennes 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001– 2005 : Directeur Technique et R&D, Infraworlds, Paris(statut : disponibilité)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997– 2001 : Maître de Conférences, Université de Rennes1 – équipeSIAMES,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996– 1997 : Attaché Temporaire d'Enseignement etde Recherche, Université de Rennes 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993– 1996 : Thèse de Doctorat, Université deRennes 1,équipe SIAMES, IRISA/INRIA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992– 1993 : IngénieurLogiciel, Dassault Électronique, Élancourt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991– 1992 : DEAAutomatique et GénieInformatique, Université dePoitiers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1988– 1991 : ÉcoleNationale Supérieurede Mécanique etd'Aérotechnique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1986– 1988 : CPGE, Lycée Potier, Orléans</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1986 :Bac C, Lycée en Forêt, Montargis</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the prompt : gender ratio in text-to-image models, with a case study on hospital professions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vandewiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Synave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Delepoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI and Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 6 (1), pp.134. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s43681-026-00997-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HDR-LFNet: Inverse tone mapping using fusion network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chambe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Kijak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Miklos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 114, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2023.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing Image Composition: Computation of Leading Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Synave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Delepoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (1), pp.5. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jimaging10010005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Multi-map Saliency-driven Gaze Behavior for Non-conversational Characters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ific Goudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bruckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pettré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2023.3244679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796523v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning for assessing the aesthetics of professional photographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chambe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Animation and Virtual Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.14. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cav.2105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Example‐Based Colour Transfer for 3D Point Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ific Goudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadi Bouatouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (6), pp.428-446. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.14388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tone mapping high dynamic 3D scenes with global lightness coherency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ific Goudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 91, pp.243-251. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2020.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we accurately predict where we look at paintings?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tugdual Le Pen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (10), pp.e0239980. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0239980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Assessment of HDR/WCG Images Using HDR Uniform Color Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Ducloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (1), pp.40. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jimaging5010018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directing the Photography: Combining Cinematic Rules, Indirect Light Controls and Lighting-by-Example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Galvane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Christie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (7), pp.45-53. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.13546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-dynamic-range image recovery from flash and non-flash image pairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hristina Hristova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadi Bouatouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (6-8), pp.725 - 735. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-017-1399-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01650464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation of the Multivariate Generalized Gaussian Distribution for Image Editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hristina Hristova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadi Bouatouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.15. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2017.2769050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01650368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Spatial Target Function for Metropolis Photon Tracing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gruson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Ribardière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Šik Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vorba Jiří</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (1), pp.4:1--4:13. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2963097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid approach for fast occlusion processing in computer-generated hologram calculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gioia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (20), pp.5459 - 5470. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.55.005459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415697v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération Numérique d'Hologrammes : État de l'Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gioia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Electronique Francophone d'Informatique Graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (1), pp.23-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zonal brightness coherency for video tone mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadi Bouatouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing: Image Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29 (2), pp.229-246. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.image.2013.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visibility-driven progressive volume photon tracing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Ribardière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gruson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumanta Pattanaik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29 (9), pp.849-859. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-013-0845-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eye-Centered Color Adaptation in Global Illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gruson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Ribardière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (7), pp.111-120. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.12218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Application of Real-Time Visual Attention Model for the Exploration of 3D Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hillaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Regia-Corte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Royan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18, pp.3. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2011.154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a Visual Attention Model to Improve Gaze Tracking Systems in Interactive 3D Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Hillaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Ouarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00471151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depth-of-Field Blur Effects for First-Person Navigation in Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Hillaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00471153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Display Algorithms for High and Low Dynamic Range Display Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Reinhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timo Kunkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Brouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Society for Information Display</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, JSID, 15 (12)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00461502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From capture to immersive viewing of 3D HDR point clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Loscos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Souchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Barrios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Valenzise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics 2022 - The 43rd Annual Conference of the European Association for Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Computer Graphics, Apr 2022, Reims, France. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/egt.20221054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent Multi-and Single-View HDR-Image Reconstruction from Single Exposures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Loscos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Workshop on Intelligent Cinematography and Editing WICED 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Reims, France. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/wiced.20221050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HMD-TMO: A Tone Mapping Operator for 360° HDR Images Visualization for Head Mounted Displays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ific Goudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Banterle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Calgary, Canada. pp.216-227, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-22514-8_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality metric aggregation for HDR/WCG images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Ducloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation of the Beta distribution for color transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hristina Hristova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadi Bouatouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VISIGRAPP (GRAPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Madeira, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Selection in Photo Albums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Kuzovkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Pouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kervec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMR '18 - International Conference on Multimedia Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Yokohama, Japan. pp.397-404, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3206025.3206077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of viewing conditions on HDR-VDP2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Auffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Ducloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Rome, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-aware clustering and assessment of photo collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Kuzovkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Pouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kervec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expressive '17 The symposium on Computational Aesthetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Los Angeles, United States. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3092912.3092916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual metric for color transfer methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hristina Hristova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadi Bouatouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing - ICIP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer generated hologram from Multiview-plus-Depth data considering specular reflections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gioia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Multimedia Expo Workshops (ICMEW 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Seattle, WA, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMEW.2016.7574699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Style Aware Tone Expansion for HDR Displays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambodge Bist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Ducloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GI 2016 : Graphic Interface conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Victoria, Canada. pp.57 - 63, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20380/GI2016.08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tone compatibility between HDR displays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambodge Bist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Ducloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering + Applications 2016 : SPIE optical design, engineering, fabrication, and instrumentation conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2236965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex modulation computer-generated hologram with occlusion effect by a fast hybrid point-source/wave-field approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gioia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Conference on Computer Graphics and Applications (Pacific Graphics) 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Beijing, China. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/PG.20151277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Style-aware robust color transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hristova Hristina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadi Bouatouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Aesthetics in Graphics, Visualization, and Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Istambul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast generation of complex modulation video holograms using temporal redundancy compression and hybrid point-source/wave-field approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gioia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics + Photonics 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2187045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229472v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex modulation computer-generated hologram by a fast hybrid point-source/wave-field approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gioia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Quebec, Canada. pp.4962 - 4966, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2015.7351751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229462v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color transfer between high-dynamic-range images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hristova Hristina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadi Bouatouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE 9599, Applications of Digital Image Processing XXXVIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, san diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération Numérique d'Hologrammes : État de l'Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gioia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reims Image 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Reims, France. pp.1 - 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion-guided quantization for video tone mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadi Bouatouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia and Expo (ICME), 2014 IEEE International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Chengdu, China. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICME.2014.6890191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Aesthetics-based Lighting Design with Global Illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gruson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadi Bouatouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Séoul, South Korea. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/pgs.20141256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of Temporal Brightness Artifacts in Video Tone Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadi Bouatouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDRi2014 - Second International Conference and SME Workshop on HDR imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Sarajevo, Bosnia and Herzegovina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of temporal coherence-based Tone Mapping on video compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadi Bouatouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing Conference (EUSIPCO), 2013 Proceedings of the 21st European</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Coherency in Video Tone Mapping, A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadi Bouatouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDRi2013 - First International Conference and SME Workshop on HDR imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Herakion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendu Progressif basé Metropolis-Hasting dans des scènes à contextes topologiques multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gruson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Ribardière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadi Bouatouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées AFIG 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visibility-driven progressive volume photon tracing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Ribardière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gruson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadi Bouatouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Hannover, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light Propagation Maps on Parallel Graphics Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gruson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patil Ajit Hakke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadi Bouatouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumanta Pattanaik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics Symposium on Parallel Graphics and Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal coherency for video tone mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadi Bouatouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gruson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE: Applications of Digital Image Processing XXXV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, 2012, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.929600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A style-sheet technique for creating 3D Web content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Royan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEB3DW 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00536645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A flexible framework to personalize 3D web users experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Royan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 15th International Conference on Web 3D Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Web3D Consortium, Jul 2010, New York, NY, USA, United States. pp.35--44, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1836049.1836055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00536632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Real-Time Visual Attention Model for Predicting Gaze Point During First-Person Exploration of Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Hillaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Regia-Corte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Nov 2010, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00540987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A style-sheet technique for creating 3D Web contents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Royan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web3Dw '10: Proceedings of the International Conference Web Virtual Reality and Three-Dimensional Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00535719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métaphores de présentation de l'information basées sur des méthodes procédurales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Royan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFIG 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00479790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using an Eye-Tracking System to Improve Depth-of-Field Blur Effects and Camera Motions in Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Hillaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Mar 2008, Reno, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00471164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depth-of-Field Blur Effects for First-Person Navigation in Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Hillaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Nov 2007, NewPort Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00471162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation Levels of Detail Design for Real-Time Virtual Human</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Valton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics Workshop on Computer Animation and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Milan, Italy. pp.35-44, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-7091-6423-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation Levels of Detail for Real-time Virtual Worlds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Valton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Jouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASTC-VR'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From multibody systems modeling to distributed real-time simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 29th Annual Simulation Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, News Orleans, United States. pp.234 - 241, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SIMSYM.1996.492171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent Multi-and Single-View HDR-Image Reconstruction from Single Exposures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Loscos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pelechano, Nuria. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics 2022 - The 43rd Annual Conference of the European Association for Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Reims, France. Eurographics Association, 2p., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Perceptually Coherent TMO for Visualization of 360° HDR Images on HMD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ific Goudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gavrilova, Marina L.; Tan, Chih Jeng Kenneth; Magnenat-Thalmann, Nadia; Chang, Jian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on computational science. XXXVII, Special issue on computer graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12230, Springer, pp.109-128, 2020, Lecture Notes in Computer Science (LNCS), 9783662619834. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-61983-4_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HDR-LFNet: Inverse Tone Mapping using Fusion Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chambe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Kijak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Miklos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of Recent Aesthetics Assessment Models with Professional Photography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chambe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RGB Point Cloud Manipulation with Triangular Structures for Artistic Image Recoloring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delos Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mellado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vanderhaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers plus de contrôle pour le créateur d'images de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Synthèse d'image et réalité virtuelle [cs.GR]. Rennes 1, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01141846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId181"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489000v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vandewiele" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Synave" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Delepoulle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cozot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43681-026-00997-5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150900v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chambe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Kijak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Miklos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Meur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2023.05.007" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363909v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging10010005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796523v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ific Goud&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bruckert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Olivier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pettr&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2023.3244679" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900933v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cav.2105" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396448v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadi Bouatouch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14388" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192365v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lacoche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2020.08.004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03107955v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tugdual Le Pen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0239980" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02131890v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rousselot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ducloux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging5010018" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288016v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Galvane" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lino" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Christie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13546" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01650368v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hristina Hristova" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2017.2769050" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01650464v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-017-1399-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505646v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gruson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Ribardi&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;ik Martin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vorba Ji&#345;&#237;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2963097" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415697v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Gilles" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gioia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Morin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.005459" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279623v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01141841v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Boitard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thoreau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2013.10.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5HFKXZ14-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01141843v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Collin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumanta Pattanaik" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-013-0845-x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FCJBF1RH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01141842v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12218" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G36VRDK1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01142540v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hillaire" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Regia-Corte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Royan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2011.154" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471151v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hillaire" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Breton" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Ouarti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471153v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461502v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Reinhard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Kunkel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marion" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Brouillat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664181v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Loscos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Souchet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Barrios" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Valenzise" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egt.20221054" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664202v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mohan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/wiced.20221050" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301430v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Banterle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22514-8_18" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02265122v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01934286v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Kuzovkin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Pouli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kervec" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3206025.3206077" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02449248v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01952421v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Auffret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934281v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3092912.3092916" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651141v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415724v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2016.7574699" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117722v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Madec" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cambodge Bist" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20380/GI2016.08" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117620v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2236965" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01219780v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hristova Hristina" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415730v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/PG.20151277" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01219789v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229472v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2187045" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229462v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351751" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093050v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01141849v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2014.6890191" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01141848v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;on" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/pgs.20141256" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01142294v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933148v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01143410v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01142291v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01142308v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01142316v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patil Ajit Hakke" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01142313v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.929600" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535719v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Esnault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bouville" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536645v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536632v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1836049.1836055" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540987v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00479790v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471164v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471162v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01142549v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Multon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Valton" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-6423-5_4" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01142559v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jouin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01142573v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIMSYM.1996.492171" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664195v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Zhang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912340v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-61983-4_7" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618267v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374494v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404021v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delos Baptiste" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mellado" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vanderhaeghe" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01141846v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489000v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vandewiele" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Synave" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Delepoulle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cozot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43681-026-00997-5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150900v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chambe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Kijak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Miklos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Meur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2023.05.007" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363909v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging10010005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796523v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ific Goud&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bruckert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Olivier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pettr&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2023.3244679" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900933v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cav.2105" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396448v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadi Bouatouch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14388" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192365v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lacoche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2020.08.004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03107955v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tugdual Le Pen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0239980" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02131890v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rousselot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ducloux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging5010018" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288016v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Galvane" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lino" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Christie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13546" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01650464v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hristina Hristova" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-017-1399-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01650368v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2017.2769050" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505646v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gruson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Ribardi&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;ik Martin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vorba Ji&#345;&#237;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2963097" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415697v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Gilles" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gioia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Morin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.005459" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279623v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01141841v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Boitard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thoreau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2013.10.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5HFKXZ14-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01141843v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Collin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumanta Pattanaik" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-013-0845-x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FCJBF1RH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01141842v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12218" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G36VRDK1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01142540v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hillaire" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Regia-Corte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Royan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2011.154" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471151v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hillaire" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Breton" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Ouarti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471153v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461502v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Reinhard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Kunkel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marion" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Brouillat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664181v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Loscos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Souchet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Barrios" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Valenzise" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egt.20221054" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664202v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mohan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/wiced.20221050" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301430v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Banterle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22514-8_18" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02265122v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02449248v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01934286v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Kuzovkin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Pouli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kervec" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3206025.3206077" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01952421v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Auffret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934281v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3092912.3092916" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651141v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415724v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2016.7574699" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117722v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Madec" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cambodge Bist" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20380/GI2016.08" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117620v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2236965" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415730v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/PG.20151277" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01219789v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hristova Hristina" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229472v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2187045" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229462v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351751" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01219780v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093050v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01141849v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2014.6890191" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01141848v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;on" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/pgs.20141256" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01142294v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01142291v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01142308v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933148v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01143410v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01142316v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patil Ajit Hakke" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01142313v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.929600" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536645v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Esnault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bouville" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536632v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1836049.1836055" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540987v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535719v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00479790v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471164v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471162v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01142549v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Multon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Valton" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-6423-5_4" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01142559v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jouin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01142573v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIMSYM.1996.492171" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664195v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Zhang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912340v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-61983-4_7" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618267v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374494v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404021v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delos Baptiste" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mellado" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vanderhaeghe" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01141846v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>