--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rémi Cozot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur des Universités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire d'Informatique Signal et Image de la Côte d'OpaleUniversité du Littoral Côte d'OpaleCAMPUS CALAISMaison de la Recherche Blaise Pascal - BP 719, 50, rue Ferdinand Buisson, 62228 Calais</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Téléphone : 03 21 46 36 53</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cursus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019 - à ce jour : Professeur des Universités, ULCO, IUT du Littoral, LISIC, équipe IMAP2007– 2019 : Maître de Conférences, ESIR, Université deRennes 1 – équipe FRVSense</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005– 2007 : Maître de Conférences, Université de Rennes 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001– 2005 : Directeur Technique et R&D, Infraworlds, Paris(statut : disponibilité)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997– 2001 : Maître de Conférences, Université de Rennes1 – équipeSIAMES,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996– 1997 : Attaché Temporaire d'Enseignement etde Recherche, Université de Rennes 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993– 1996 : Thèse de Doctorat, Université deRennes 1,équipe SIAMES, IRISA/INRIA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992– 1993 : IngénieurLogiciel, Dassault Électronique, Élancourt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991– 1992 : DEAAutomatique et GénieInformatique, Université dePoitiers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1988– 1991 : ÉcoleNationale Supérieurede Mécanique etd'Aérotechnique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1986– 1988 : CPGE, Lycée Potier, Orléans</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1986 :Bac C, Lycée en Forêt, Montargis</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the prompt : gender ratio in text-to-image models, with a case study on hospital professions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vandewiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Synave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Delepoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI and Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 6 (1), pp.134. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s43681-026-00997-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HDR-LFNet: Inverse tone mapping using fusion network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chambe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Kijak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Miklos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 114, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2023.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing Image Composition: Computation of Leading Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Synave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Delepoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (1), pp.5. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jimaging10010005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Multi-map Saliency-driven Gaze Behavior for Non-conversational Characters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ific Goudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bruckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pettré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2023.3244679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796523v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning for assessing the aesthetics of professional photographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chambe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Animation and Virtual Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.14. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cav.2105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Example‐Based Colour Transfer for 3D Point Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ific Goudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadi Bouatouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (6), pp.428-446. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.14388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tone mapping high dynamic 3D scenes with global lightness coherency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ific Goudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 91, pp.243-251. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2020.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we accurately predict where we look at paintings?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tugdual Le Pen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (10), pp.e0239980. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0239980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Assessment of HDR/WCG Images Using HDR Uniform Color Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Ducloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (1), pp.40. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jimaging5010018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directing the Photography: Combining Cinematic Rules, Indirect Light Controls and Lighting-by-Example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Galvane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Christie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (7), pp.45-53. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.13546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-dynamic-range image recovery from flash and non-flash image pairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hristina Hristova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadi Bouatouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (6-8), pp.725 - 735. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-017-1399-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01650464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation of the Multivariate Generalized Gaussian Distribution for Image Editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hristina Hristova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadi Bouatouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.15. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2017.2769050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01650368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Spatial Target Function for Metropolis Photon Tracing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gruson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Ribardière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Šik Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vorba Jiří</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (1), pp.4:1--4:13. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2963097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid approach for fast occlusion processing in computer-generated hologram calculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gioia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (20), pp.5459 - 5470. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.55.005459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415697v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération Numérique d'Hologrammes : État de l'Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gioia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Electronique Francophone d'Informatique Graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (1), pp.23-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zonal brightness coherency for video tone mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadi Bouatouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing: Image Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29 (2), pp.229-246. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.image.2013.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visibility-driven progressive volume photon tracing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Ribardière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gruson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumanta Pattanaik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29 (9), pp.849-859. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-013-0845-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eye-Centered Color Adaptation in Global Illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gruson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Ribardière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (7), pp.111-120. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.12218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Application of Real-Time Visual Attention Model for the Exploration of 3D Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hillaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Regia-Corte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Royan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18, pp.3. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2011.154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a Visual Attention Model to Improve Gaze Tracking Systems in Interactive 3D Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Hillaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Ouarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00471151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depth-of-Field Blur Effects for First-Person Navigation in Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Hillaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00471153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Display Algorithms for High and Low Dynamic Range Display Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Reinhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timo Kunkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Brouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Society for Information Display</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, JSID, 15 (12)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00461502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From capture to immersive viewing of 3D HDR point clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Loscos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Souchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Barrios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Valenzise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics 2022 - The 43rd Annual Conference of the European Association for Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Computer Graphics, Apr 2022, Reims, France. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/egt.20221054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent Multi-and Single-View HDR-Image Reconstruction from Single Exposures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Loscos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Workshop on Intelligent Cinematography and Editing WICED 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Reims, France. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/wiced.20221050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HMD-TMO: A Tone Mapping Operator for 360° HDR Images Visualization for Head Mounted Displays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ific Goudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Banterle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Calgary, Canada. pp.216-227, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-22514-8_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality metric aggregation for HDR/WCG images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Ducloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation of the Beta distribution for color transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hristina Hristova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadi Bouatouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VISIGRAPP (GRAPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Madeira, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Selection in Photo Albums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Kuzovkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Pouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kervec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMR '18 - International Conference on Multimedia Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Yokohama, Japan. pp.397-404, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3206025.3206077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of viewing conditions on HDR-VDP2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Auffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Ducloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Rome, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-aware clustering and assessment of photo collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Kuzovkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Pouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kervec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expressive '17 The symposium on Computational Aesthetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Los Angeles, United States. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3092912.3092916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual metric for color transfer methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hristina Hristova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadi Bouatouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing - ICIP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer generated hologram from Multiview-plus-Depth data considering specular reflections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gioia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Multimedia Expo Workshops (ICMEW 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Seattle, WA, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMEW.2016.7574699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Style Aware Tone Expansion for HDR Displays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambodge Bist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Ducloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GI 2016 : Graphic Interface conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Victoria, Canada. pp.57 - 63, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20380/GI2016.08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tone compatibility between HDR displays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambodge Bist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Ducloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering + Applications 2016 : SPIE optical design, engineering, fabrication, and instrumentation conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2236965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex modulation computer-generated hologram with occlusion effect by a fast hybrid point-source/wave-field approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gioia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Conference on Computer Graphics and Applications (Pacific Graphics) 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Beijing, China. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/PG.20151277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Style-aware robust color transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hristova Hristina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadi Bouatouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Aesthetics in Graphics, Visualization, and Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Istambul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast generation of complex modulation video holograms using temporal redundancy compression and hybrid point-source/wave-field approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gioia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics + Photonics 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2187045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229472v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex modulation computer-generated hologram by a fast hybrid point-source/wave-field approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gioia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Quebec, Canada. pp.4962 - 4966, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2015.7351751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229462v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color transfer between high-dynamic-range images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hristova Hristina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadi Bouatouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE 9599, Applications of Digital Image Processing XXXVIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, san diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération Numérique d'Hologrammes : État de l'Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gioia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reims Image 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Reims, France. pp.1 - 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion-guided quantization for video tone mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadi Bouatouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia and Expo (ICME), 2014 IEEE International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Chengdu, China. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICME.2014.6890191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Aesthetics-based Lighting Design with Global Illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gruson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadi Bouatouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Séoul, South Korea. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/pgs.20141256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of Temporal Brightness Artifacts in Video Tone Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadi Bouatouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDRi2014 - Second International Conference and SME Workshop on HDR imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Sarajevo, Bosnia and Herzegovina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of temporal coherence-based Tone Mapping on video compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadi Bouatouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing Conference (EUSIPCO), 2013 Proceedings of the 21st European</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Coherency in Video Tone Mapping, A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadi Bouatouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDRi2013 - First International Conference and SME Workshop on HDR imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Herakion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendu Progressif basé Metropolis-Hasting dans des scènes à contextes topologiques multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gruson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Ribardière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadi Bouatouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées AFIG 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visibility-driven progressive volume photon tracing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Ribardière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gruson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadi Bouatouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Hannover, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light Propagation Maps on Parallel Graphics Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gruson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patil Ajit Hakke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadi Bouatouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumanta Pattanaik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics Symposium on Parallel Graphics and Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal coherency for video tone mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadi Bouatouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gruson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE: Applications of Digital Image Processing XXXV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, 2012, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.929600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A style-sheet technique for creating 3D Web content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Royan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEB3DW 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00536645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A flexible framework to personalize 3D web users experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Royan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 15th International Conference on Web 3D Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Web3D Consortium, Jul 2010, New York, NY, USA, United States. pp.35--44, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1836049.1836055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00536632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Real-Time Visual Attention Model for Predicting Gaze Point During First-Person Exploration of Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Hillaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Regia-Corte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Nov 2010, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00540987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A style-sheet technique for creating 3D Web contents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Royan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web3Dw '10: Proceedings of the International Conference Web Virtual Reality and Three-Dimensional Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00535719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métaphores de présentation de l'information basées sur des méthodes procédurales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Royan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFIG 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00479790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using an Eye-Tracking System to Improve Depth-of-Field Blur Effects and Camera Motions in Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Hillaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Mar 2008, Reno, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00471164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depth-of-Field Blur Effects for First-Person Navigation in Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Hillaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Nov 2007, NewPort Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00471162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation Levels of Detail Design for Real-Time Virtual Human</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Valton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics Workshop on Computer Animation and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Milan, Italy. pp.35-44, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-7091-6423-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation Levels of Detail for Real-time Virtual Worlds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Valton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Jouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASTC-VR'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From multibody systems modeling to distributed real-time simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 29th Annual Simulation Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, News Orleans, United States. pp.234 - 241, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SIMSYM.1996.492171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent Multi-and Single-View HDR-Image Reconstruction from Single Exposures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Loscos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pelechano, Nuria. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics 2022 - The 43rd Annual Conference of the European Association for Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Reims, France. Eurographics Association, 2p., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Perceptually Coherent TMO for Visualization of 360° HDR Images on HMD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ific Goudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gavrilova, Marina L.; Tan, Chih Jeng Kenneth; Magnenat-Thalmann, Nadia; Chang, Jian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on computational science. XXXVII, Special issue on computer graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12230, Springer, pp.109-128, 2020, Lecture Notes in Computer Science (LNCS), 9783662619834. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-61983-4_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HDR-LFNet: Inverse Tone Mapping using Fusion Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chambe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Kijak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Miklos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of Recent Aesthetics Assessment Models with Professional Photography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chambe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RGB Point Cloud Manipulation with Triangular Structures for Artistic Image Recoloring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delos Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mellado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vanderhaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers plus de contrôle pour le créateur d'images de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Synthèse d'image et réalité virtuelle [cs.GR]. Rennes 1, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01141846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId181"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rémi Cozot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur des Universités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire d'Informatique Signal et Image de la Côte d'OpaleUniversité du Littoral Côte d'OpaleCAMPUS CALAISMaison de la Recherche Blaise Pascal - BP 719, 50, rue Ferdinand Buisson, 62228 Calais</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Téléphone : 03 21 46 36 53</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cursus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019 - à ce jour : Professeur des Universités, ULCO, IUT du Littoral, LISIC, équipe IMAP2007– 2019 : Maître de Conférences, ESIR, Université deRennes 1 – équipe FRVSense</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005– 2007 : Maître de Conférences, Université de Rennes 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001– 2005 : Directeur Technique et R&D, Infraworlds, Paris(statut : disponibilité)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997– 2001 : Maître de Conférences, Université de Rennes1 – équipeSIAMES,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996– 1997 : Attaché Temporaire d'Enseignement etde Recherche, Université de Rennes 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993– 1996 : Thèse de Doctorat, Université deRennes 1,équipe SIAMES, IRISA/INRIA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992– 1993 : IngénieurLogiciel, Dassault Électronique, Élancourt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991– 1992 : DEAAutomatique et GénieInformatique, Université dePoitiers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1988– 1991 : ÉcoleNationale Supérieurede Mécanique etd'Aérotechnique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1986– 1988 : CPGE, Lycée Potier, Orléans</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1986 :Bac C, Lycée en Forêt, Montargis</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the prompt : gender ratio in text-to-image models, with a case study on hospital professions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vandewiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Synave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Delepoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI and Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 6 (1), pp.134. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s43681-026-00997-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HDR-LFNet: Inverse tone mapping using fusion network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chambe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Kijak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Miklos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 114, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2023.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing Image Composition: Computation of Leading Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Synave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Delepoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (1), pp.5. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jimaging10010005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Multi-map Saliency-driven Gaze Behavior for Non-conversational Characters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ific Goudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bruckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pettré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2023.3244679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796523v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning for assessing the aesthetics of professional photographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chambe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Animation and Virtual Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.14. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cav.2105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Example‐Based Colour Transfer for 3D Point Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ific Goudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadi Bouatouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (6), pp.428-446. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.14388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tone mapping high dynamic 3D scenes with global lightness coherency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ific Goudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 91, pp.243-251. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2020.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we accurately predict where we look at paintings?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tugdual Le Pen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (10), pp.e0239980. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0239980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Assessment of HDR/WCG Images Using HDR Uniform Color Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Ducloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (1), pp.40. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jimaging5010018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directing the Photography: Combining Cinematic Rules, Indirect Light Controls and Lighting-by-Example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Galvane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Christie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (7), pp.45-53. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.13546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation of the Multivariate Generalized Gaussian Distribution for Image Editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hristina Hristova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadi Bouatouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.15. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2017.2769050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01650368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-dynamic-range image recovery from flash and non-flash image pairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hristina Hristova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadi Bouatouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (6-8), pp.725 - 735. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-017-1399-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01650464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Spatial Target Function for Metropolis Photon Tracing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gruson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Ribardière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Šik Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vorba Jiří</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (1), pp.4:1--4:13. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2963097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid approach for fast occlusion processing in computer-generated hologram calculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gioia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (20), pp.5459 - 5470. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.55.005459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415697v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération Numérique d'Hologrammes : État de l'Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gioia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Electronique Francophone d'Informatique Graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (1), pp.23-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zonal brightness coherency for video tone mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadi Bouatouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing: Image Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29 (2), pp.229-246. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.image.2013.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visibility-driven progressive volume photon tracing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Ribardière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gruson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumanta Pattanaik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29 (9), pp.849-859. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-013-0845-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eye-Centered Color Adaptation in Global Illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gruson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Ribardière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (7), pp.111-120. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.12218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Application of Real-Time Visual Attention Model for the Exploration of 3D Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hillaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Regia-Corte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Royan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18, pp.3. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2011.154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a Visual Attention Model to Improve Gaze Tracking Systems in Interactive 3D Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Hillaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Ouarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00471151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depth-of-Field Blur Effects for First-Person Navigation in Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Hillaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00471153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Display Algorithms for High and Low Dynamic Range Display Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Reinhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timo Kunkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Brouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Society for Information Display</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, JSID, 15 (12)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00461502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From capture to immersive viewing of 3D HDR point clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Loscos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Souchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Barrios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Valenzise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics 2022 - The 43rd Annual Conference of the European Association for Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Computer Graphics, Apr 2022, Reims, France. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/egt.20221054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent Multi-and Single-View HDR-Image Reconstruction from Single Exposures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Loscos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Workshop on Intelligent Cinematography and Editing WICED 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Reims, France. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/wiced.20221050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HMD-TMO: A Tone Mapping Operator for 360° HDR Images Visualization for Head Mounted Displays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ific Goudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Banterle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Calgary, Canada. pp.216-227, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-22514-8_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality metric aggregation for HDR/WCG images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Ducloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation of the Beta distribution for color transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hristina Hristova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadi Bouatouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VISIGRAPP (GRAPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Madeira, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Selection in Photo Albums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Kuzovkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Pouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kervec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMR '18 - International Conference on Multimedia Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Yokohama, Japan. pp.397-404, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3206025.3206077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of viewing conditions on HDR-VDP2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Auffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Ducloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Rome, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-aware clustering and assessment of photo collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Kuzovkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Pouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kervec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expressive '17 The symposium on Computational Aesthetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Los Angeles, United States. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3092912.3092916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual metric for color transfer methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hristina Hristova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadi Bouatouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing - ICIP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Style Aware Tone Expansion for HDR Displays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambodge Bist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Ducloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GI 2016 : Graphic Interface conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Victoria, Canada. pp.57 - 63, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20380/GI2016.08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer generated hologram from Multiview-plus-Depth data considering specular reflections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gioia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Multimedia Expo Workshops (ICMEW 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Seattle, WA, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMEW.2016.7574699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tone compatibility between HDR displays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambodge Bist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Ducloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering + Applications 2016 : SPIE optical design, engineering, fabrication, and instrumentation conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2236965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex modulation computer-generated hologram with occlusion effect by a fast hybrid point-source/wave-field approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gioia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Conference on Computer Graphics and Applications (Pacific Graphics) 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Beijing, China. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/PG.20151277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Style-aware robust color transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hristova Hristina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadi Bouatouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Aesthetics in Graphics, Visualization, and Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Istambul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast generation of complex modulation video holograms using temporal redundancy compression and hybrid point-source/wave-field approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gioia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics + Photonics 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2187045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229472v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex modulation computer-generated hologram by a fast hybrid point-source/wave-field approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gioia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Quebec, Canada. pp.4962 - 4966, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2015.7351751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229462v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color transfer between high-dynamic-range images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hristova Hristina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadi Bouatouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE 9599, Applications of Digital Image Processing XXXVIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, san diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération Numérique d'Hologrammes : État de l'Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gioia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reims Image 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Reims, France. pp.1 - 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion-guided quantization for video tone mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadi Bouatouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia and Expo (ICME), 2014 IEEE International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Chengdu, China. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICME.2014.6890191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Aesthetics-based Lighting Design with Global Illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gruson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadi Bouatouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Séoul, South Korea. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/pgs.20141256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of Temporal Brightness Artifacts in Video Tone Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadi Bouatouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDRi2014 - Second International Conference and SME Workshop on HDR imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Sarajevo, Bosnia and Herzegovina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of temporal coherence-based Tone Mapping on video compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadi Bouatouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing Conference (EUSIPCO), 2013 Proceedings of the 21st European</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Coherency in Video Tone Mapping, A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadi Bouatouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDRi2013 - First International Conference and SME Workshop on HDR imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Herakion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visibility-driven progressive volume photon tracing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Ribardière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gruson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadi Bouatouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Hannover, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendu Progressif basé Metropolis-Hasting dans des scènes à contextes topologiques multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gruson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Ribardière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadi Bouatouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées AFIG 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light Propagation Maps on Parallel Graphics Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gruson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patil Ajit Hakke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadi Bouatouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumanta Pattanaik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics Symposium on Parallel Graphics and Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal coherency for video tone mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadi Bouatouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gruson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE: Applications of Digital Image Processing XXXV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, 2012, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.929600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A flexible framework to personalize 3D web users experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Royan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 15th International Conference on Web 3D Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Web3D Consortium, Jul 2010, New York, NY, USA, United States. pp.35--44, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1836049.1836055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00536632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A style-sheet technique for creating 3D Web content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Royan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEB3DW 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00536645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Real-Time Visual Attention Model for Predicting Gaze Point During First-Person Exploration of Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Hillaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Regia-Corte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Nov 2010, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00540987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A style-sheet technique for creating 3D Web contents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Royan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web3Dw '10: Proceedings of the International Conference Web Virtual Reality and Three-Dimensional Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00535719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métaphores de présentation de l'information basées sur des méthodes procédurales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Royan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFIG 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00479790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using an Eye-Tracking System to Improve Depth-of-Field Blur Effects and Camera Motions in Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Hillaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Mar 2008, Reno, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00471164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depth-of-Field Blur Effects for First-Person Navigation in Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Hillaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Nov 2007, NewPort Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00471162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation Levels of Detail for Real-time Virtual Worlds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Valton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Jouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASTC-VR'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation Levels of Detail Design for Real-Time Virtual Human</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Valton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics Workshop on Computer Animation and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Milan, Italy. pp.35-44, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-7091-6423-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From multibody systems modeling to distributed real-time simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 29th Annual Simulation Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, News Orleans, United States. pp.234 - 241, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SIMSYM.1996.492171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent Multi-and Single-View HDR-Image Reconstruction from Single Exposures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Loscos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pelechano, Nuria. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics 2022 - The 43rd Annual Conference of the European Association for Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Reims, France. Eurographics Association, 2p., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Perceptually Coherent TMO for Visualization of 360° HDR Images on HMD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ific Goudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gavrilova, Marina L.; Tan, Chih Jeng Kenneth; Magnenat-Thalmann, Nadia; Chang, Jian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on computational science. XXXVII, Special issue on computer graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12230, Springer, pp.109-128, 2020, Lecture Notes in Computer Science (LNCS), 9783662619834. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-61983-4_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HDR-LFNet: Inverse Tone Mapping using Fusion Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chambe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Kijak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Miklos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of Recent Aesthetics Assessment Models with Professional Photography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chambe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RGB Point Cloud Manipulation with Triangular Structures for Artistic Image Recoloring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delos Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mellado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vanderhaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers plus de contrôle pour le créateur d'images de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Synthèse d'image et réalité virtuelle [cs.GR]. Rennes 1, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01141846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId181"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489000v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vandewiele" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Synave" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Delepoulle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cozot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43681-026-00997-5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150900v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chambe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Kijak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Miklos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Meur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2023.05.007" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363909v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging10010005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796523v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ific Goud&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bruckert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Olivier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pettr&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2023.3244679" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900933v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cav.2105" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396448v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadi Bouatouch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14388" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192365v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lacoche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2020.08.004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03107955v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tugdual Le Pen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0239980" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02131890v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rousselot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ducloux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging5010018" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288016v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Galvane" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lino" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Christie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13546" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01650464v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hristina Hristova" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-017-1399-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01650368v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2017.2769050" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505646v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gruson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Ribardi&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;ik Martin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vorba Ji&#345;&#237;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2963097" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415697v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Gilles" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gioia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Morin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.005459" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279623v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01141841v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Boitard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thoreau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2013.10.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5HFKXZ14-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01141843v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Collin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumanta Pattanaik" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-013-0845-x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FCJBF1RH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01141842v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12218" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G36VRDK1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01142540v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hillaire" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Regia-Corte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Royan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2011.154" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471151v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hillaire" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Breton" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Ouarti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471153v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461502v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Reinhard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Kunkel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marion" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Brouillat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664181v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Loscos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Souchet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Barrios" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Valenzise" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egt.20221054" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664202v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mohan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/wiced.20221050" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301430v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Banterle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22514-8_18" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02265122v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02449248v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01934286v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Kuzovkin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Pouli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kervec" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3206025.3206077" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01952421v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Auffret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934281v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3092912.3092916" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651141v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415724v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2016.7574699" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117722v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Madec" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cambodge Bist" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20380/GI2016.08" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117620v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2236965" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415730v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/PG.20151277" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01219789v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hristova Hristina" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229472v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2187045" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229462v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351751" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01219780v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093050v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01141849v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2014.6890191" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01141848v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;on" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/pgs.20141256" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01142294v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01142291v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01142308v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933148v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01143410v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01142316v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patil Ajit Hakke" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01142313v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.929600" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536645v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Esnault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bouville" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536632v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1836049.1836055" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540987v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535719v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00479790v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471164v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471162v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01142549v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Multon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Valton" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-6423-5_4" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01142559v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jouin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01142573v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIMSYM.1996.492171" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664195v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Zhang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912340v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-61983-4_7" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618267v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374494v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404021v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delos Baptiste" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mellado" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vanderhaeghe" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01141846v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489000v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vandewiele" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Synave" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Delepoulle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cozot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43681-026-00997-5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150900v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chambe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Kijak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Miklos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Meur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2023.05.007" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363909v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging10010005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796523v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ific Goud&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bruckert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Olivier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pettr&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2023.3244679" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900933v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cav.2105" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396448v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadi Bouatouch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14388" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192365v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lacoche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2020.08.004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03107955v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tugdual Le Pen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0239980" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02131890v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rousselot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ducloux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging5010018" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288016v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Galvane" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lino" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Christie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13546" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01650368v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hristina Hristova" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2017.2769050" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01650464v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-017-1399-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505646v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gruson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Ribardi&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;ik Martin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vorba Ji&#345;&#237;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2963097" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415697v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Gilles" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gioia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Morin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.005459" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279623v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01141841v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Boitard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thoreau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2013.10.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5HFKXZ14-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01141843v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Collin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumanta Pattanaik" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-013-0845-x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FCJBF1RH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01141842v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12218" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G36VRDK1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01142540v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hillaire" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Regia-Corte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Royan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2011.154" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471151v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hillaire" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Breton" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Ouarti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471153v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461502v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Reinhard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Kunkel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marion" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Brouillat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664181v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Loscos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Souchet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Barrios" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Valenzise" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egt.20221054" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664202v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mohan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/wiced.20221050" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301430v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Banterle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22514-8_18" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02265122v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02449248v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01934286v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Kuzovkin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Pouli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kervec" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3206025.3206077" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01952421v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Auffret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934281v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3092912.3092916" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651141v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117722v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Madec" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cambodge Bist" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20380/GI2016.08" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415724v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2016.7574699" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117620v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2236965" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415730v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/PG.20151277" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01219789v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hristova Hristina" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229472v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2187045" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229462v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351751" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01219780v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093050v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01141849v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2014.6890191" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01141848v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;on" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/pgs.20141256" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01142294v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01142291v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01142308v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01143410v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933148v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01142316v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patil Ajit Hakke" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01142313v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.929600" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536632v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Esnault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bouville" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1836049.1836055" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536645v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540987v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535719v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00479790v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471164v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471162v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01142559v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Multon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Valton" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jouin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01142549v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-6423-5_4" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01142573v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIMSYM.1996.492171" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664195v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Zhang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912340v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-61983-4_7" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618267v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374494v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404021v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delos Baptiste" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mellado" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vanderhaeghe" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01141846v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>